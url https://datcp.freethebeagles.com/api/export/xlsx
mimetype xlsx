--- v0 (2026-06-14)
+++ v1 (2026-08-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Ridglan shipments" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4498" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10229" uniqueCount="1007">
   <si>
     <t>Shipping Date</t>
   </si>
   <si>
     <t>Consignor</t>
   </si>
   <si>
     <t>Consignor Address</t>
   </si>
   <si>
     <t>Consignor USDA License</t>
   </si>
   <si>
     <t>Buyer (Consignee)</t>
   </si>
   <si>
     <t>Buyer Address</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Dogs</t>
   </si>
   <si>
@@ -88,62 +88,62 @@
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>RIDGLAN FARMS, INC.</t>
   </si>
   <si>
     <t>10489 W. BLUE MOUNDS ROAD</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Dane County Humane Society</t>
   </si>
   <si>
     <t>Madison, WI 53718</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>JEFFREY T. BALLMER, D.V.M.</t>
   </si>
   <si>
+    <t>35-265308</t>
+  </si>
+  <si>
+    <t>PaperCvi</t>
+  </si>
+  <si>
+    <t>Source PDF</t>
+  </si>
+  <si>
     <t>35-265307</t>
   </si>
   <si>
-    <t>PaperCvi</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>35-265305</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>10489 WEST BLUE MOUNDS RD.</t>
   </si>
   <si>
     <t>Big Dog Ranch Rescue</t>
   </si>
   <si>
     <t>Marshall, WI 53559</t>
   </si>
   <si>
     <t>35-265304</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>EAST TENNESSEE CLINICAL RESEARCH, INC.</t>
@@ -571,122 +571,122 @@
   <si>
     <t>COLORADO STATE UNIVERSITY</t>
   </si>
   <si>
     <t>3107 Rampart Road FT. COLLINS, CO 80523</t>
   </si>
   <si>
     <t>35-265259</t>
   </si>
   <si>
     <t>2025-09-04</t>
   </si>
   <si>
     <t>STATE STREET DOCK  10 WEST 35TH STREET CHICAGO, IL 60616</t>
   </si>
   <si>
     <t>35-265190</t>
   </si>
   <si>
     <t>0.92</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
+    <t>A.J. Carlson Animal Research Facility</t>
+  </si>
+  <si>
+    <t>949 East 58th Street Chicago, IL 60637</t>
+  </si>
+  <si>
+    <t>35-265258</t>
+  </si>
+  <si>
     <t>35-265257</t>
   </si>
   <si>
-    <t>A.J. Carlson Animal Research Facility</t>
-[...7 lines deleted...]
-  <si>
     <t>2025-08-11</t>
   </si>
   <si>
     <t>BAYSIDE PRECLINICAL SERVICES, INC.</t>
   </si>
   <si>
     <t>5415 SILVEYVILLE RD. DIXON, CA 95620</t>
   </si>
   <si>
     <t>35-265255</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>RICHARD B. VAN DOMELEN, D.V.M.</t>
   </si>
   <si>
     <t>35-265253</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>35-265252</t>
   </si>
   <si>
     <t>DUKE GENOME SCIENCE RES. BUILDING II</t>
   </si>
   <si>
     <t>210 Research Dr. Durham, NC 27706</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>35-265251</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>35-265247</t>
   </si>
   <si>
     <t>2025-07-21</t>
   </si>
   <si>
+    <t>6498 JADE RD FULTON, MO 65251</t>
+  </si>
+  <si>
+    <t>35-265250</t>
+  </si>
+  <si>
     <t>21401 WEST CENTER RD. ELKHORN, NE 68022</t>
   </si>
   <si>
     <t>35-265249</t>
   </si>
   <si>
-    <t>6498 JADE RD FULTON, MO 65251</t>
-[...4 lines deleted...]
-  <si>
     <t>Not returning to WI</t>
   </si>
   <si>
     <t>35-265248</t>
   </si>
   <si>
     <t>2025-07-14</t>
   </si>
   <si>
     <t>NORTHWESTERN UNIVERSITY CENTER FOR COMPARATIVE MEDICINE</t>
   </si>
   <si>
     <t>302 EAST HURON CHICAGO, IL 60611</t>
   </si>
   <si>
     <t>35-265245</t>
   </si>
   <si>
     <t>35-265246</t>
   </si>
   <si>
     <t>2025-07-07</t>
   </si>
   <si>
     <t>35-265244</t>
@@ -697,131 +697,134 @@
   <si>
     <t>UNIVERSITY OF MISSOURI</t>
   </si>
   <si>
     <t>1050 E. CAMPUS LOOP COLUMBIA, MO 65211</t>
   </si>
   <si>
     <t>35-265243</t>
   </si>
   <si>
     <t>2025-06-23</t>
   </si>
   <si>
     <t>TEXAS A &amp; M UNIVERSITY</t>
   </si>
   <si>
     <t>800 RAYMOND STOTZER PKWY COLLEGE STATION, TX 77843</t>
   </si>
   <si>
     <t>35-265241</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
+    <t>35-265238</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>35-265239</t>
+  </si>
+  <si>
+    <t>0.93</t>
+  </si>
+  <si>
     <t>35-265240</t>
   </si>
   <si>
-    <t>35-265239</t>
-[...10 lines deleted...]
-  <si>
     <t>2025-06-15</t>
   </si>
   <si>
     <t>Carlos Cruz</t>
   </si>
   <si>
     <t>112 Autumnwood Circle Mt. Horeb, WI, 53572</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>Animals are traveling with owner on vacation</t>
   </si>
   <si>
     <t>Ashley Malawy</t>
   </si>
   <si>
     <t>Mt. Horeb Animal Hospital</t>
   </si>
   <si>
     <t>35-269467</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>35-265236</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>35-265237</t>
   </si>
   <si>
     <t>2025-05-28</t>
   </si>
   <si>
     <t>35-265234</t>
   </si>
   <si>
     <t>35-265235</t>
   </si>
   <si>
+    <t>0.95</t>
+  </si>
+  <si>
     <t>2025-05-25</t>
   </si>
   <si>
     <t>35-265233</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
+    <t>35-265231</t>
+  </si>
+  <si>
+    <t>35-265232</t>
+  </si>
+  <si>
     <t>35-265218</t>
   </si>
   <si>
-    <t>35-265231</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>35-265230</t>
   </si>
   <si>
     <t>35-265228</t>
   </si>
   <si>
     <t>2025-04-09</t>
   </si>
   <si>
     <t>NORTHWESTERN UNIVERSITY CENTER FOR COM. MED</t>
   </si>
   <si>
     <t>35-265227</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>INOTIV</t>
   </si>
   <si>
     <t>310 SWAMP BRIDGE ROAD BUILDING 4 DENVER, PA 17517</t>
@@ -1060,212 +1063,218 @@
   <si>
     <t>1000 MSRB DR. BUILDING 1911 COLLEGE STATION, TX 77843</t>
   </si>
   <si>
     <t>35-265183</t>
   </si>
   <si>
     <t>35-265180</t>
   </si>
   <si>
     <t>2024-10-16</t>
   </si>
   <si>
     <t>HIGH QUALITY RESEARCH</t>
   </si>
   <si>
     <t>2625 MIDPOINT DRIVE, #D FT. COLLINS, CO 80525</t>
   </si>
   <si>
     <t>35-265182</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
+    <t>35-265177</t>
+  </si>
+  <si>
+    <t>35-265179</t>
+  </si>
+  <si>
     <t>35-265178</t>
   </si>
   <si>
-    <t>35-265179</t>
-[...4 lines deleted...]
-  <si>
     <t>2024-10-02</t>
   </si>
   <si>
     <t>35-265176</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>35-265175</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>35-265174</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>35-265173</t>
   </si>
   <si>
     <t>2024-09-18</t>
   </si>
   <si>
     <t>35-265172</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>35-265171</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
+    <t>35-265170</t>
+  </si>
+  <si>
     <t>35-265169</t>
   </si>
   <si>
-    <t>35-265170</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>35-265168</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
+    <t>35-265165</t>
+  </si>
+  <si>
     <t>35-265164</t>
   </si>
   <si>
     <t>35-265162</t>
   </si>
   <si>
-    <t>35-265165</t>
+    <t>35-265163</t>
   </si>
   <si>
     <t>Research (animals shipped to laboratory)</t>
   </si>
   <si>
-    <t>35-265163</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>ZOETIS RESEARCH</t>
   </si>
   <si>
     <t>333 PORTAGE STREET KALAMAZOO, MI 49007</t>
   </si>
   <si>
     <t>Research (animals shipped to Zoetis Research)</t>
   </si>
   <si>
     <t>35-265161</t>
   </si>
   <si>
+    <t>ANIMALS TO YOUNG (research/study implied by consignee Zoetis Research)</t>
+  </si>
+  <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>35-265160</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
     <t>35-265159</t>
   </si>
   <si>
     <t>2024-08-19</t>
   </si>
   <si>
     <t>UNIVERSITY OF CA-DAVIS</t>
   </si>
   <si>
     <t>TUPPER HALL 1275 MED SCIENCE DRIVE DAVIS, CA 95616</t>
   </si>
   <si>
     <t>35-265158</t>
   </si>
   <si>
     <t>2024-08-13</t>
   </si>
   <si>
     <t>MAYO CLINIC, DEPT. OF COMP. MED</t>
   </si>
   <si>
     <t>2200 INSTITUTE ROAD S.W. ROCHESTER, MN 55902</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>35-265157</t>
   </si>
   <si>
     <t>2024-07-29</t>
   </si>
   <si>
+    <t>35-265154</t>
+  </si>
+  <si>
+    <t>ANIMALS TO YOUNG</t>
+  </si>
+  <si>
     <t>35-265156</t>
   </si>
   <si>
-    <t>35-265154</t>
-[...1 lines deleted...]
-  <si>
     <t>INTUITIVE SURGICAL</t>
   </si>
   <si>
     <t>461 SOUTH BLAKER RD TURLOCK, CA 95380</t>
   </si>
   <si>
     <t>35-265155</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
+    <t>35-265153</t>
+  </si>
+  <si>
     <t>NORTHWESTERN UNIVERSITY CENTER FOR COM. MED.</t>
   </si>
   <si>
     <t>35-265152</t>
   </si>
   <si>
-    <t>35-265153</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-22</t>
   </si>
   <si>
     <t>SOUTHWEST BIO LAB</t>
   </si>
   <si>
     <t>444 FORT FILLMORE RD MESILLA PARK, NM 88047</t>
   </si>
   <si>
     <t>NM</t>
   </si>
   <si>
     <t>35-245611</t>
   </si>
   <si>
     <t>2024-07-15</t>
   </si>
   <si>
     <t>35-265149</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>NAMSA</t>
@@ -1306,56 +1315,56 @@
   <si>
     <t>35-265143</t>
   </si>
   <si>
     <t>2024-06-20</t>
   </si>
   <si>
     <t>35-265142</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>35-265139</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>35-265141</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
+    <t>35-265140</t>
+  </si>
+  <si>
     <t>35-265138</t>
   </si>
   <si>
-    <t>35-265140</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>LABCORP EARLY DRUG DEVELOPMENT, INC</t>
   </si>
   <si>
     <t>3301 KINSMAN BLVD MADISON, WI 53704</t>
   </si>
   <si>
     <t>35-265137</t>
   </si>
   <si>
     <t>2024-05-23</t>
   </si>
   <si>
     <t>35-265136</t>
   </si>
   <si>
     <t>2024-05-21</t>
   </si>
   <si>
     <t>35-265135</t>
   </si>
   <si>
     <t>2024-05-14</t>
@@ -1414,74 +1423,74 @@
   <si>
     <t>Kimberly Vogel</t>
   </si>
   <si>
     <t>Mt Horeb Animal Hospital</t>
   </si>
   <si>
     <t>35-257437</t>
   </si>
   <si>
     <t>0.78</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
     <t>RESEARCH</t>
   </si>
   <si>
     <t>35-265130</t>
   </si>
   <si>
     <t>2024-04-22</t>
   </si>
   <si>
+    <t>35-265127</t>
+  </si>
+  <si>
     <t>35-265129</t>
   </si>
   <si>
-    <t>35-265127</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-04-18</t>
   </si>
   <si>
     <t>35-265126</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
+    <t>35-265125</t>
+  </si>
+  <si>
+    <t>35-265123</t>
+  </si>
+  <si>
     <t>35-265124</t>
   </si>
   <si>
-    <t>35-265125</t>
-[...4 lines deleted...]
-  <si>
     <t>2024-04-09</t>
   </si>
   <si>
     <t>UNIVERSITY OF MISSOURI ANIMAL RESOURCE CENTER</t>
   </si>
   <si>
     <t>920 EAST CAMPUS DRIVE COLUMBIA, MO 65211</t>
   </si>
   <si>
     <t>35-265121</t>
   </si>
   <si>
     <t>2024-04-08</t>
   </si>
   <si>
     <t>35-265120</t>
   </si>
   <si>
     <t>2024-04-04</t>
   </si>
   <si>
     <t>35-265122</t>
   </si>
   <si>
     <t>2024-04-01</t>
@@ -1501,57 +1510,60 @@
   <si>
     <t>NORTHWESTERN UNIVERSITY CENTER FOR COM.MED</t>
   </si>
   <si>
     <t>35-265113</t>
   </si>
   <si>
     <t>2024-03-13</t>
   </si>
   <si>
     <t>UNIVERSITY OF ILLINOIS, ERML</t>
   </si>
   <si>
     <t>1201 W. GREGORY URBANA, IL 61801</t>
   </si>
   <si>
     <t>35-265114</t>
   </si>
   <si>
     <t>35-265112</t>
   </si>
   <si>
     <t>2024-03-11</t>
   </si>
   <si>
+    <t>35-265116</t>
+  </si>
+  <si>
+    <t>35-265115</t>
+  </si>
+  <si>
     <t>35-265111</t>
   </si>
   <si>
-    <t>35-265116</t>
-[...2 lines deleted...]
-    <t>35-265115</t>
+    <t>0.94</t>
   </si>
   <si>
     <t>2024-03-06</t>
   </si>
   <si>
     <t>35-265110</t>
   </si>
   <si>
     <t>2024-03-04</t>
   </si>
   <si>
     <t>35-265109</t>
   </si>
   <si>
     <t>2024-02-22</t>
   </si>
   <si>
     <t>NORTHWESTERN UNIVERSITY CENTER FOR COMPARATIVE MED</t>
   </si>
   <si>
     <t>35-265107</t>
   </si>
   <si>
     <t>2024-02-20</t>
   </si>
@@ -1612,194 +1624,200 @@
   <si>
     <t>35-265103</t>
   </si>
   <si>
     <t>2024-01-22</t>
   </si>
   <si>
     <t>35-265102</t>
   </si>
   <si>
     <t>2024-01-17</t>
   </si>
   <si>
     <t>35-265100</t>
   </si>
   <si>
     <t>2024-01-16</t>
   </si>
   <si>
     <t>35-265099</t>
   </si>
   <si>
     <t>2024-01-15</t>
   </si>
   <si>
+    <t>35-265097</t>
+  </si>
+  <si>
     <t>35-265098</t>
   </si>
   <si>
-    <t>35-265097</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-01-10</t>
   </si>
   <si>
+    <t>10489 W. BLUE MOUNDS ROAD (P.O. BOX 318 MT. HOREB, WI 53572) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>35-265096</t>
+  </si>
+  <si>
+    <t>35-265095</t>
+  </si>
+  <si>
     <t>UNIVERSITY OF GEORGIA ANIMAL RESOURCES</t>
   </si>
   <si>
     <t>2515 RIVERBEND RD. ATHENS, GA 30602</t>
   </si>
   <si>
     <t>35-265093</t>
   </si>
   <si>
     <t>UNIVERSITY OF GEORGIA \ ANIMAL RESOURCES</t>
   </si>
   <si>
     <t>501 D.W. BROOKS DR. ATHENS, GA 30602</t>
   </si>
   <si>
     <t>35-265092</t>
   </si>
   <si>
-    <t>35-265096</t>
-[...1 lines deleted...]
-  <si>
     <t>Labcorp Early Development Laboratories Inc.</t>
   </si>
   <si>
     <t>671 S Meridian Road Greenfield, IN 46140</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>35-265094</t>
   </si>
   <si>
-    <t>35-265095</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-01-03</t>
   </si>
   <si>
     <t>35-265089</t>
   </si>
   <si>
+    <t>AUBURN UNIVERSITY</t>
+  </si>
+  <si>
+    <t>35-265090</t>
+  </si>
+  <si>
     <t>35-265091</t>
   </si>
   <si>
-    <t>AUBURN UNIVERSITY</t>
-[...4 lines deleted...]
-  <si>
     <t>2023-12-07</t>
   </si>
   <si>
     <t>35-265088</t>
   </si>
   <si>
     <t>2023-12-06</t>
   </si>
   <si>
     <t>35-265087</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>35-265079</t>
   </si>
   <si>
     <t>RIDGLAN FARMS, INC</t>
   </si>
   <si>
     <t>35-265086</t>
   </si>
   <si>
+    <t>0.90</t>
+  </si>
+  <si>
     <t>2023-11-27</t>
   </si>
   <si>
+    <t>UNIVERSITY OF GEORGIA</t>
+  </si>
+  <si>
+    <t>4435 ATLANTA HWY ATHENS, GA 30606</t>
+  </si>
+  <si>
+    <t>35-265082</t>
+  </si>
+  <si>
     <t>35-265081</t>
   </si>
   <si>
-    <t>UNIVERSITY OF GEORGIA</t>
-[...7 lines deleted...]
-  <si>
     <t>2023-11-14</t>
   </si>
   <si>
     <t>KENNELWOOD</t>
   </si>
   <si>
     <t>1913 N. STALEY RD CHAMPAIGN, IL 61822</t>
   </si>
   <si>
     <t>35-265077</t>
   </si>
   <si>
     <t>2023-11-13</t>
   </si>
   <si>
+    <t>35-265075</t>
+  </si>
+  <si>
     <t>35-265076</t>
   </si>
   <si>
-    <t>35-265075</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-11-08</t>
   </si>
   <si>
     <t>35-265074</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
     <t>35-265071</t>
   </si>
   <si>
     <t>35-265072</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
+    <t>35-265068</t>
+  </si>
+  <si>
     <t>35-265069</t>
   </si>
   <si>
-    <t>35-265068</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-10-24</t>
   </si>
   <si>
     <t>35-265070</t>
   </si>
   <si>
     <t>2023-10-17</t>
   </si>
   <si>
     <t>35-265067</t>
   </si>
   <si>
     <t>2023-10-02</t>
   </si>
   <si>
     <t>35-265066</t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>35-265062</t>
   </si>
   <si>
     <t>2023-09-27</t>
@@ -1807,89 +1825,86 @@
   <si>
     <t>CHARLES RIVER-MATTAWAN</t>
   </si>
   <si>
     <t>54943 N. Main St. Mattawan, MI 49071</t>
   </si>
   <si>
     <t>35-264476</t>
   </si>
   <si>
     <t>2023-09-25</t>
   </si>
   <si>
     <t>35-265061</t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>35-264475</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
+    <t>35-264474</t>
+  </si>
+  <si>
     <t>35-264473</t>
   </si>
   <si>
-    <t>35-264474</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-09-11</t>
   </si>
   <si>
     <t>Nancy Movey</t>
   </si>
   <si>
     <t>701 E Main St Mt. Horeb, WI 53572</t>
   </si>
   <si>
     <t>Nancy Morey</t>
   </si>
   <si>
     <t>633 Leona Ln Mt. View, CA 94040</t>
   </si>
   <si>
     <t>Rachael Gortowski, D.V.M.</t>
   </si>
   <si>
     <t>APHIS 7001</t>
   </si>
   <si>
-    <t>0.94</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-09-07</t>
   </si>
   <si>
+    <t>35-245521</t>
+  </si>
+  <si>
     <t>35-245523</t>
   </si>
   <si>
-    <t>35-245521</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-09-06</t>
   </si>
   <si>
     <t>35-245522</t>
   </si>
   <si>
     <t>2023-08-29</t>
   </si>
   <si>
     <t>35-245520</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>35-245519</t>
   </si>
   <si>
     <t>2023-08-21</t>
   </si>
   <si>
     <t>35-245518</t>
   </si>
   <si>
     <t>2023-08-16</t>
@@ -1912,396 +1927,1152 @@
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>35-245517</t>
   </si>
   <si>
     <t>2023-08-09</t>
   </si>
   <si>
     <t>35-245604</t>
   </si>
   <si>
     <t>35-245602</t>
   </si>
   <si>
     <t>2023-08-02</t>
   </si>
   <si>
     <t>35-245603</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
+    <t>UNIVERSITY OF WISCONSIN - MADISON</t>
+  </si>
+  <si>
+    <t>5801 MINERAL POINT RD. MADISON, WI 53505</t>
+  </si>
+  <si>
+    <t>35-245599</t>
+  </si>
+  <si>
+    <t>35-245600</t>
+  </si>
+  <si>
     <t>LABCORP</t>
   </si>
   <si>
     <t>465 SWAMP BRIDGE RD. DENVER, PA 17517</t>
   </si>
   <si>
     <t>35-245601</t>
   </si>
   <si>
     <t>UNIVERSITY OF WISCONSIN -MADISON</t>
   </si>
   <si>
-    <t>5801 MINERAL POINT RD. MADISON, WI 53505</t>
-[...7 lines deleted...]
-  <si>
     <t>2023-07-19</t>
   </si>
   <si>
+    <t>35-245597</t>
+  </si>
+  <si>
     <t>35-245596</t>
   </si>
   <si>
-    <t>35-245597</t>
-[...1 lines deleted...]
-  <si>
     <t>35-245598</t>
   </si>
   <si>
     <t>2023-07-17</t>
   </si>
   <si>
     <t>35-245588</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
     <t>35-245587</t>
   </si>
   <si>
     <t>35-245586</t>
   </si>
   <si>
     <t>AMPLIFY BIO</t>
   </si>
   <si>
     <t>1425 Plain-City Georgesville Rd, Building JM10 West Jefferson, OH 43162</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>35-245585</t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
+    <t>35-245584</t>
+  </si>
+  <si>
     <t>35-245583</t>
   </si>
   <si>
-    <t>35-245584</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-06-28</t>
   </si>
   <si>
     <t>35-245582</t>
   </si>
   <si>
     <t>2023-06-12</t>
   </si>
   <si>
     <t>35-245581</t>
   </si>
   <si>
     <t>2023-06-06</t>
   </si>
   <si>
     <t>Ellie Dickinson</t>
   </si>
   <si>
     <t>120 Telemark Pkwy Mt Horeb, WI 53572</t>
   </si>
   <si>
     <t>Jacob Dickinson</t>
   </si>
   <si>
     <t>9502 Puffin Circle Eagle River, Alaska 99577-8636</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
     <t>Christin Olson</t>
   </si>
   <si>
     <t>Petcare Animal Hospital</t>
   </si>
   <si>
     <t>35-252286</t>
   </si>
   <si>
     <t>2023-06-05</t>
   </si>
   <si>
     <t>MRI Global</t>
   </si>
   <si>
     <t>425 Volker Blvd Kansas City, MO 64110</t>
   </si>
   <si>
+    <t>35-245580</t>
+  </si>
+  <si>
     <t>35-245579</t>
   </si>
   <si>
-    <t>35-245580</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>35-245578</t>
   </si>
   <si>
     <t>2023-05-30</t>
   </si>
   <si>
+    <t>35-245576</t>
+  </si>
+  <si>
     <t>1425 Plain-City Georgesville Rd, Building JM10, West Jefferson, OH 43162</t>
   </si>
   <si>
     <t>35-245577</t>
   </si>
   <si>
-    <t>35-245576</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Dawn Kundert</t>
   </si>
   <si>
     <t>16141 Sharp Rd Mt Horch WI 53572</t>
   </si>
   <si>
     <t>Jordyn Allen</t>
   </si>
   <si>
     <t>12713 Saddle Brook Place Silver Spring MD 20906</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>vacation</t>
   </si>
   <si>
     <t>Jeffrey R. Kandert</t>
   </si>
   <si>
     <t>Mt. Horch Animal Hospital</t>
   </si>
   <si>
     <t>35-257434</t>
   </si>
   <si>
     <t>2023-05-25</t>
   </si>
   <si>
+    <t>10141 Sharp RD Mt. Horeb WI 53572</t>
+  </si>
+  <si>
+    <t>Molly Vesely</t>
+  </si>
+  <si>
+    <t>20445 Drewry RD Rochester WA 98579</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>Jeff R. Kundert</t>
+  </si>
+  <si>
+    <t>Mt. Horeb Veterinary Hospital</t>
+  </si>
+  <si>
+    <t>35-257433</t>
+  </si>
+  <si>
+    <t>0.83</t>
+  </si>
+  <si>
     <t>35-245575</t>
   </si>
   <si>
-    <t>10141 Sharp RD Mt. Horeb WI 53572</t>
-[...22 lines deleted...]
-  <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>35-245574</t>
   </si>
   <si>
     <t>2023-05-10</t>
   </si>
   <si>
+    <t>35-245572</t>
+  </si>
+  <si>
     <t>35-245571</t>
   </si>
   <si>
-    <t>35-245572</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-05-03</t>
   </si>
   <si>
     <t>35-245570</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>35-245569</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Stacey Feiner</t>
   </si>
   <si>
     <t>32727 Byrds Creek Valley Drive Blue River, WI 53518</t>
   </si>
   <si>
     <t>Tina Yang</t>
   </si>
   <si>
     <t>56-27 Second St, 1503 Long Island City, NY 11101</t>
   </si>
   <si>
     <t>Mary Johanning, DVM</t>
   </si>
   <si>
     <t>Riverdale Vet Clinic</t>
   </si>
   <si>
     <t>35-252030</t>
   </si>
   <si>
     <t>2023-04-27</t>
   </si>
   <si>
     <t>35-245564</t>
   </si>
   <si>
     <t>2023-04-26</t>
   </si>
   <si>
+    <t>35-245563</t>
+  </si>
+  <si>
     <t>35-245562</t>
   </si>
   <si>
-    <t>35-245563</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-04-24</t>
   </si>
   <si>
     <t>Vet and Biomedical Research Center</t>
   </si>
   <si>
     <t>9027 Green Valley Drive Manhatten, KS 66502</t>
   </si>
   <si>
     <t>35-245561</t>
   </si>
   <si>
     <t>2023-04-17</t>
   </si>
   <si>
     <t>35-245560</t>
   </si>
   <si>
     <t>2023-04-13</t>
   </si>
   <si>
     <t>35-245559</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
+    <t>ALTASCIENCES PRECLINICAL COLUMBIA, LLC</t>
+  </si>
+  <si>
+    <t>562 STATE ROAD DD AUXVASSE, MO 65231</t>
+  </si>
+  <si>
+    <t>35-245558</t>
+  </si>
+  <si>
     <t>35-245557</t>
   </si>
   <si>
-    <t>ALTASCIENCES PRECLINICAL COLUMBIA, LLC</t>
-[...7 lines deleted...]
-  <si>
     <t>2023-04-10</t>
   </si>
   <si>
     <t>35-245556</t>
   </si>
   <si>
     <t>2023-04-05</t>
   </si>
   <si>
     <t>35-245526</t>
   </si>
   <si>
     <t>2023-04-03</t>
   </si>
   <si>
     <t>35-245525</t>
   </si>
   <si>
     <t>35-245615</t>
   </si>
   <si>
     <t>2023-03-27</t>
   </si>
   <si>
+    <t>35-245546</t>
+  </si>
+  <si>
+    <t>35-245545</t>
+  </si>
+  <si>
     <t>MERCK ANIMAL HEALTH / EAST TENNESSEE CLINICAL RESEARCH, INC.</t>
   </si>
   <si>
     <t>21401 WEST CENTER RD. / 80 COPPER RIDGE ROAD ELKHORN, NE 68022 / ROCKWOOD, TN 37854</t>
   </si>
   <si>
     <t>NE / TN</t>
   </si>
   <si>
     <t>35-245547</t>
   </si>
   <si>
-    <t>35-245546</t>
-[...2 lines deleted...]
-    <t>35-245545</t>
+    <t>2023-03-22</t>
+  </si>
+  <si>
+    <t>35-245542</t>
+  </si>
+  <si>
+    <t>KANSAS STATE UNIVERSITY</t>
+  </si>
+  <si>
+    <t>1800 DENISON AVE, TIER 3 MANHATTAN, KS 66506</t>
+  </si>
+  <si>
+    <t>35-245543</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (P.O. Box 318) BLUE MOUNDS, WI 53517 (Mailing: MT. HOREB, WI 53572)</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>35-245541</t>
+  </si>
+  <si>
+    <t>2023-03-20</t>
+  </si>
+  <si>
+    <t>35-245540</t>
+  </si>
+  <si>
+    <t>2023-03-16</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (P.O. Box 318 Mt. Horeb, WI 53572) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>35-245539</t>
+  </si>
+  <si>
+    <t>2023-03-14</t>
+  </si>
+  <si>
+    <t>35-245533</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>35-245532</t>
+  </si>
+  <si>
+    <t>2023-03-07</t>
+  </si>
+  <si>
+    <t>IOWA STATE UNIVERSITY</t>
+  </si>
+  <si>
+    <t>LAB ANIMAL RESOURCES 1426 VET MEDICINE AMES, IA 50011</t>
+  </si>
+  <si>
+    <t>35-245531</t>
+  </si>
+  <si>
+    <t>2023-02-21</t>
+  </si>
+  <si>
+    <t>35-245567</t>
+  </si>
+  <si>
+    <t>2023-02-20</t>
+  </si>
+  <si>
+    <t>35-245619</t>
+  </si>
+  <si>
+    <t>2023-02-15</t>
+  </si>
+  <si>
+    <t>35-245618</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>35-245757</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>2023-01-30</t>
+  </si>
+  <si>
+    <t>35-245754</t>
+  </si>
+  <si>
+    <t>35-245756</t>
+  </si>
+  <si>
+    <t>35-245755</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>MAYO CLINIC</t>
+  </si>
+  <si>
+    <t>2100 INSTITUTE ROAD SW ROCHESTER, MN 55902</t>
+  </si>
+  <si>
+    <t>35-245753</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>35-245750</t>
+  </si>
+  <si>
+    <t>35-245751</t>
+  </si>
+  <si>
+    <t>2023-01-17</t>
+  </si>
+  <si>
+    <t>UNIVERSITY OF WI - VETERINARY SCHOOL</t>
+  </si>
+  <si>
+    <t>2015 LINDEN DRIVE MADISON, WI 53706</t>
+  </si>
+  <si>
+    <t>35-245749</t>
+  </si>
+  <si>
+    <t>35-245752</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>35-245748</t>
+  </si>
+  <si>
+    <t>2023-01-09</t>
+  </si>
+  <si>
+    <t>35-245747</t>
+  </si>
+  <si>
+    <t>2023-01-03</t>
+  </si>
+  <si>
+    <t>JEFFERY BALMER, D.V.M.</t>
+  </si>
+  <si>
+    <t>35-245744</t>
+  </si>
+  <si>
+    <t>2022-12-29</t>
+  </si>
+  <si>
+    <t>35-245746</t>
+  </si>
+  <si>
+    <t>2022-12-28</t>
+  </si>
+  <si>
+    <t>35-245745</t>
+  </si>
+  <si>
+    <t>2022-12-19</t>
+  </si>
+  <si>
+    <t>35-245741</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (P.O. Box 318) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>2022-11-17</t>
+  </si>
+  <si>
+    <t>35-245736</t>
+  </si>
+  <si>
+    <t>35-245738</t>
+  </si>
+  <si>
+    <t>2022-11-16</t>
+  </si>
+  <si>
+    <t>35-245735</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (P.O. Box 18) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>35-245729</t>
+  </si>
+  <si>
+    <t>ELANCO FD</t>
+  </si>
+  <si>
+    <t>2022-10-31</t>
+  </si>
+  <si>
+    <t>LFM QUALITY LABORATORIES</t>
+  </si>
+  <si>
+    <t>15200 S CYPRESS STREET TERRE HAUTE, IN 47802</t>
+  </si>
+  <si>
+    <t>35-245727</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>35-245725</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (10489 WEST BLUE MOUNDS RD.) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>2022-10-12</t>
+  </si>
+  <si>
+    <t>35-245721</t>
+  </si>
+  <si>
+    <t>2022-10-10</t>
+  </si>
+  <si>
+    <t>35-245720</t>
+  </si>
+  <si>
+    <t>2022-10-03</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD / P.O. BOX 318 BLUE MOUNDS, WI 53517 / MT. HOREB, WI 53572</t>
+  </si>
+  <si>
+    <t>35-245718</t>
+  </si>
+  <si>
+    <t>2022-09-26</t>
+  </si>
+  <si>
+    <t>35-245717</t>
+  </si>
+  <si>
+    <t>2022-09-21</t>
+  </si>
+  <si>
+    <t>35-245714</t>
+  </si>
+  <si>
+    <t>2022-09-19</t>
+  </si>
+  <si>
+    <t>35-245713</t>
+  </si>
+  <si>
+    <t>2022-09-15</t>
+  </si>
+  <si>
+    <t>35-245712</t>
+  </si>
+  <si>
+    <t>35-245711</t>
+  </si>
+  <si>
+    <t>2022-09-14</t>
+  </si>
+  <si>
+    <t>35-245710</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>SINCLAIR RESEARCH</t>
+  </si>
+  <si>
+    <t>562 State Road DD Auxvasse, MO 65231</t>
+  </si>
+  <si>
+    <t>35-245709</t>
+  </si>
+  <si>
+    <t>2022-09-08</t>
+  </si>
+  <si>
+    <t>35-245707</t>
+  </si>
+  <si>
+    <t>35-245708</t>
+  </si>
+  <si>
+    <t>2022-09-07</t>
+  </si>
+  <si>
+    <t>35-245706</t>
+  </si>
+  <si>
+    <t>35-245704</t>
+  </si>
+  <si>
+    <t>35-245705</t>
+  </si>
+  <si>
+    <t>2022-08-29</t>
+  </si>
+  <si>
+    <t>WHALE BRANCH ANIMAL SERVICES</t>
+  </si>
+  <si>
+    <t>697 MILLPOND ROAD RUFFINS, SC 29475</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>35-245703</t>
+  </si>
+  <si>
+    <t>2022-08-24</t>
+  </si>
+  <si>
+    <t>35-245701</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>35-245700</t>
+  </si>
+  <si>
+    <t>2022-08-19</t>
+  </si>
+  <si>
+    <t>5300 N 28TH ST. RICHLAND, MI 49083</t>
+  </si>
+  <si>
+    <t>35-245699</t>
+  </si>
+  <si>
+    <t>2022-08-15</t>
+  </si>
+  <si>
+    <t>35-245695</t>
+  </si>
+  <si>
+    <t>35-245697</t>
+  </si>
+  <si>
+    <t>35-245698</t>
+  </si>
+  <si>
+    <t>35-245696</t>
+  </si>
+  <si>
+    <t>2022-08-10</t>
+  </si>
+  <si>
+    <t>35-245693</t>
+  </si>
+  <si>
+    <t>35-245692</t>
+  </si>
+  <si>
+    <t>35-245694</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>35-245690</t>
+  </si>
+  <si>
+    <t>35-245691</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>35-245689</t>
+  </si>
+  <si>
+    <t>2022-07-27</t>
+  </si>
+  <si>
+    <t>35-245684</t>
+  </si>
+  <si>
+    <t>35-245685</t>
+  </si>
+  <si>
+    <t>2022-07-21</t>
+  </si>
+  <si>
+    <t>Animals for research</t>
+  </si>
+  <si>
+    <t>35-245683</t>
+  </si>
+  <si>
+    <t>2022-07-20</t>
+  </si>
+  <si>
+    <t>35-245682</t>
+  </si>
+  <si>
+    <t>2022-07-19</t>
+  </si>
+  <si>
+    <t>35-245681</t>
+  </si>
+  <si>
+    <t>35-245678</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>35-245676</t>
+  </si>
+  <si>
+    <t>2022-07-06</t>
+  </si>
+  <si>
+    <t>35-245672</t>
+  </si>
+  <si>
+    <t>35-245675</t>
+  </si>
+  <si>
+    <t>35-245674</t>
+  </si>
+  <si>
+    <t>35-245673</t>
+  </si>
+  <si>
+    <t>2022-06-30</t>
+  </si>
+  <si>
+    <t>35-245671</t>
+  </si>
+  <si>
+    <t>2022-06-29</t>
+  </si>
+  <si>
+    <t>35-245670</t>
+  </si>
+  <si>
+    <t>2022-06-27</t>
+  </si>
+  <si>
+    <t>35-245669</t>
+  </si>
+  <si>
+    <t>2022-06-22</t>
+  </si>
+  <si>
+    <t>35-245667</t>
+  </si>
+  <si>
+    <t>2022-06-20</t>
+  </si>
+  <si>
+    <t>35-245665</t>
+  </si>
+  <si>
+    <t>2022-06-15</t>
+  </si>
+  <si>
+    <t>35-245664</t>
+  </si>
+  <si>
+    <t>2022-06-13</t>
+  </si>
+  <si>
+    <t>35-245662</t>
+  </si>
+  <si>
+    <t>35-245663</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>35-245661</t>
+  </si>
+  <si>
+    <t>2022-06-08</t>
+  </si>
+  <si>
+    <t>35-245660</t>
+  </si>
+  <si>
+    <t>2022-05-27</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS ROAD (also listed as 10489 WEST BLUE MOUNDS RD.) BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>35-245659</t>
+  </si>
+  <si>
+    <t>2022-05-25</t>
+  </si>
+  <si>
+    <t>35-245658</t>
+  </si>
+  <si>
+    <t>2022-05-19</t>
+  </si>
+  <si>
+    <t>ANIMAL FOR RESEARCH</t>
+  </si>
+  <si>
+    <t>35-245657</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>35-245656</t>
+  </si>
+  <si>
+    <t>2022-05-16</t>
+  </si>
+  <si>
+    <t>35-245655</t>
+  </si>
+  <si>
+    <t>2022-05-11</t>
+  </si>
+  <si>
+    <t>35-245654</t>
+  </si>
+  <si>
+    <t>2022-05-09</t>
+  </si>
+  <si>
+    <t>35-245652</t>
+  </si>
+  <si>
+    <t>35-245653</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>2022-04-28</t>
+  </si>
+  <si>
+    <t>35-245651</t>
+  </si>
+  <si>
+    <t>2022-04-18</t>
+  </si>
+  <si>
+    <t>35-245650</t>
+  </si>
+  <si>
+    <t>2022-04-15</t>
+  </si>
+  <si>
+    <t>Timothy J. Madsen</t>
+  </si>
+  <si>
+    <t>35-245649</t>
+  </si>
+  <si>
+    <t>Animal for Research</t>
+  </si>
+  <si>
+    <t>2022-04-12</t>
+  </si>
+  <si>
+    <t>35-245648</t>
+  </si>
+  <si>
+    <t>2022-04-07</t>
+  </si>
+  <si>
+    <t>35-245646</t>
+  </si>
+  <si>
+    <t>2022-04-04</t>
+  </si>
+  <si>
+    <t>35-245644</t>
+  </si>
+  <si>
+    <t>35-245645</t>
+  </si>
+  <si>
+    <t>2022-03-14</t>
+  </si>
+  <si>
+    <t>35-245635</t>
+  </si>
+  <si>
+    <t>2022-03-07</t>
+  </si>
+  <si>
+    <t>Summit Ridge Farms</t>
+  </si>
+  <si>
+    <t>4526 State Route 2073 Susquehanna, PA 18847</t>
+  </si>
+  <si>
+    <t>35-245631</t>
+  </si>
+  <si>
+    <t>35-245630</t>
+  </si>
+  <si>
+    <t>35-245633</t>
+  </si>
+  <si>
+    <t>animals for research</t>
+  </si>
+  <si>
+    <t>2022-02-25</t>
+  </si>
+  <si>
+    <t>35-245629</t>
+  </si>
+  <si>
+    <t>2022-02-16</t>
+  </si>
+  <si>
+    <t>35-245688</t>
+  </si>
+  <si>
+    <t>2022-02-14</t>
+  </si>
+  <si>
+    <t>35-245551</t>
+  </si>
+  <si>
+    <t>2022-02-09</t>
+  </si>
+  <si>
+    <t>CHARLES RIVER LABS, LLC</t>
+  </si>
+  <si>
+    <t>1407 MONTGOMERY TOWNSHIP RD 805 ASHLAND, OH 44805</t>
+  </si>
+  <si>
+    <t>35-245549</t>
+  </si>
+  <si>
+    <t>35-245686</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>35-245594</t>
+  </si>
+  <si>
+    <t>35-245550</t>
+  </si>
+  <si>
+    <t>2022-02-08</t>
+  </si>
+  <si>
+    <t>35-245593</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>35-245623</t>
+  </si>
+  <si>
+    <t>2022-01-20</t>
+  </si>
+  <si>
+    <t>35-245616</t>
+  </si>
+  <si>
+    <t>2022-01-18</t>
+  </si>
+  <si>
+    <t>35-245614</t>
+  </si>
+  <si>
+    <t>2022-01-13</t>
+  </si>
+  <si>
+    <t>35-245566</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>10489 W. BLUE MOUNDS RD. BLUE MOUNDS, WI 53517</t>
+  </si>
+  <si>
+    <t>35-245610</t>
+  </si>
+  <si>
+    <t>2022-01-10</t>
+  </si>
+  <si>
+    <t>9027 Green Valley Drive Manhattan, KS 66502</t>
+  </si>
+  <si>
+    <t>35-245504</t>
+  </si>
+  <si>
+    <t>35-245506</t>
+  </si>
+  <si>
+    <t>35-245503</t>
+  </si>
+  <si>
+    <t>35-245505</t>
+  </si>
+  <si>
+    <t>2022-01-06</t>
+  </si>
+  <si>
+    <t>AMERICAN PRECLINICAL SERVICES</t>
+  </si>
+  <si>
+    <t>35-245500</t>
+  </si>
+  <si>
+    <t>2022-01-05</t>
+  </si>
+  <si>
+    <t>35-245502</t>
+  </si>
+  <si>
+    <t>2022-01-03</t>
+  </si>
+  <si>
+    <t>35-245513</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF272727"/>
       <sz val="10"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0066CC"/>
     </font>
   </fonts>
   <fills count="3">
@@ -2664,56 +3435,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432719/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432717/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432698/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1433156/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1425818/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1425804/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1430311/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1430306/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1416109/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1416105/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1403351/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1398881/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1394943/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1391152/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1385699/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1369481/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1355156/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1341867/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1331983/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1327392/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1327410/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1319664/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312694/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312691/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312696/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298845/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298842/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298851/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298853/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1289154/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284350/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279180/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284346/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1299764/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284376/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279184/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279203/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279172/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270518/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270515/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270514/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1253831/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248613/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248624/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248610/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239425/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239424/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239421/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239416/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1235038/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1235044/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1227428/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1224225/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1219812/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214445/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214448/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214439/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1193645/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1208970/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1205428/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1198055/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1198082/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1196744/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190937/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190936/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190922/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1173405/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1173409/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161841/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161865/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161856/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1156832/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1156840/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1152171/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1146826/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1141491/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136165/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136117/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136148/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136158/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1131097/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1130041/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1130034/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1125533/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1121862/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1118414/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1118415/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1111019/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1104772/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1099111/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1099117/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1094908/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1090178/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1082450/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1080521/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1077390/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1071622/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1071633/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1054816/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052217/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052216/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052215/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052223/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1041776/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033963/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033971/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033961/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1029786/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024369/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024354/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024351/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1016362/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1016376/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1011099/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1011089/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004713/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004729/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004731/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004728/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1002614/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987527/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987515/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987516/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987529/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986498/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986489/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986492/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986487/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/977852/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/967322/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/969738/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/969737/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962348/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962346/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962342/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/956878/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951574/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951582/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951592/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/945787/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/939488/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936092/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936073/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936063/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/925673/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/925649/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/918469/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/915442/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/915438/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/909746/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/909772/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/908585/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1148613/render?attachment=original_pdf&amp;class=ElectronicCvi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/870215/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/893889/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890479/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890484/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890480/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886144/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886145/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886142/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/882099/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/882092/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/875703/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/875699/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/81_CVI-35-265117_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/87_CVI-35-265113_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/86_CVI-35-265114_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/84_CVI-35-265112_CAN_WI_TN.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/85_CVI-35-265111_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/83_CVI-35-265116_CAN_WI_CO.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/82_CVI-35-265115_CAN_WI_CO.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/88_CVI-35-265110_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/89_CVI-35-265109_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/79_CVI-35-265107_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/844410/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/80_CVI-35-265108_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842444/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842437/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842449/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/93_CVI-35-265103_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/94_CVI-35-265102_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/96_CVI-35-265100_CAN_WI_KS.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/95_CVI-35-265099_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/76_CVI-35-265098_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/75_CVI-35-265097_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/74_CVI-35-265093_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/73_CVI-35-265092_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/72_CVI-35-265096_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/78_CVI-35-265094_CAN_WI_IN.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/77_CVI-35-265095_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808039/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808052/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808026/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/790543/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/790541/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/30_CVI-35-265079_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/29_CVI-35-265086_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/27_CVI-35-265081_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/28_CVI-35-265082_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/31_CVI-35-265077_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/32_CVI-35-265076_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/34_CVI-35-265075_CAN_WI_TN.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/33_CVI-35-265074_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/35_CVI-35-265071_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/36_CVI-35-265072_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/37_CVI-35-265069_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/38_CVI-35-265068_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/39_CVI-35-265070_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/40_CVI-35-265067_CAN_WI_KS.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/41_CVI-35-265066_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/44_CVI-35-265062_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/43_CVI-35-264476_CAN_WI_MI.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/42_CVI-35-265061_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/49_CVI-35-264475_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/51_CVI-35-264473_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/50_CVI-35-264474_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/716430/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/59_CVI-35-245523_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/57_CVI-35-245521_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/58_CVI-35-245522_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/707227/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/61_CVI-35-245519_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/62_CVI-35-245518_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/54_CVI-35-245606_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/53_CVI-35-245605_CAN_WI_PA.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/52_CVI-35-245517_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/55_CVI-35-245604_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/56_CVI-35-245602_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/45_CVI-35-245603_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/48_CVI-35-245601_CAN_WI_PA.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/47_CVI-35-245599_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/46_CVI-35-245600_CAN_WI_IN.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/64_CVI-35-245596_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/66_CVI-35-245597_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/65_CVI-35-245598_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/63_CVI-35-245588_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867684/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671530/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671526/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671514/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667884/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667887/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667881/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/652611/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/645794/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867687/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867685/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867691/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867695/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867680/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/638105/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867676/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/638112/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/633680/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/628923/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/628929/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867591/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867571/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/618552/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867576/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867573/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867587/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867580/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867584/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867559/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612970/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612972/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867561/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612966/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867557/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612957/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867567/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867565/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612975/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867549/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867552/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867545/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867538/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867523/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432717/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432719/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1432698/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1433156/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1425818/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1425804/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1430311/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1430306/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1416109/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1416105/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1403351/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1398881/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1394943/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1391152/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1385699/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1369481/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1355156/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1341867/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1331983/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1327392/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1327410/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1319664/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312694/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312691/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1312696/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298845/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298842/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298851/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1298853/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1289154/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284350/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279180/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284346/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1299764/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1284376/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279184/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279203/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1279172/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270518/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270514/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1270515/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1253831/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248613/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248624/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1248610/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239425/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239421/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239424/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1239416/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1235038/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1235044/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1227428/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1224225/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1219812/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214439/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214448/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1214445/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1193645/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1208970/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1205428/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1198055/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1198082/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1196744/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190936/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190922/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1190937/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1173405/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9929bbaf7a41125ef2b01cb1367ab82/4-29-25 through 6-16-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1173409/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161841/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161865/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1161856/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1156832/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1156840/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1152171/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1146826/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1141491/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136165/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136117/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136148/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1136158/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1131097/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1130041/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1130034/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1125533/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1121862/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1118414/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1118415/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1111019/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1104772/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1099111/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1099117/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1094908/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1090178/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1082450/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1080521/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1077390/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1071622/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1071633/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1054816/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052217/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052216/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052215/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1052223/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1041776/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033963/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033971/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/18952585623757d8ae6789f1152e2b97/TRS 10 21 24 2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1033961/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1029786/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024351/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024354/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1024369/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1016362/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1016376/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1011099/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1011089/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004713/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004729/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004728/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1004731/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1002614/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987516/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987529/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987527/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/987515/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986498/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986489/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986492/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/986487/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/977852/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/969738/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/967322/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/969737/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962348/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962346/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/962342/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/956878/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951574/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951582/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/951592/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/945787/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/939488/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936092/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936073/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/936063/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/925649/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/968d85ce6119d70254aa30b9659115d9/CopyOfCVIs-part2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/925673/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3e58d9d2a8c0d5458c63130836d3b37d/CopyOfCVIs-part1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/918469/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/915442/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/915438/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/909746/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/909772/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/908585/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/1148613/render?attachment=original_pdf&amp;class=ElectronicCvi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/870215/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/893889/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890484/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890479/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/890480/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886145/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886142/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/886144/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b3e706454f08fada324c3ceb3fe760f9/U Missouri 4 9 24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/882099/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/882092/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/875703/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/875699/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/81_CVI-35-265117_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/eef4a47bddfb1929f25d5de17db5d8c8/Clinvet 3 20 24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/87_CVI-35-265113_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/458fc7c0c64089c62ba0aae841d0615b/Northwestern U 3 14 24.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/69aae03e885645a91d171538e35b7f0a/U Illinois 3 13 24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a495e56a7a3f453b90eb2eb2fbb6a699/ETCR 3 13 24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/84_CVI-35-265112_CAN_WI_TN.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/86_CVI-35-265114_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/83_CVI-35-265116_CAN_WI_CO.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/82_CVI-35-265115_CAN_WI_CO.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/85_CVI-35-265111_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/49d4f0673338a3f23bbc3e9e065722f3/Colorado State U 3 11 24.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b9d85c4fbd43babc5763121baafe6736/Colorado State U 3 11 24 2.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6d31fc307aadac4b4e18fe3c722de816/Elanco 3 11 24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/88_CVI-35-265110_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/dd6613e0849abc27fcd28562670bad13/IIT 3 6 24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ae36186556dd8976e1059493630f9295/Merck 3 4 24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/89_CVI-35-265109_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6669dea974f4a6359e8c2bdc0e8f53e9/Northwestern U 2 22 24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/79_CVI-35-265107_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/844410/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/936c0797ab67e300794166de17dfb197/Boehringer 2 19 24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/80_CVI-35-265108_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842444/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5224e29cada81d9da2878052a8798a9b/IIT 2 13 24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842437/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/842449/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/067682cd1293246778f6a1c52c1a2a6f/U Illinois 1 23 24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/93_CVI-35-265103_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d0b0618e53c5d15d70664bb02c0baccb/Labcorp 1 22 24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/94_CVI-35-265102_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/96_CVI-35-265100_CAN_WI_KS.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/502e937fc610a811791bec997829c862/MVSI 1 17 24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/95_CVI-35-265099_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f00096c953b58b0902750ed5be728ba5/U Illinois 1 16 24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/75_CVI-35-265097_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/76_CVI-35-265098_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1f7acaa60643777fb8e4d59c1f82caa0/Elanco 1 15 24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/7648bfd5008353a1afaa4f427605a92c/Merck 1 15 24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6af47439a838c13c9eb79f2e046e9835/Clinvet 1 20 24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/72_CVI-35-265096_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/77_CVI-35-265095_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/102b0719a085a26d2163ff65b98c08d1/U Georgia 1 10 24 2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/73_CVI-35-265092_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/74_CVI-35-265093_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/19ddf20c2a723693c62f294c5c343375/Labcorp 1 10 24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2a78a0c2bb922611c55d42d887120ca7/Northwestern U 1 10 24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cef0ad9d33bc55c9c01f2e4261ec5664/U Georgia 1 10 24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/78_CVI-35-265094_CAN_WI_IN.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808039/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808026/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/808052/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/790543/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/790541/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/30_CVI-35-265079_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0d6ac7375e016dd29e090fd56d2d389b/Clinvet 11 30 23.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa0476dcd9f555478600ac9fa99642ed/Clinvet 11 30 23 2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/29_CVI-35-265086_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/29a3c096af5c8d084582f188e221d160/U Georgia 11 27 23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/28_CVI-35-265082_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/27_CVI-35-265081_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/7914e363c84860f57a64e958893edc0d/TRS Lab 11 27 23.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b336f8238550c283ad84d26d9ed4e57/Kennelwood 11 14 23.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/31_CVI-35-265077_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ad204a13b34ad20dc101e8f956a6d799/ETCR 11 13 23.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/34_CVI-35-265075_CAN_WI_TN.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/32_CVI-35-265076_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5b527bb4ede90cab01e2d7ee5bb51958/Elanco 11 13 23.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/62e54033db9200f1773da35613d2a109/Boehringer 11 8 23.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/33_CVI-35-265074_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/35_CVI-35-265071_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/84abdea8c89cf06aaf49c911e3f2b550/Clinvet 11 2 23 2.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/9bc8f90a94404bc247d89dca5ec369c5/Clinvet 11 2 23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/36_CVI-35-265072_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/50157a3ae64ed2a049ef18ffdef6fb59/TRS 10 25 23 2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/38_CVI-35-265068_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/37_CVI-35-265069_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9ea44b0dd5bd5440418cccb09fb58bb/TRS 10 25 23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/39_CVI-35-265070_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/4a7996bf524d4d7fe2d27ae35c93f4d5/Clinvet 10 24 23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fc014dba07826e844456a24b889a98bd/MVSI 10 17 23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/40_CVI-35-265067_CAN_WI_KS.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a0ced11189b2dc63087806762c75a5b2/Elanco 10 2 23.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/41_CVI-35-265066_CAN_WI_IA.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/44_CVI-35-265062_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/632a43802ef18332582d3d29a7b568e6/TRS 9 28 23.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8f40af40a784d227e3ba037232382827/CRL 9 27 23.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/43_CVI-35-264476_CAN_WI_MI.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/42_CVI-35-265061_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ca0371e4943031b3840c9ff6e72c484f/Merck 9 25 23.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/49_CVI-35-264475_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8b58a90ce16a31497d770aeb89931275/U Georgia 9 20 23.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/50_CVI-35-264474_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cb57f0425b761f8bbcea423e9edd6d26/IIT 9 13 23.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/51_CVI-35-264473_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8394708e4eb3e89edd84b7218a35fe59/Merck 9 13 23.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/716430/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/54129ecb3a326c9950f71ef26a9be331/TRS 9 7 23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/59_CVI-35-245523_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/57_CVI-35-245521_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/13782134e8f19557bd82a58028c7a9cb/TRS 9 7 23 2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/58_CVI-35-245522_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8ad122cce31f0d9a150ed5543b04754d/Merck 9 6 23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/707227/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/61_CVI-35-245519_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b1940cf801d0321312e38515d5a7971a/Merck 8 23 23.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c6f18eee5984144d3bff227733cc6d3e/Clinvet 8 21 23.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/62_CVI-35-245518_CAN_WI_NY.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f3259ef96379257a94643c8bcc9d8e15/Merck 8 16 23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/54_CVI-35-245606_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/53_CVI-35-245605_CAN_WI_PA.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/17b81957bdc6d744946541384cd030ae/Envigo 8 15 23.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/52_CVI-35-245517_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b0a76cebdee3a05991c43bea4a83ed7f/IIT 8 14 23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a477b11939a9ed4723dbccd4e641c4b4/Boehringer 8 9 23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/56_CVI-35-245602_CAN_WI_NE.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/55_CVI-35-245604_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/20b81975b8d22e3d05a5e8a1fb992807/Boehringer 8 9 23 2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/bbcb9eeeb4677162505f48f55b14d6b2/Boehringer 8 2 23.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/45_CVI-35-245603_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/443b277dee1b149ca3b15bb48603aed5/U Wisconsin 7 26 23.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/46_CVI-35-245600_CAN_WI_IN.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c95d89c82854070570a3d4152b3f9536/Labcorp 7 26 23.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5cfde78a01d8fa6166cfcad83620bcf4/Labcorp 7 26 23 2.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/48_CVI-35-245601_CAN_WI_PA.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/47_CVI-35-245599_CAN_WI_WI.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/66_CVI-35-245597_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d9bb2e8d2f1ec808f84f08b095b0ade9/IIT 7 19 23 2.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8ce9d9c816c4b2d79bb5046c0c4543cf/IIT 7 19 23.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/64_CVI-35-245596_CAN_WI_IL.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b1cca6c560944e8163330c202a9add5d/Boehringer 7 19 23.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/65_CVI-35-245598_CAN_WI_GA.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://For-John/63_CVI-35-245588_CAN_WI_MO.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d57ecda44a0bad9e541f522ec0107bf6/Boehringer 7 17 23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/14905d56d7cdde87a0d18e3557e54742/Elanco 7 10 23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671530/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671526/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867684/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/671514/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667887/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667884/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/667881/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/652611/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/645794/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867685/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867687/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867691/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867680/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867695/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/638105/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/638112/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867676/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/633680/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/628929/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/628923/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867591/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867571/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/618552/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867576/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/93dcbc91b08ab700291c1c51ddfdbcc3/Clinvet 4 26 23.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867587/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867573/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867580/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867584/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612970/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867559/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867561/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612966/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/af8e37f158326da126570498a725ab62/Altasciences Preclinical 4 12 23.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612972/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867557/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867567/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612957/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/612975/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867565/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867549/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867552/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867538/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867523/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvicentral.com/shrine/867545/render?attachment=original&amp;class=PaperCvi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ab65d9e541a44d3991b066fff0048e1a/Labcorp 3 22 23.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/939bcbc9f7ccbad3cc3510fad16d5d56/Ridglan2023Jan-q4.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/939bcbc9f7ccbad3cc3510fad16d5d56/Ridglan2023Jan-q4.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/9cfeb27a74215098a3e534cd326e6a28/Kansas State U 3 22 23.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1412f44bb264c24a36b713a4741d8856/Elanco 3 21 23.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/939bcbc9f7ccbad3cc3510fad16d5d56/Ridglan2023Jan-q4.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e434ac632e64af34068a1d4ead917f2b/ETCR 3 20 23.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/939bcbc9f7ccbad3cc3510fad16d5d56/Ridglan2023Jan-q4.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/391e54ba33deeccaac891b8c149ff9ff/Clinvet 3 16 23.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d0f7071eec1e4555529a73591e251c9d/Merck 3 14 23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/939bcbc9f7ccbad3cc3510fad16d5d56/Ridglan2023Jan-q4.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/9a5a7e3b2c6908d72da5d88f4345d560/Merck 3 8 23.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/7e46b00be84d5c586ff0693f6d0c69b8/Iowa State 3 7 23.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ef66606039a22b1c20e60cc286624374/IIT 2 21 23.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0e0111769b21ed351ebdd5cf744a0b03/Amplify Bio 2 20 23.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/67eafbf7c6cdefd12052b1f6ec990209/Altasciences Preclinical 2 15 23.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/66d2c11815bfe0e7ef9e85efe15c1f1b/IIT 2 2 23.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5950a781055a6c00fc0074c1f1d037c4/Ridglan2023Jan-q3.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/bfeaf024f869b427a846dc90514520b9/Boehringer 1 30 23 2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b86a44dd0c0d70a28491ed7e086efabe/Elanco 1 30 23.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/baf8e53d2abdbef78e2dfef78b1dc297/Boehringer 1 30 23.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/4083408690ee44bcda27341f93d421cb/Mayo Clinic 1 23 23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/697da0cfb54b9154669d683845153837/IIT 1 18 23.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c54368ea8d541a5463886210c5124a0a/IIT 1 18 23 2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a81b728eb10f5c9a16f225299873de7/U Wisconsin 1 17 23.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/66f9643cc95e5e0a8c5f0dc5b17086ba/Merck 1 17 23.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b8c8741a7103e6d407a4a5a5cade4f1/Ridglan2023Jan-q2.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2676ef0ba04b2e0763cf8c9394ca9f69/Ridglan2023Jan-q1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5cd82871d5bb0236901b0ba74a77fbf3/Merck 1 11 23.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2676ef0ba04b2e0763cf8c9394ca9f69/Ridglan2023Jan-q1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/de452750207050a2953d755a3a3d7b4e/Amplify Bio 1 9 23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/82acd738d8808effeb9698f027353785/ETCR 1 3 23.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2676ef0ba04b2e0763cf8c9394ca9f69/Ridglan2023Jan-q1.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2676ef0ba04b2e0763cf8c9394ca9f69/Ridglan2023Jan-q1.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cc0811181ec43956ff3a881ec05c86c7/Altasciences Preclinical 12 29 22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/26798b676be2658d68c651ab61b026b5/Merck 12 28 22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2676ef0ba04b2e0763cf8c9394ca9f69/Ridglan2023Jan-q1.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/413e99642cc74f7c3e85d29825c3c16e/Cheri-Hill 12 19 22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/70c56c2f01dc67b5fb0dd37227cb10a9/IIT 11 17 22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d65b27b5e27a9407864b197026e924ce/Clinvet 11 17 22.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/60653931bfe11748d3748bb6d804fffa/Lovelace Inst 11 16 22.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5fee485db09e5ec884f4ccd036e6eb90/Lovelace Inst 11 16 22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/62d780615075dacc34913a5c01dfad26/Elanco 11 1 22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ae9f31dbfd127018511ac78cb401d282/LFM Quality Labs 10 31 22.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fa7f2871d80e1d67f90d2c5451ab1227/Ridglan2022B-q4.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/dece06d8a2fc2bbf675b70f07ecb242a/Merck 10 27 22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/4092bc92c931d6eedb07409809e874f6/Labcorp 10 12 22.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8e84b65cd3a96f390bab0afe118c4e9e/Elanco 10 10 22.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c31a511e3950a69791c14f18c7fbd62c/Cheri-Kill 10 3 22.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6223294215bfec8722df3dae7b573ecd/Mayo Clinic 9 26 22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/700c600652c2c42d9f5c984e448af439/Amplify Bio 9 21 22.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1f6cff27acf1ca914078b1ebf0492e79/Merck 9 19 22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c87b204a1f326e51d170be777750cc3f/NAMSA 9 15 22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/74ff681939930c0f2c2e571f67eafe84/NAMSA 9 15 22 2.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/473e27c3398280730f68baa03cbd11df/Lovelace Inst 9 14 22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8a7b36140b0f04d52277bee85d9b39f2/Ridglan2022B-q3.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0df2038b46b548a23c22ef4cf1dedb00/Sinclair Research 9 12 22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/12c4d64ac4f3113cfb55b84ca96c49e3/Ridglan2022B-q2.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/abb15ed2dac886bd2b19ceb7ec4bf873/IIT 9 8 22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1589613860823ca545ade8238f9934dc/IIT 9 8 22 2.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/12c4d64ac4f3113cfb55b84ca96c49e3/Ridglan2022B-q2.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/14ac8c85404ba6ea19d412402389db92/Labcorp 9 7 22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/12c4d64ac4f3113cfb55b84ca96c49e3/Ridglan2022B-q2.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/46ced9022e4cbe9ea8f09420f8b6f102/TRS 9 7 22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/12c4d64ac4f3113cfb55b84ca96c49e3/Ridglan2022B-q2.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/06c444e02dd01527c75e9054e104d3d8/Mountain West Research 9 7 22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a085dfe96ba46bf7af5ca6bc2abc4915/Whale Branch 8 29 22.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/12c4d64ac4f3113cfb55b84ca96c49e3/Ridglan2022B-q2.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/902a4180be2ded984b13edd4b2a27f83/Merck 8 24 22.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b68c5e6f72dbd7d6e7d9007e133ff29b/Colorado State U 8 22 22.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b6378231e0960d00a45b7c89359130a/Zoetis Research 8 19 22.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/9a02eae2739113bc350cc8a4873ddf95/TRS 8 15 22 2.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/174f86468f73448ff4700edad944f660/ETCR 8 15 22.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6e1a20c36d036c86e37950087ab0b5dd/TRS 8 15 22.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ef528bddf452185a684bead1453cc148/ETCR 8 15 22 2.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/117e6687fad66ad64547cdb10768c168/Elanco 8 10 22.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a90fa913137fde405d47fa1fea0bed51/Ridglan2022B-q1.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6e439db3117db745814a7c3c0a696787/Amplify Bio 8 10 22.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0496892d321725a3fd6defd3fc23554a/Southern Research Inst 8 10 22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/defffd9b229f6d696e4a5b9078aa9de3/Merck 8 8 22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/df600624226f8ffc23a43705c7ae4e0b/Lovelace Inst 8 8 22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5cbeb0c544a0f96e89c8ad064866e260/Merck 8 1 22.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/30433cc262a7d07e4548250cfa666556/ETCR 7 27 22 2.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/837aa6dd66a16b94f7692e9c0b0e582c/ETCR 7 27 22.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/8ede66a3e9fbc8414b09f46d1bab1746/Elanco 7 21 22.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/26a1803bbe7a3b30650c30c8ec23586c/Sinclair Research 7 20 22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/186cf9672159c03c91d672c0c93e2927/IIT 7 19 22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d1af0f3f713fd90cc9a4f564c7604271/IIT 7 19 22 2.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/20124a312c6888ef4bf7c445d0d57e3d/Clinvet 7 7 22.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ef3acb726d43391ea7fd4abf2a77a39e/TRS 7 6 22 3.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/743ad875654f9b0ee180a8dbe34bda64/Sinclair Research 7 6 22.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/245a98d146a9047e91e1c899ddf0a9f7/TRS 7 6 22 2.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c7c99552dab6c2b0822478c28155f235/Ridglan2022A-q4.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2bd4f8233400fda5738dc9ee6784f3df/TRS 7 6 22.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b53cc5d854ff57e59968b4652ec5370e/CRL 6 30 22.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/c3bd4fc8d3a40f2e03215a38087d6bf6/Merck 6 29 22.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e88a4c791066bd0f8d007aaaf6351058/Boehringer 6 27 22.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/4267e5dd528b3fe2131ca8d84357d257/Clinvet 6 22 22.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/20fddc4a4679920893541fbdd367b58a/Boehringer 6 20 22.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f3199caba0c78f13096ef6c437ce3f9a/CRL 6 15 22.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d44adf87494b29c539590d910b8d8ed0/Southern Research Inst 6 13 22.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a1ba3aba079b8d3ad60f16c11d436936/Boehringer 6 13 22.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/ebc959de5d6907272d48bdbff577d347/TRS 6 9 22.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d39c869c381c4756ad57d5aef6ccdab3/Sinclair Research 6 8 22.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/3191c70744a73e365fbc5a411a1f8065/Zoetis Research 5 27 22.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/245b55271325cfaf3c10e958d153c548/CRL 5 25 22.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d12c02ede10d5278902a59477837a39a/Merck 5 19 22.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cb19d8c08af95e705d188f90ee63dfe5/Boehringer 5 18 22.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cb19d8c08af95e705d188f90ee63dfe5/Boehringer 5 18 22.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d17afb7c59d6029ac25c9b9d33bffd19/Boehringer 5 11 22.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/dc52bc215a4bb546fd13f6b297ef8d18/TRS 5 9 22.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/26a539bd012cc193ca2d2e6e96856f43/Clinvet 5 9 22.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/dda5241457b71a4471d5cc76943ff964/IIT 4 28 22.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2a647e3e1149f8d573b80d5b21a58d14/Elanco 4 18 22.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/69db8b5763c7cad273ddc890e6f3b5b0/Sinclair Research 4 15 22.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/bac8be4db7acfbc82cf9e8c18f1764e0/U Illinois 4 12 22.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/08dd1123844f2bab04b21c3cfdc8b446/IIT 4 7 22.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a61a99933078770e3beff7affa489ea2/TRS 4 4 22.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/80c99e5b3503a0ca1f6682cd91bbff44/Vet and Biomedical Research Ctr 4 4 22.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/44234bd75b53cf45bdabee5157a2dad8/Auburn U 3 14 22.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/81b98e3463dbeafc58b1de8d50f5d209/Ridglan2022A-q3.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/37eaf8d0272aa2906d5e6bf37eb1c541/TRS 3 7 22.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d91e2e314dc5b4ac4d94490a161f2471/TRS 3 7 22 2.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e30a63cf91b859454fe81d84abdcc5f5/Summit Ridge 3 7 22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/cbcc969dff3acf6f304a67c7b3b689f5/U Wisconsin 2 25 22.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/4237265f366e28951dcf13d80ae7d214/Lovelace Inst 2 16 22.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6dd170c54236d210e6d888be8d12b68c/Clinvet 2 14 22.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1c8574458d27cf5e6339842aa2977b66/CRL 2 9 22.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e741355fb355df4bffa574d67e1fec49/Ridglan2022A-q2.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0e54388e50c7554c0cb09b1cd2321d40/Mountain West Research 2 9 22.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/a61bc2ffc5f214f8a83572d83ded283c/Merck 2 9 22.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/1361c2d6bb6fa43f31b782017ba53c1e/CRL 2 9 22 2.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/e2363096a3f07e42ac43bac52d4c95d4/IIT 2 8 22.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/2d1db55a604e11f3f85f31a348fd965d/Elanco 1 25 22.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/85edd289efec2dfb13d49b3a8e51d618/IIT 1 20 22.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/fc67c42c21e9a422d8435a2a483a53eb/U Wisconsin 1 18 22.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/b4837b377bc8e361304fed8d93e91000/Clinvet 1 13 22.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/0b3da2e260cfa7b13d593c1b4c2947be/Merck 1 12 22.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/95088b56dc82852faea60d4730520c27/Sinclair Research 1 10 22.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/6924e9af1e0068438ecd17d7bcad9ea2/Vet and Biomedical Research Ctr 1 10 22.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f1bce72601c479f6c6b431dbe18a5466/TRS 1 10 22.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5e5905db763a7492a62565fbc7830103/TRS 1 10 22 2.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f08d29ad4b8882214e2b311142955b20/American Preclinical 1 6 22.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/5ef07e60da9f86dd657828ceef3bfcb2/American Preclinical 1 5 22.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/f008db8b05431601ad4bd094777a0ae9/Clinvet 1 3 22.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="partner://bundle/d7453fd700cd35372d5a3b5bd460fc7c/Ridglan2022A-q1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R281"/>
+  <dimension ref="A1:R639"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="36" customWidth="1"/>
     <col min="6" max="6" width="40" customWidth="1"/>
     <col min="7" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="26" customWidth="1"/>
     <col min="11" max="11" width="30" customWidth="1"/>
     <col min="12" max="13" width="22" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="17" max="17" width="8" customWidth="1"/>
     <col min="18" max="18" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
@@ -2773,51 +3544,51 @@
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2">
-        <v>213</v>
+        <v>22</v>
       </c>
       <c r="I2" t="s">
         <v>21</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
       <c r="P2" t="s">
         <v>21</v>
       </c>
@@ -2829,51 +3600,51 @@
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>21</v>
       </c>
       <c r="L3" t="s">
         <v>21</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>21</v>
       </c>
       <c r="P3" t="s">
         <v>21</v>
       </c>
@@ -4948,116 +5719,116 @@
       </c>
       <c r="P40" t="s">
         <v>63</v>
       </c>
       <c r="Q40" t="b">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>186</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>57</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>110</v>
+        <v>187</v>
       </c>
       <c r="F41" t="s">
-        <v>111</v>
+        <v>188</v>
       </c>
       <c r="G41" t="s">
         <v>112</v>
       </c>
       <c r="H41">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="I41" t="s">
         <v>21</v>
       </c>
       <c r="J41" t="s">
         <v>136</v>
       </c>
       <c r="K41" t="s">
         <v>21</v>
       </c>
       <c r="L41" t="s">
         <v>21</v>
       </c>
       <c r="M41" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
         <v>67</v>
       </c>
       <c r="P41" t="s">
         <v>63</v>
       </c>
       <c r="Q41" t="b">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" t="s">
         <v>57</v>
       </c>
       <c r="D42" t="s">
         <v>21</v>
       </c>
       <c r="E42" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="F42" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="G42" t="s">
         <v>112</v>
       </c>
       <c r="H42">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="I42" t="s">
         <v>21</v>
       </c>
       <c r="J42" t="s">
         <v>136</v>
       </c>
       <c r="K42" t="s">
         <v>21</v>
       </c>
       <c r="L42" t="s">
         <v>21</v>
       </c>
       <c r="M42" t="s">
         <v>190</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
         <v>67</v>
       </c>
       <c r="P42" t="s">
         <v>63</v>
       </c>
@@ -5340,166 +6111,166 @@
       </c>
       <c r="P47" t="s">
         <v>63</v>
       </c>
       <c r="Q47" t="b">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>206</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>57</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F48" t="s">
         <v>207</v>
       </c>
       <c r="G48" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="H48">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="I48" t="s">
         <v>21</v>
       </c>
       <c r="J48" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K48" t="s">
         <v>21</v>
       </c>
       <c r="L48" t="s">
         <v>21</v>
       </c>
       <c r="M48" t="s">
         <v>208</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P48" t="s">
         <v>63</v>
       </c>
       <c r="Q48" t="b">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>57</v>
       </c>
       <c r="D49" t="s">
         <v>21</v>
       </c>
       <c r="E49" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F49" t="s">
         <v>209</v>
       </c>
       <c r="G49" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="H49">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="I49" t="s">
         <v>21</v>
       </c>
       <c r="J49" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K49" t="s">
         <v>21</v>
       </c>
       <c r="L49" t="s">
         <v>21</v>
       </c>
       <c r="M49" t="s">
         <v>210</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P49" t="s">
         <v>63</v>
       </c>
       <c r="Q49" t="b">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="C50" t="s">
         <v>57</v>
       </c>
       <c r="D50" t="s">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
       <c r="F50" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G50" t="s">
         <v>51</v>
       </c>
       <c r="H50">
         <v>21</v>
       </c>
       <c r="I50" t="s">
         <v>211</v>
       </c>
       <c r="J50" t="s">
         <v>136</v>
       </c>
       <c r="K50" t="s">
         <v>21</v>
       </c>
       <c r="L50" t="s">
         <v>21</v>
       </c>
       <c r="M50" t="s">
         <v>212</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
@@ -5797,187 +6568,187 @@
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
       <c r="C56" t="s">
         <v>57</v>
       </c>
       <c r="D56" t="s">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>99</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
       <c r="G56" t="s">
         <v>46</v>
       </c>
       <c r="H56">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="I56" t="s">
         <v>21</v>
       </c>
       <c r="J56" t="s">
         <v>136</v>
       </c>
       <c r="K56" t="s">
         <v>21</v>
       </c>
       <c r="L56" t="s">
         <v>21</v>
       </c>
       <c r="M56" t="s">
         <v>229</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P56" t="s">
-        <v>63</v>
+        <v>230</v>
       </c>
       <c r="Q56" t="b">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
       <c r="C57" t="s">
         <v>57</v>
       </c>
       <c r="D57" t="s">
         <v>21</v>
       </c>
       <c r="E57" t="s">
+        <v>187</v>
+      </c>
+      <c r="F57" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G57" t="s">
         <v>112</v>
       </c>
       <c r="H57">
         <v>2</v>
       </c>
       <c r="I57" t="s">
         <v>21</v>
       </c>
       <c r="J57" t="s">
         <v>136</v>
       </c>
       <c r="K57" t="s">
         <v>21</v>
       </c>
       <c r="L57" t="s">
         <v>21</v>
       </c>
       <c r="M57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
         <v>67</v>
       </c>
       <c r="P57" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="Q57" t="b">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
         <v>57</v>
       </c>
       <c r="D58" t="s">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>99</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
       <c r="G58" t="s">
         <v>46</v>
       </c>
       <c r="H58">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="I58" t="s">
         <v>21</v>
       </c>
       <c r="J58" t="s">
         <v>136</v>
       </c>
       <c r="K58" t="s">
         <v>21</v>
       </c>
       <c r="L58" t="s">
         <v>21</v>
       </c>
       <c r="M58" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P58" t="s">
-        <v>233</v>
+        <v>63</v>
       </c>
       <c r="Q58" t="b">
         <v>0</v>
       </c>
       <c r="R58" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>235</v>
       </c>
       <c r="C59" t="s">
         <v>236</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>235</v>
       </c>
       <c r="F59" t="s">
@@ -6015,12462 +6786,32510 @@
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>243</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60" t="s">
         <v>57</v>
       </c>
       <c r="D60" t="s">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G60" t="s">
         <v>51</v>
       </c>
       <c r="H60">
         <v>24</v>
       </c>
       <c r="I60" t="s">
         <v>21</v>
       </c>
       <c r="J60" t="s">
         <v>136</v>
       </c>
       <c r="K60" t="s">
         <v>21</v>
       </c>
       <c r="L60" t="s">
         <v>21</v>
       </c>
       <c r="M60" t="s">
         <v>244</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P60" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q60" t="b">
         <v>0</v>
       </c>
       <c r="R60" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>57</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="F61" t="s">
-        <v>111</v>
+        <v>209</v>
       </c>
       <c r="G61" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="H61">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="I61" t="s">
         <v>21</v>
       </c>
       <c r="J61" t="s">
         <v>136</v>
       </c>
       <c r="K61" t="s">
         <v>21</v>
       </c>
       <c r="L61" t="s">
         <v>21</v>
       </c>
       <c r="M61" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="P61" t="s">
         <v>63</v>
       </c>
       <c r="Q61" t="b">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>57</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="F62" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="G62" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="H62">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I62" t="s">
         <v>21</v>
       </c>
       <c r="J62" t="s">
         <v>136</v>
       </c>
       <c r="K62" t="s">
         <v>21</v>
       </c>
       <c r="L62" t="s">
         <v>21</v>
       </c>
       <c r="M62" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>67</v>
       </c>
       <c r="P62" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B63" t="s">
         <v>19</v>
       </c>
       <c r="C63" t="s">
         <v>57</v>
       </c>
       <c r="D63" t="s">
         <v>21</v>
       </c>
       <c r="E63" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="F63" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="G63" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H63">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="I63" t="s">
         <v>21</v>
       </c>
       <c r="J63" t="s">
         <v>136</v>
       </c>
       <c r="K63" t="s">
         <v>21</v>
       </c>
       <c r="L63" t="s">
         <v>21</v>
       </c>
       <c r="M63" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="P63" t="s">
         <v>63</v>
       </c>
       <c r="Q63" t="b">
         <v>0</v>
       </c>
       <c r="R63" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>19</v>
       </c>
       <c r="C64" t="s">
         <v>57</v>
       </c>
       <c r="D64" t="s">
         <v>21</v>
       </c>
       <c r="E64" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="F64" t="s">
-        <v>193</v>
+        <v>151</v>
       </c>
       <c r="G64" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="H64">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="I64" t="s">
         <v>21</v>
       </c>
       <c r="J64" t="s">
         <v>136</v>
       </c>
       <c r="K64" t="s">
         <v>21</v>
       </c>
       <c r="L64" t="s">
         <v>21</v>
       </c>
       <c r="M64" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>67</v>
       </c>
       <c r="P64" t="s">
         <v>63</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>57</v>
       </c>
       <c r="D65" t="s">
         <v>21</v>
       </c>
       <c r="E65" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="F65" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="G65" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="H65">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I65" t="s">
         <v>21</v>
       </c>
       <c r="J65" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K65" t="s">
         <v>21</v>
       </c>
       <c r="L65" t="s">
         <v>21</v>
       </c>
       <c r="M65" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>62</v>
       </c>
       <c r="P65" t="s">
         <v>63</v>
       </c>
       <c r="Q65" t="b">
         <v>0</v>
       </c>
       <c r="R65" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>19</v>
       </c>
       <c r="C66" t="s">
         <v>57</v>
       </c>
       <c r="D66" t="s">
         <v>21</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="F66" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="H66">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="I66" t="s">
         <v>21</v>
       </c>
       <c r="J66" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K66" t="s">
         <v>21</v>
       </c>
       <c r="L66" t="s">
         <v>21</v>
       </c>
       <c r="M66" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>140</v>
+        <v>250</v>
       </c>
       <c r="P66" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q66" t="b">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B67" t="s">
         <v>19</v>
       </c>
       <c r="C67" t="s">
         <v>57</v>
       </c>
       <c r="D67" t="s">
         <v>21</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="F67" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="G67" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="H67">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="I67" t="s">
         <v>21</v>
       </c>
       <c r="J67" t="s">
         <v>136</v>
       </c>
       <c r="K67" t="s">
         <v>21</v>
       </c>
       <c r="L67" t="s">
         <v>21</v>
       </c>
       <c r="M67" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>67</v>
+        <v>250</v>
       </c>
       <c r="P67" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q67" t="b">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B68" t="s">
         <v>19</v>
       </c>
       <c r="C68" t="s">
         <v>57</v>
       </c>
       <c r="D68" t="s">
         <v>21</v>
       </c>
       <c r="E68" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="F68" t="s">
-        <v>100</v>
+        <v>193</v>
       </c>
       <c r="G68" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="H68">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="I68" t="s">
         <v>21</v>
       </c>
       <c r="J68" t="s">
         <v>136</v>
       </c>
       <c r="K68" t="s">
         <v>21</v>
       </c>
       <c r="L68" t="s">
         <v>21</v>
       </c>
       <c r="M68" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P68" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q68" t="b">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B69" t="s">
         <v>19</v>
       </c>
       <c r="C69" t="s">
         <v>57</v>
       </c>
       <c r="D69" t="s">
         <v>21</v>
       </c>
       <c r="E69" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="F69" t="s">
-        <v>100</v>
+        <v>193</v>
       </c>
       <c r="G69" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="H69">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I69" t="s">
         <v>21</v>
       </c>
       <c r="J69" t="s">
         <v>136</v>
       </c>
       <c r="K69" t="s">
         <v>21</v>
       </c>
       <c r="L69" t="s">
         <v>21</v>
       </c>
       <c r="M69" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
         <v>67</v>
       </c>
       <c r="P69" t="s">
         <v>63</v>
       </c>
       <c r="Q69" t="b">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B70" t="s">
         <v>19</v>
       </c>
       <c r="C70" t="s">
         <v>57</v>
       </c>
       <c r="D70" t="s">
         <v>21</v>
       </c>
       <c r="E70" t="s">
-        <v>260</v>
+        <v>99</v>
       </c>
       <c r="F70" t="s">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="G70" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H70">
         <v>4</v>
       </c>
       <c r="I70" t="s">
         <v>21</v>
       </c>
       <c r="J70" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K70" t="s">
         <v>21</v>
       </c>
       <c r="L70" t="s">
         <v>21</v>
       </c>
       <c r="M70" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P70" t="s">
         <v>63</v>
       </c>
       <c r="Q70" t="b">
         <v>0</v>
       </c>
       <c r="R70" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>57</v>
       </c>
       <c r="D71" t="s">
         <v>21</v>
       </c>
       <c r="E71" t="s">
-        <v>263</v>
+        <v>99</v>
       </c>
       <c r="F71" t="s">
-        <v>264</v>
+        <v>100</v>
       </c>
       <c r="G71" t="s">
-        <v>265</v>
+        <v>46</v>
       </c>
       <c r="H71">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>21</v>
       </c>
       <c r="J71" t="s">
         <v>136</v>
       </c>
       <c r="K71" t="s">
         <v>21</v>
       </c>
       <c r="L71" t="s">
         <v>21</v>
       </c>
       <c r="M71" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
         <v>67</v>
       </c>
       <c r="P71" t="s">
         <v>63</v>
       </c>
       <c r="Q71" t="b">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>57</v>
       </c>
       <c r="D72" t="s">
         <v>21</v>
       </c>
       <c r="E72" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="F72" t="s">
-        <v>207</v>
+        <v>100</v>
       </c>
       <c r="G72" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H72">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I72" t="s">
         <v>21</v>
       </c>
       <c r="J72" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K72" t="s">
         <v>21</v>
       </c>
       <c r="L72" t="s">
         <v>21</v>
       </c>
       <c r="M72" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P72" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q72" t="b">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>57</v>
       </c>
       <c r="D73" t="s">
         <v>21</v>
       </c>
       <c r="E73" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="F73" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="G73" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H73">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I73" t="s">
         <v>21</v>
       </c>
       <c r="J73" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K73" t="s">
         <v>21</v>
       </c>
       <c r="L73" t="s">
         <v>21</v>
       </c>
       <c r="M73" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
         <v>67</v>
       </c>
       <c r="P73" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q73" t="b">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="B74" t="s">
         <v>19</v>
       </c>
       <c r="C74" t="s">
         <v>57</v>
       </c>
       <c r="D74" t="s">
         <v>21</v>
       </c>
       <c r="E74" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="F74" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="G74" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="H74">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="I74" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J74" t="s">
         <v>136</v>
       </c>
       <c r="K74" t="s">
         <v>21</v>
       </c>
       <c r="L74" t="s">
         <v>21</v>
       </c>
       <c r="M74" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P74" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q74" t="b">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
       <c r="C75" t="s">
         <v>57</v>
       </c>
       <c r="D75" t="s">
         <v>21</v>
       </c>
       <c r="E75" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="F75" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="G75" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="H75">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I75" t="s">
         <v>21</v>
       </c>
       <c r="J75" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K75" t="s">
         <v>21</v>
       </c>
       <c r="L75" t="s">
         <v>21</v>
       </c>
       <c r="M75" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P75" t="s">
         <v>63</v>
       </c>
       <c r="Q75" t="b">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="B76" t="s">
         <v>19</v>
       </c>
       <c r="C76" t="s">
         <v>57</v>
       </c>
       <c r="D76" t="s">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>99</v>
       </c>
       <c r="F76" t="s">
         <v>100</v>
       </c>
       <c r="G76" t="s">
         <v>46</v>
       </c>
       <c r="H76">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I76" t="s">
         <v>21</v>
       </c>
       <c r="J76" t="s">
         <v>136</v>
       </c>
       <c r="K76" t="s">
         <v>21</v>
       </c>
       <c r="L76" t="s">
         <v>21</v>
       </c>
       <c r="M76" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P76" t="s">
         <v>63</v>
       </c>
       <c r="Q76" t="b">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
       <c r="C77" t="s">
         <v>57</v>
       </c>
       <c r="D77" t="s">
         <v>21</v>
       </c>
       <c r="E77" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="F77" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="G77" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="H77">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="I77" t="s">
         <v>21</v>
       </c>
       <c r="J77" t="s">
         <v>136</v>
       </c>
       <c r="K77" t="s">
         <v>21</v>
       </c>
       <c r="L77" t="s">
         <v>21</v>
       </c>
       <c r="M77" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>67</v>
       </c>
       <c r="P77" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q77" t="b">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>278</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
         <v>19</v>
       </c>
       <c r="C78" t="s">
         <v>57</v>
       </c>
       <c r="D78" t="s">
         <v>21</v>
       </c>
       <c r="E78" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="F78" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="G78" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="H78">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I78" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="J78" t="s">
         <v>136</v>
       </c>
       <c r="K78" t="s">
         <v>21</v>
       </c>
       <c r="L78" t="s">
         <v>21</v>
       </c>
       <c r="M78" t="s">
-        <v>280</v>
+        <v>258</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="P78" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q78" t="b">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
         <v>19</v>
       </c>
       <c r="C79" t="s">
         <v>57</v>
       </c>
       <c r="D79" t="s">
         <v>21</v>
       </c>
       <c r="E79" t="s">
-        <v>282</v>
+        <v>99</v>
       </c>
       <c r="F79" t="s">
-        <v>283</v>
+        <v>100</v>
       </c>
       <c r="G79" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="H79">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="I79" t="s">
         <v>21</v>
       </c>
       <c r="J79" t="s">
         <v>136</v>
       </c>
       <c r="K79" t="s">
         <v>21</v>
       </c>
       <c r="L79" t="s">
         <v>21</v>
       </c>
       <c r="M79" t="s">
-        <v>284</v>
+        <v>259</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
         <v>67</v>
       </c>
       <c r="P79" t="s">
         <v>63</v>
       </c>
       <c r="Q79" t="b">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
         <v>19</v>
       </c>
       <c r="C80" t="s">
         <v>57</v>
       </c>
       <c r="D80" t="s">
         <v>21</v>
       </c>
       <c r="E80" t="s">
-        <v>110</v>
+        <v>261</v>
       </c>
       <c r="F80" t="s">
-        <v>111</v>
+        <v>215</v>
       </c>
       <c r="G80" t="s">
         <v>112</v>
       </c>
       <c r="H80">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I80" t="s">
         <v>21</v>
       </c>
       <c r="J80" t="s">
         <v>136</v>
       </c>
       <c r="K80" t="s">
         <v>21</v>
       </c>
       <c r="L80" t="s">
         <v>21</v>
       </c>
       <c r="M80" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
         <v>67</v>
       </c>
       <c r="P80" t="s">
         <v>63</v>
       </c>
       <c r="Q80" t="b">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
       <c r="C81" t="s">
         <v>57</v>
       </c>
       <c r="D81" t="s">
         <v>21</v>
       </c>
       <c r="E81" t="s">
-        <v>44</v>
+        <v>264</v>
       </c>
       <c r="F81" t="s">
-        <v>209</v>
+        <v>265</v>
       </c>
       <c r="G81" t="s">
-        <v>126</v>
+        <v>266</v>
       </c>
       <c r="H81">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I81" t="s">
         <v>21</v>
       </c>
       <c r="J81" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K81" t="s">
         <v>21</v>
       </c>
       <c r="L81" t="s">
         <v>21</v>
       </c>
       <c r="M81" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P81" t="s">
         <v>63</v>
       </c>
       <c r="Q81" t="b">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="B82" t="s">
         <v>19</v>
       </c>
       <c r="C82" t="s">
         <v>57</v>
       </c>
       <c r="D82" t="s">
         <v>21</v>
       </c>
       <c r="E82" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="F82" t="s">
-        <v>125</v>
+        <v>209</v>
       </c>
       <c r="G82" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="H82">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="I82" t="s">
         <v>21</v>
       </c>
       <c r="J82" t="s">
         <v>136</v>
       </c>
       <c r="K82" t="s">
         <v>21</v>
       </c>
       <c r="L82" t="s">
         <v>21</v>
       </c>
       <c r="M82" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P82" t="s">
         <v>63</v>
       </c>
       <c r="Q82" t="b">
         <v>0</v>
       </c>
       <c r="R82" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="B83" t="s">
         <v>19</v>
       </c>
       <c r="C83" t="s">
         <v>57</v>
       </c>
       <c r="D83" t="s">
         <v>21</v>
       </c>
       <c r="E83" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="F83" t="s">
-        <v>209</v>
+        <v>130</v>
       </c>
       <c r="G83" t="s">
         <v>126</v>
       </c>
       <c r="H83">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I83" t="s">
         <v>21</v>
       </c>
       <c r="J83" t="s">
         <v>136</v>
       </c>
       <c r="K83" t="s">
         <v>21</v>
       </c>
       <c r="L83" t="s">
         <v>21</v>
       </c>
       <c r="M83" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P83" t="s">
         <v>63</v>
       </c>
       <c r="Q83" t="b">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
       <c r="C84" t="s">
         <v>57</v>
       </c>
       <c r="D84" t="s">
         <v>21</v>
       </c>
       <c r="E84" t="s">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="F84" t="s">
-        <v>180</v>
+        <v>70</v>
       </c>
       <c r="G84" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="H84">
-        <v>6</v>
+        <v>72</v>
       </c>
       <c r="I84" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J84" t="s">
         <v>136</v>
       </c>
       <c r="K84" t="s">
         <v>21</v>
       </c>
       <c r="L84" t="s">
         <v>21</v>
       </c>
       <c r="M84" t="s">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P84" t="s">
         <v>63</v>
       </c>
       <c r="Q84" t="b">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>57</v>
       </c>
       <c r="D85" t="s">
         <v>21</v>
       </c>
       <c r="E85" t="s">
-        <v>214</v>
+        <v>69</v>
       </c>
       <c r="F85" t="s">
-        <v>215</v>
+        <v>70</v>
       </c>
       <c r="G85" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="H85">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="I85" t="s">
         <v>21</v>
       </c>
       <c r="J85" t="s">
         <v>136</v>
       </c>
       <c r="K85" t="s">
         <v>21</v>
       </c>
       <c r="L85" t="s">
         <v>21</v>
       </c>
       <c r="M85" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P85" t="s">
         <v>63</v>
       </c>
       <c r="Q85" t="b">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="B86" t="s">
         <v>19</v>
       </c>
       <c r="C86" t="s">
         <v>57</v>
       </c>
       <c r="D86" t="s">
         <v>21</v>
       </c>
       <c r="E86" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="F86" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="G86" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H86">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>21</v>
       </c>
       <c r="J86" t="s">
         <v>136</v>
       </c>
       <c r="K86" t="s">
         <v>21</v>
       </c>
       <c r="L86" t="s">
         <v>21</v>
       </c>
       <c r="M86" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P86" t="s">
         <v>63</v>
       </c>
       <c r="Q86" t="b">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
         <v>19</v>
       </c>
       <c r="C87" t="s">
         <v>57</v>
       </c>
       <c r="D87" t="s">
         <v>21</v>
       </c>
       <c r="E87" t="s">
-        <v>282</v>
+        <v>69</v>
       </c>
       <c r="F87" t="s">
-        <v>283</v>
+        <v>70</v>
       </c>
       <c r="G87" t="s">
-        <v>135</v>
+        <v>71</v>
       </c>
       <c r="H87">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="I87" t="s">
         <v>21</v>
       </c>
       <c r="J87" t="s">
         <v>136</v>
       </c>
       <c r="K87" t="s">
         <v>21</v>
       </c>
       <c r="L87" t="s">
         <v>21</v>
       </c>
       <c r="M87" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P87" t="s">
         <v>63</v>
       </c>
       <c r="Q87" t="b">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="B88" t="s">
         <v>19</v>
       </c>
       <c r="C88" t="s">
         <v>57</v>
       </c>
       <c r="D88" t="s">
         <v>21</v>
       </c>
       <c r="E88" t="s">
-        <v>192</v>
+        <v>58</v>
       </c>
       <c r="F88" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
       <c r="G88" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="H88">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="I88" t="s">
-        <v>21</v>
+        <v>280</v>
       </c>
       <c r="J88" t="s">
         <v>136</v>
       </c>
       <c r="K88" t="s">
         <v>21</v>
       </c>
       <c r="L88" t="s">
         <v>21</v>
       </c>
       <c r="M88" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P88" t="s">
         <v>63</v>
       </c>
       <c r="Q88" t="b">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89" t="s">
         <v>57</v>
       </c>
       <c r="D89" t="s">
         <v>21</v>
       </c>
       <c r="E89" t="s">
-        <v>38</v>
+        <v>283</v>
       </c>
       <c r="F89" t="s">
-        <v>93</v>
+        <v>284</v>
       </c>
       <c r="G89" t="s">
+        <v>135</v>
+      </c>
+      <c r="H89">
         <v>40</v>
       </c>
-      <c r="H89">
-[...1 lines deleted...]
-      </c>
       <c r="I89" t="s">
         <v>21</v>
       </c>
       <c r="J89" t="s">
         <v>136</v>
       </c>
       <c r="K89" t="s">
         <v>21</v>
       </c>
       <c r="L89" t="s">
         <v>21</v>
       </c>
       <c r="M89" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P89" t="s">
         <v>63</v>
       </c>
       <c r="Q89" t="b">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="B90" t="s">
         <v>19</v>
       </c>
       <c r="C90" t="s">
         <v>57</v>
       </c>
       <c r="D90" t="s">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>110</v>
       </c>
       <c r="F90" t="s">
         <v>111</v>
       </c>
       <c r="G90" t="s">
         <v>112</v>
       </c>
       <c r="H90">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="I90" t="s">
         <v>21</v>
       </c>
       <c r="J90" t="s">
         <v>136</v>
       </c>
       <c r="K90" t="s">
         <v>21</v>
       </c>
       <c r="L90" t="s">
         <v>21</v>
       </c>
       <c r="M90" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
         <v>67</v>
       </c>
       <c r="P90" t="s">
         <v>63</v>
       </c>
       <c r="Q90" t="b">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91" t="s">
         <v>57</v>
       </c>
       <c r="D91" t="s">
         <v>21</v>
       </c>
       <c r="E91" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="F91" t="s">
-        <v>111</v>
+        <v>207</v>
       </c>
       <c r="G91" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="H91">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>21</v>
       </c>
       <c r="J91" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K91" t="s">
         <v>21</v>
       </c>
       <c r="L91" t="s">
         <v>21</v>
       </c>
       <c r="M91" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P91" t="s">
         <v>63</v>
       </c>
       <c r="Q91" t="b">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D92" t="s">
         <v>21</v>
       </c>
       <c r="E92" t="s">
-        <v>309</v>
+        <v>124</v>
       </c>
       <c r="F92" t="s">
-        <v>310</v>
+        <v>125</v>
       </c>
       <c r="G92" t="s">
-        <v>311</v>
+        <v>126</v>
       </c>
       <c r="H92">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="I92" t="s">
         <v>21</v>
       </c>
       <c r="J92" t="s">
         <v>136</v>
       </c>
       <c r="K92" t="s">
         <v>21</v>
       </c>
       <c r="L92" t="s">
         <v>21</v>
       </c>
       <c r="M92" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P92" t="s">
         <v>63</v>
       </c>
       <c r="Q92" t="b">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>313</v>
+        <v>291</v>
       </c>
       <c r="B93" t="s">
         <v>19</v>
       </c>
       <c r="C93" t="s">
         <v>57</v>
       </c>
       <c r="D93" t="s">
         <v>21</v>
       </c>
       <c r="E93" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="F93" t="s">
-        <v>70</v>
+        <v>207</v>
       </c>
       <c r="G93" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="H93">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I93" t="s">
         <v>21</v>
       </c>
       <c r="J93" t="s">
         <v>136</v>
       </c>
       <c r="K93" t="s">
         <v>21</v>
       </c>
       <c r="L93" t="s">
         <v>21</v>
       </c>
       <c r="M93" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P93" t="s">
         <v>63</v>
       </c>
       <c r="Q93" t="b">
         <v>0</v>
       </c>
       <c r="R93" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="B94" t="s">
         <v>19</v>
       </c>
       <c r="C94" t="s">
         <v>57</v>
       </c>
       <c r="D94" t="s">
         <v>21</v>
       </c>
       <c r="E94" t="s">
-        <v>124</v>
+        <v>179</v>
       </c>
       <c r="F94" t="s">
-        <v>125</v>
+        <v>180</v>
       </c>
       <c r="G94" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="H94">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I94" t="s">
         <v>21</v>
       </c>
       <c r="J94" t="s">
         <v>136</v>
       </c>
       <c r="K94" t="s">
         <v>21</v>
       </c>
       <c r="L94" t="s">
         <v>21</v>
       </c>
       <c r="M94" t="s">
-        <v>316</v>
+        <v>294</v>
       </c>
       <c r="N94" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O94" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P94" t="s">
         <v>63</v>
       </c>
       <c r="Q94" t="b">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>317</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>57</v>
       </c>
       <c r="D95" t="s">
         <v>21</v>
       </c>
       <c r="E95" t="s">
-        <v>129</v>
+        <v>214</v>
       </c>
       <c r="F95" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
       <c r="G95" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H95">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="I95" t="s">
         <v>21</v>
       </c>
       <c r="J95" t="s">
         <v>136</v>
       </c>
       <c r="K95" t="s">
         <v>21</v>
       </c>
       <c r="L95" t="s">
         <v>21</v>
       </c>
       <c r="M95" t="s">
-        <v>318</v>
+        <v>296</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="P95" t="s">
         <v>63</v>
       </c>
       <c r="Q95" t="b">
         <v>0</v>
       </c>
       <c r="R95" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>57</v>
       </c>
       <c r="D96" t="s">
         <v>21</v>
       </c>
       <c r="E96" t="s">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="F96" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="G96" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="H96">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I96" t="s">
         <v>21</v>
       </c>
       <c r="J96" t="s">
         <v>136</v>
       </c>
       <c r="K96" t="s">
         <v>21</v>
       </c>
       <c r="L96" t="s">
         <v>21</v>
       </c>
       <c r="M96" t="s">
-        <v>320</v>
+        <v>298</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="P96" t="s">
         <v>63</v>
       </c>
       <c r="Q96" t="b">
         <v>0</v>
       </c>
       <c r="R96" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>321</v>
+        <v>299</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>57</v>
       </c>
       <c r="D97" t="s">
         <v>21</v>
       </c>
       <c r="E97" t="s">
-        <v>38</v>
+        <v>283</v>
       </c>
       <c r="F97" t="s">
-        <v>93</v>
+        <v>284</v>
       </c>
       <c r="G97" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="H97">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I97" t="s">
         <v>21</v>
       </c>
       <c r="J97" t="s">
         <v>136</v>
       </c>
       <c r="K97" t="s">
         <v>21</v>
       </c>
       <c r="L97" t="s">
         <v>21</v>
       </c>
       <c r="M97" t="s">
-        <v>322</v>
+        <v>300</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>62</v>
       </c>
       <c r="P97" t="s">
         <v>63</v>
       </c>
       <c r="Q97" t="b">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>323</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
         <v>19</v>
       </c>
       <c r="C98" t="s">
         <v>57</v>
       </c>
       <c r="D98" t="s">
         <v>21</v>
       </c>
       <c r="E98" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="F98" t="s">
-        <v>100</v>
+        <v>193</v>
       </c>
       <c r="G98" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="H98">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I98" t="s">
         <v>21</v>
       </c>
       <c r="J98" t="s">
         <v>136</v>
       </c>
       <c r="K98" t="s">
         <v>21</v>
       </c>
       <c r="L98" t="s">
         <v>21</v>
       </c>
       <c r="M98" t="s">
-        <v>324</v>
+        <v>302</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
         <v>67</v>
       </c>
       <c r="P98" t="s">
         <v>63</v>
       </c>
       <c r="Q98" t="b">
         <v>0</v>
       </c>
       <c r="R98" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
         <v>19</v>
       </c>
       <c r="C99" t="s">
         <v>57</v>
       </c>
       <c r="D99" t="s">
         <v>21</v>
       </c>
       <c r="E99" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="F99" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="G99" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H99">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I99" t="s">
         <v>21</v>
       </c>
       <c r="J99" t="s">
         <v>136</v>
       </c>
       <c r="K99" t="s">
         <v>21</v>
       </c>
       <c r="L99" t="s">
         <v>21</v>
       </c>
       <c r="M99" t="s">
-        <v>325</v>
+        <v>304</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P99" t="s">
         <v>63</v>
       </c>
       <c r="Q99" t="b">
         <v>0</v>
       </c>
       <c r="R99" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>326</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
         <v>19</v>
       </c>
       <c r="C100" t="s">
         <v>57</v>
       </c>
       <c r="D100" t="s">
         <v>21</v>
       </c>
       <c r="E100" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="F100" t="s">
-        <v>327</v>
+        <v>111</v>
       </c>
       <c r="G100" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="H100">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I100" t="s">
         <v>21</v>
       </c>
       <c r="J100" t="s">
         <v>136</v>
       </c>
       <c r="K100" t="s">
         <v>21</v>
       </c>
       <c r="L100" t="s">
         <v>21</v>
       </c>
       <c r="M100" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
         <v>67</v>
       </c>
       <c r="P100" t="s">
         <v>63</v>
       </c>
       <c r="Q100" t="b">
         <v>0</v>
       </c>
       <c r="R100" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>329</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
         <v>19</v>
       </c>
       <c r="C101" t="s">
         <v>57</v>
       </c>
       <c r="D101" t="s">
         <v>21</v>
       </c>
       <c r="E101" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="F101" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="G101" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H101">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I101" t="s">
         <v>21</v>
       </c>
       <c r="J101" t="s">
         <v>136</v>
       </c>
       <c r="K101" t="s">
         <v>21</v>
       </c>
       <c r="L101" t="s">
         <v>21</v>
       </c>
       <c r="M101" t="s">
-        <v>330</v>
+        <v>308</v>
       </c>
       <c r="N101" t="s">
         <v>27</v>
       </c>
       <c r="O101" t="s">
         <v>67</v>
       </c>
       <c r="P101" t="s">
         <v>63</v>
       </c>
       <c r="Q101" t="b">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
         <v>19</v>
       </c>
       <c r="C102" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D102" t="s">
         <v>21</v>
       </c>
       <c r="E102" t="s">
-        <v>99</v>
+        <v>310</v>
       </c>
       <c r="F102" t="s">
-        <v>100</v>
+        <v>311</v>
       </c>
       <c r="G102" t="s">
-        <v>46</v>
+        <v>312</v>
       </c>
       <c r="H102">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="I102" t="s">
         <v>21</v>
       </c>
       <c r="J102" t="s">
         <v>136</v>
       </c>
       <c r="K102" t="s">
         <v>21</v>
       </c>
       <c r="L102" t="s">
         <v>21</v>
       </c>
       <c r="M102" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P102" t="s">
-        <v>233</v>
+        <v>63</v>
       </c>
       <c r="Q102" t="b">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
         <v>19</v>
       </c>
       <c r="C103" t="s">
         <v>57</v>
       </c>
       <c r="D103" t="s">
         <v>21</v>
       </c>
       <c r="E103" t="s">
-        <v>332</v>
+        <v>69</v>
       </c>
       <c r="F103" t="s">
-        <v>333</v>
+        <v>70</v>
       </c>
       <c r="G103" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="H103">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="I103" t="s">
         <v>21</v>
       </c>
       <c r="J103" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K103" t="s">
         <v>21</v>
       </c>
       <c r="L103" t="s">
         <v>21</v>
       </c>
       <c r="M103" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P103" t="s">
         <v>63</v>
       </c>
       <c r="Q103" t="b">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
         <v>19</v>
       </c>
       <c r="C104" t="s">
         <v>57</v>
       </c>
       <c r="D104" t="s">
         <v>21</v>
       </c>
       <c r="E104" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="F104" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="G104" t="s">
         <v>126</v>
       </c>
       <c r="H104">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I104" t="s">
         <v>21</v>
       </c>
       <c r="J104" t="s">
         <v>136</v>
       </c>
       <c r="K104" t="s">
         <v>21</v>
       </c>
       <c r="L104" t="s">
         <v>21</v>
       </c>
       <c r="M104" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="N104" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O104" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P104" t="s">
         <v>63</v>
       </c>
       <c r="Q104" t="b">
         <v>0</v>
       </c>
       <c r="R104" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
         <v>19</v>
       </c>
       <c r="C105" t="s">
         <v>57</v>
       </c>
       <c r="D105" t="s">
         <v>21</v>
       </c>
       <c r="E105" t="s">
-        <v>192</v>
+        <v>129</v>
       </c>
       <c r="F105" t="s">
-        <v>193</v>
+        <v>130</v>
       </c>
       <c r="G105" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="H105">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="I105" t="s">
         <v>21</v>
       </c>
       <c r="J105" t="s">
         <v>136</v>
       </c>
       <c r="K105" t="s">
         <v>21</v>
       </c>
       <c r="L105" t="s">
         <v>21</v>
       </c>
       <c r="M105" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P105" t="s">
         <v>63</v>
       </c>
       <c r="Q105" t="b">
         <v>0</v>
       </c>
       <c r="R105" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="B106" t="s">
         <v>19</v>
       </c>
       <c r="C106" t="s">
         <v>57</v>
       </c>
       <c r="D106" t="s">
         <v>21</v>
       </c>
       <c r="E106" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="F106" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="G106" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H106">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I106" t="s">
         <v>21</v>
       </c>
       <c r="J106" t="s">
         <v>136</v>
       </c>
       <c r="K106" t="s">
         <v>21</v>
       </c>
       <c r="L106" t="s">
         <v>21</v>
       </c>
       <c r="M106" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P106" t="s">
         <v>63</v>
       </c>
       <c r="Q106" t="b">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="B107" t="s">
         <v>19</v>
       </c>
       <c r="C107" t="s">
         <v>57</v>
       </c>
       <c r="D107" t="s">
         <v>21</v>
       </c>
       <c r="E107" t="s">
-        <v>341</v>
+        <v>38</v>
       </c>
       <c r="F107" t="s">
-        <v>342</v>
+        <v>93</v>
       </c>
       <c r="G107" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="H107">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I107" t="s">
         <v>21</v>
       </c>
       <c r="J107" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K107" t="s">
         <v>21</v>
       </c>
       <c r="L107" t="s">
         <v>21</v>
       </c>
       <c r="M107" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="P107" t="s">
         <v>63</v>
       </c>
       <c r="Q107" t="b">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="B108" t="s">
         <v>19</v>
       </c>
       <c r="C108" t="s">
         <v>57</v>
       </c>
       <c r="D108" t="s">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>99</v>
       </c>
       <c r="F108" t="s">
         <v>100</v>
       </c>
       <c r="G108" t="s">
         <v>46</v>
       </c>
       <c r="H108">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="I108" t="s">
         <v>21</v>
       </c>
       <c r="J108" t="s">
         <v>136</v>
       </c>
       <c r="K108" t="s">
         <v>21</v>
       </c>
       <c r="L108" t="s">
         <v>21</v>
       </c>
       <c r="M108" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
         <v>67</v>
       </c>
       <c r="P108" t="s">
         <v>63</v>
       </c>
       <c r="Q108" t="b">
         <v>0</v>
       </c>
       <c r="R108" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>324</v>
       </c>
       <c r="B109" t="s">
         <v>19</v>
       </c>
       <c r="C109" t="s">
         <v>57</v>
       </c>
       <c r="D109" t="s">
         <v>21</v>
       </c>
       <c r="E109" t="s">
-        <v>346</v>
+        <v>99</v>
       </c>
       <c r="F109" t="s">
-        <v>347</v>
+        <v>100</v>
       </c>
       <c r="G109" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="H109">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="I109" t="s">
         <v>21</v>
       </c>
       <c r="J109" t="s">
         <v>136</v>
       </c>
       <c r="K109" t="s">
         <v>21</v>
       </c>
       <c r="L109" t="s">
         <v>21</v>
       </c>
       <c r="M109" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
         <v>67</v>
       </c>
       <c r="P109" t="s">
         <v>63</v>
       </c>
       <c r="Q109" t="b">
         <v>0</v>
       </c>
       <c r="R109" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
       <c r="B110" t="s">
         <v>19</v>
       </c>
       <c r="C110" t="s">
         <v>57</v>
       </c>
       <c r="D110" t="s">
         <v>21</v>
       </c>
       <c r="E110" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="F110" t="s">
-        <v>111</v>
+        <v>328</v>
       </c>
       <c r="G110" t="s">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="H110">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="I110" t="s">
         <v>21</v>
       </c>
       <c r="J110" t="s">
         <v>136</v>
       </c>
       <c r="K110" t="s">
         <v>21</v>
       </c>
       <c r="L110" t="s">
         <v>21</v>
       </c>
       <c r="M110" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="N110" t="s">
         <v>27</v>
       </c>
       <c r="O110" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P110" t="s">
         <v>63</v>
       </c>
       <c r="Q110" t="b">
         <v>0</v>
       </c>
       <c r="R110" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="B111" t="s">
         <v>19</v>
       </c>
       <c r="C111" t="s">
         <v>57</v>
       </c>
       <c r="D111" t="s">
         <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>99</v>
       </c>
       <c r="F111" t="s">
         <v>100</v>
       </c>
       <c r="G111" t="s">
         <v>46</v>
       </c>
       <c r="H111">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="I111" t="s">
         <v>21</v>
       </c>
       <c r="J111" t="s">
         <v>136</v>
       </c>
       <c r="K111" t="s">
         <v>21</v>
       </c>
       <c r="L111" t="s">
         <v>21</v>
       </c>
       <c r="M111" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P111" t="s">
         <v>63</v>
       </c>
       <c r="Q111" t="b">
         <v>0</v>
       </c>
       <c r="R111" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="B112" t="s">
         <v>19</v>
       </c>
       <c r="C112" t="s">
         <v>57</v>
       </c>
       <c r="D112" t="s">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>99</v>
       </c>
       <c r="F112" t="s">
         <v>100</v>
       </c>
       <c r="G112" t="s">
         <v>46</v>
       </c>
       <c r="H112">
         <v>4</v>
       </c>
       <c r="I112" t="s">
         <v>21</v>
       </c>
       <c r="J112" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K112" t="s">
         <v>21</v>
       </c>
       <c r="L112" t="s">
         <v>21</v>
       </c>
       <c r="M112" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P112" t="s">
-        <v>63</v>
+        <v>230</v>
       </c>
       <c r="Q112" t="b">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>57</v>
       </c>
       <c r="D113" t="s">
         <v>21</v>
       </c>
       <c r="E113" t="s">
-        <v>124</v>
+        <v>333</v>
       </c>
       <c r="F113" t="s">
-        <v>125</v>
+        <v>334</v>
       </c>
       <c r="G113" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="H113">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I113" t="s">
         <v>21</v>
       </c>
       <c r="J113" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K113" t="s">
         <v>21</v>
       </c>
       <c r="L113" t="s">
         <v>21</v>
       </c>
       <c r="M113" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
         <v>67</v>
       </c>
       <c r="P113" t="s">
         <v>63</v>
       </c>
       <c r="Q113" t="b">
         <v>0</v>
       </c>
       <c r="R113" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>336</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>57</v>
       </c>
       <c r="D114" t="s">
         <v>21</v>
       </c>
       <c r="E114" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F114" t="s">
-        <v>59</v>
+        <v>207</v>
       </c>
       <c r="G114" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="H114">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="I114" t="s">
         <v>21</v>
       </c>
       <c r="J114" t="s">
         <v>136</v>
       </c>
       <c r="K114" t="s">
         <v>21</v>
       </c>
       <c r="L114" t="s">
         <v>21</v>
       </c>
       <c r="M114" t="s">
-        <v>356</v>
+        <v>337</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
         <v>67</v>
       </c>
       <c r="P114" t="s">
         <v>63</v>
       </c>
       <c r="Q114" t="b">
         <v>0</v>
       </c>
       <c r="R114" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>338</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
         <v>57</v>
       </c>
       <c r="D115" t="s">
         <v>21</v>
       </c>
       <c r="E115" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="F115" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="G115" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
       <c r="H115">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="I115" t="s">
         <v>21</v>
       </c>
       <c r="J115" t="s">
         <v>136</v>
       </c>
       <c r="K115" t="s">
         <v>21</v>
       </c>
       <c r="L115" t="s">
         <v>21</v>
       </c>
       <c r="M115" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
         <v>67</v>
       </c>
       <c r="P115" t="s">
         <v>63</v>
       </c>
       <c r="Q115" t="b">
         <v>0</v>
       </c>
       <c r="R115" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="B116" t="s">
         <v>19</v>
       </c>
       <c r="C116" t="s">
         <v>57</v>
       </c>
       <c r="D116" t="s">
         <v>21</v>
       </c>
       <c r="E116" t="s">
-        <v>309</v>
+        <v>99</v>
       </c>
       <c r="F116" t="s">
-        <v>310</v>
+        <v>100</v>
       </c>
       <c r="G116" t="s">
-        <v>311</v>
+        <v>46</v>
       </c>
       <c r="H116">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I116" t="s">
         <v>21</v>
       </c>
       <c r="J116" t="s">
         <v>136</v>
       </c>
       <c r="K116" t="s">
         <v>21</v>
       </c>
       <c r="L116" t="s">
         <v>21</v>
       </c>
       <c r="M116" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
         <v>67</v>
       </c>
       <c r="P116" t="s">
         <v>63</v>
       </c>
       <c r="Q116" t="b">
         <v>0</v>
       </c>
       <c r="R116" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
       <c r="B117" t="s">
         <v>19</v>
       </c>
       <c r="C117" t="s">
         <v>57</v>
       </c>
       <c r="D117" t="s">
         <v>21</v>
       </c>
       <c r="E117" t="s">
-        <v>38</v>
+        <v>342</v>
       </c>
       <c r="F117" t="s">
-        <v>93</v>
+        <v>343</v>
       </c>
       <c r="G117" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="H117">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>21</v>
       </c>
       <c r="J117" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K117" t="s">
         <v>21</v>
       </c>
       <c r="L117" t="s">
         <v>21</v>
       </c>
       <c r="M117" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P117" t="s">
         <v>63</v>
       </c>
       <c r="Q117" t="b">
         <v>0</v>
       </c>
       <c r="R117" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="B118" t="s">
         <v>19</v>
       </c>
       <c r="C118" t="s">
         <v>57</v>
       </c>
       <c r="D118" t="s">
         <v>21</v>
       </c>
       <c r="E118" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="F118" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="G118" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H118">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I118" t="s">
         <v>21</v>
       </c>
       <c r="J118" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K118" t="s">
         <v>21</v>
       </c>
       <c r="L118" t="s">
         <v>21</v>
       </c>
       <c r="M118" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
         <v>67</v>
       </c>
       <c r="P118" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q118" t="b">
         <v>0</v>
       </c>
       <c r="R118" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>365</v>
+        <v>340</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>57</v>
       </c>
       <c r="D119" t="s">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>99</v>
       </c>
       <c r="F119" t="s">
         <v>100</v>
       </c>
       <c r="G119" t="s">
         <v>46</v>
       </c>
       <c r="H119">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="I119" t="s">
         <v>21</v>
       </c>
       <c r="J119" t="s">
         <v>136</v>
       </c>
       <c r="K119" t="s">
         <v>21</v>
       </c>
       <c r="L119" t="s">
         <v>21</v>
       </c>
       <c r="M119" t="s">
-        <v>366</v>
+        <v>345</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
         <v>67</v>
       </c>
       <c r="P119" t="s">
         <v>63</v>
       </c>
       <c r="Q119" t="b">
         <v>0</v>
       </c>
       <c r="R119" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>57</v>
       </c>
       <c r="D120" t="s">
         <v>21</v>
       </c>
       <c r="E120" t="s">
-        <v>99</v>
+        <v>347</v>
       </c>
       <c r="F120" t="s">
-        <v>100</v>
+        <v>348</v>
       </c>
       <c r="G120" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="H120">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I120" t="s">
         <v>21</v>
       </c>
       <c r="J120" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K120" t="s">
         <v>21</v>
       </c>
       <c r="L120" t="s">
         <v>21</v>
       </c>
       <c r="M120" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P120" t="s">
         <v>63</v>
       </c>
       <c r="Q120" t="b">
         <v>0</v>
       </c>
       <c r="R120" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>57</v>
       </c>
       <c r="D121" t="s">
         <v>21</v>
       </c>
       <c r="E121" t="s">
-        <v>341</v>
+        <v>99</v>
       </c>
       <c r="F121" t="s">
-        <v>342</v>
+        <v>100</v>
       </c>
       <c r="G121" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="H121">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="I121" t="s">
         <v>21</v>
       </c>
       <c r="J121" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K121" t="s">
         <v>21</v>
       </c>
       <c r="L121" t="s">
         <v>21</v>
       </c>
       <c r="M121" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="N121" t="s">
         <v>27</v>
       </c>
       <c r="O121" t="s">
         <v>67</v>
       </c>
       <c r="P121" t="s">
         <v>63</v>
       </c>
       <c r="Q121" t="b">
         <v>0</v>
       </c>
       <c r="R121" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="B122" t="s">
         <v>19</v>
       </c>
       <c r="C122" t="s">
         <v>57</v>
       </c>
       <c r="D122" t="s">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>99</v>
       </c>
       <c r="F122" t="s">
         <v>100</v>
       </c>
       <c r="G122" t="s">
         <v>46</v>
       </c>
       <c r="H122">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I122" t="s">
         <v>21</v>
       </c>
       <c r="J122" t="s">
         <v>136</v>
       </c>
       <c r="K122" t="s">
         <v>21</v>
       </c>
       <c r="L122" t="s">
         <v>21</v>
       </c>
       <c r="M122" t="s">
-        <v>371</v>
+        <v>352</v>
       </c>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122" t="s">
         <v>87</v>
       </c>
       <c r="P122" t="s">
         <v>63</v>
       </c>
       <c r="Q122" t="b">
         <v>0</v>
       </c>
       <c r="R122" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="B123" t="s">
         <v>19</v>
       </c>
       <c r="C123" t="s">
         <v>57</v>
       </c>
       <c r="D123" t="s">
         <v>21</v>
       </c>
       <c r="E123" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="F123" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="G123" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H123">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I123" t="s">
         <v>21</v>
       </c>
       <c r="J123" t="s">
         <v>136</v>
       </c>
       <c r="K123" t="s">
         <v>21</v>
       </c>
       <c r="L123" t="s">
         <v>21</v>
       </c>
       <c r="M123" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="P123" t="s">
         <v>63</v>
       </c>
       <c r="Q123" t="b">
         <v>0</v>
       </c>
       <c r="R123" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="B124" t="s">
         <v>19</v>
       </c>
       <c r="C124" t="s">
         <v>57</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="F124" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="G124" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="H124">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I124" t="s">
         <v>21</v>
       </c>
       <c r="J124" t="s">
         <v>136</v>
       </c>
       <c r="K124" t="s">
         <v>21</v>
       </c>
       <c r="L124" t="s">
         <v>21</v>
       </c>
       <c r="M124" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
         <v>67</v>
       </c>
       <c r="P124" t="s">
         <v>63</v>
       </c>
       <c r="Q124" t="b">
         <v>0</v>
       </c>
       <c r="R124" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D125" t="s">
         <v>21</v>
       </c>
       <c r="E125" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="F125" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G125" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="H125">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I125" t="s">
-        <v>374</v>
+        <v>21</v>
       </c>
       <c r="J125" t="s">
         <v>136</v>
       </c>
       <c r="K125" t="s">
         <v>21</v>
       </c>
       <c r="L125" t="s">
         <v>21</v>
       </c>
       <c r="M125" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="N125" t="s">
         <v>27</v>
       </c>
       <c r="O125" t="s">
         <v>67</v>
       </c>
       <c r="P125" t="s">
         <v>63</v>
       </c>
       <c r="Q125" t="b">
         <v>0</v>
       </c>
       <c r="R125" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D126" t="s">
         <v>21</v>
       </c>
       <c r="E126" t="s">
-        <v>377</v>
+        <v>49</v>
       </c>
       <c r="F126" t="s">
-        <v>378</v>
+        <v>209</v>
       </c>
       <c r="G126" t="s">
-        <v>311</v>
+        <v>51</v>
       </c>
       <c r="H126">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I126" t="s">
-        <v>379</v>
+        <v>21</v>
       </c>
       <c r="J126" t="s">
         <v>136</v>
       </c>
       <c r="K126" t="s">
         <v>21</v>
       </c>
       <c r="L126" t="s">
         <v>21</v>
       </c>
       <c r="M126" t="s">
-        <v>380</v>
+        <v>359</v>
       </c>
       <c r="N126" t="s">
         <v>27</v>
       </c>
       <c r="O126" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="P126" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q126" t="b">
         <v>0</v>
       </c>
       <c r="R126" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="B127" t="s">
         <v>19</v>
       </c>
       <c r="C127" t="s">
         <v>57</v>
       </c>
       <c r="D127" t="s">
         <v>21</v>
       </c>
       <c r="E127" t="s">
-        <v>346</v>
+        <v>49</v>
       </c>
       <c r="F127" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="G127" t="s">
-        <v>152</v>
+        <v>51</v>
       </c>
       <c r="H127">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I127" t="s">
         <v>21</v>
       </c>
       <c r="J127" t="s">
         <v>136</v>
       </c>
       <c r="K127" t="s">
         <v>21</v>
       </c>
       <c r="L127" t="s">
         <v>21</v>
       </c>
       <c r="M127" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="N127" t="s">
         <v>27</v>
       </c>
       <c r="O127" t="s">
         <v>67</v>
       </c>
       <c r="P127" t="s">
         <v>63</v>
       </c>
       <c r="Q127" t="b">
         <v>0</v>
       </c>
       <c r="R127" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="B128" t="s">
         <v>19</v>
       </c>
       <c r="C128" t="s">
         <v>57</v>
       </c>
       <c r="D128" t="s">
         <v>21</v>
       </c>
       <c r="E128" t="s">
-        <v>110</v>
+        <v>310</v>
       </c>
       <c r="F128" t="s">
-        <v>111</v>
+        <v>311</v>
       </c>
       <c r="G128" t="s">
-        <v>112</v>
+        <v>312</v>
       </c>
       <c r="H128">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I128" t="s">
         <v>21</v>
       </c>
       <c r="J128" t="s">
         <v>136</v>
       </c>
       <c r="K128" t="s">
         <v>21</v>
       </c>
       <c r="L128" t="s">
         <v>21</v>
       </c>
       <c r="M128" t="s">
-        <v>384</v>
+        <v>361</v>
       </c>
       <c r="N128" t="s">
         <v>27</v>
       </c>
       <c r="O128" t="s">
         <v>67</v>
       </c>
       <c r="P128" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q128" t="b">
         <v>0</v>
       </c>
       <c r="R128" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="B129" t="s">
         <v>19</v>
       </c>
       <c r="C129" t="s">
         <v>57</v>
       </c>
       <c r="D129" t="s">
         <v>21</v>
       </c>
       <c r="E129" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F129" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="G129" t="s">
-        <v>168</v>
+        <v>312</v>
       </c>
       <c r="H129">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="I129" t="s">
         <v>21</v>
       </c>
       <c r="J129" t="s">
         <v>136</v>
       </c>
       <c r="K129" t="s">
         <v>21</v>
       </c>
       <c r="L129" t="s">
         <v>21</v>
       </c>
       <c r="M129" t="s">
-        <v>388</v>
+        <v>361</v>
       </c>
       <c r="N129" t="s">
         <v>27</v>
       </c>
       <c r="O129" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P129" t="s">
         <v>63</v>
       </c>
       <c r="Q129" t="b">
         <v>0</v>
       </c>
       <c r="R129" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="B130" t="s">
         <v>19</v>
       </c>
       <c r="C130" t="s">
         <v>57</v>
       </c>
       <c r="D130" t="s">
         <v>21</v>
       </c>
       <c r="E130" t="s">
-        <v>390</v>
+        <v>38</v>
       </c>
       <c r="F130" t="s">
-        <v>391</v>
+        <v>93</v>
       </c>
       <c r="G130" t="s">
-        <v>392</v>
+        <v>40</v>
       </c>
       <c r="H130">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="I130" t="s">
         <v>21</v>
       </c>
       <c r="J130" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K130" t="s">
         <v>21</v>
       </c>
       <c r="L130" t="s">
         <v>21</v>
       </c>
       <c r="M130" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="N130" t="s">
         <v>27</v>
       </c>
       <c r="O130" t="s">
-        <v>231</v>
+        <v>67</v>
       </c>
       <c r="P130" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q130" t="b">
         <v>0</v>
       </c>
       <c r="R130" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D131" t="s">
         <v>21</v>
       </c>
       <c r="E131" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F131" t="s">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="G131" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="H131">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="I131" t="s">
         <v>21</v>
       </c>
       <c r="J131" t="s">
         <v>136</v>
       </c>
       <c r="K131" t="s">
         <v>21</v>
       </c>
       <c r="L131" t="s">
         <v>21</v>
       </c>
       <c r="M131" t="s">
-        <v>395</v>
+        <v>363</v>
       </c>
       <c r="N131" t="s">
         <v>27</v>
       </c>
       <c r="O131" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P131" t="s">
         <v>63</v>
       </c>
       <c r="Q131" t="b">
         <v>0</v>
       </c>
       <c r="R131" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>394</v>
+        <v>364</v>
       </c>
       <c r="B132" t="s">
         <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>57</v>
       </c>
       <c r="D132" t="s">
         <v>21</v>
       </c>
       <c r="E132" t="s">
-        <v>192</v>
+        <v>124</v>
       </c>
       <c r="F132" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="G132" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="H132">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I132" t="s">
         <v>21</v>
       </c>
       <c r="J132" t="s">
         <v>174</v>
       </c>
       <c r="K132" t="s">
         <v>21</v>
       </c>
       <c r="L132" t="s">
         <v>21</v>
       </c>
       <c r="M132" t="s">
-        <v>396</v>
+        <v>365</v>
       </c>
       <c r="N132" t="s">
         <v>27</v>
       </c>
       <c r="O132" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P132" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q132" t="b">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>364</v>
       </c>
       <c r="B133" t="s">
         <v>19</v>
       </c>
       <c r="C133" t="s">
         <v>57</v>
       </c>
       <c r="D133" t="s">
         <v>21</v>
       </c>
       <c r="E133" t="s">
-        <v>397</v>
+        <v>124</v>
       </c>
       <c r="F133" t="s">
-        <v>398</v>
+        <v>125</v>
       </c>
       <c r="G133" t="s">
-        <v>168</v>
+        <v>126</v>
       </c>
       <c r="H133">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I133" t="s">
         <v>21</v>
       </c>
       <c r="J133" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K133" t="s">
         <v>21</v>
       </c>
       <c r="L133" t="s">
         <v>21</v>
       </c>
       <c r="M133" t="s">
-        <v>399</v>
+        <v>365</v>
       </c>
       <c r="N133" t="s">
         <v>27</v>
       </c>
       <c r="O133" t="s">
         <v>67</v>
       </c>
       <c r="P133" t="s">
         <v>63</v>
       </c>
       <c r="Q133" t="b">
         <v>0</v>
       </c>
       <c r="R133" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>400</v>
+        <v>366</v>
       </c>
       <c r="B134" t="s">
         <v>19</v>
       </c>
       <c r="C134" t="s">
         <v>57</v>
       </c>
       <c r="D134" t="s">
         <v>21</v>
       </c>
       <c r="E134" t="s">
-        <v>401</v>
+        <v>99</v>
       </c>
       <c r="F134" t="s">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="G134" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H134">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I134" t="s">
         <v>21</v>
       </c>
       <c r="J134" t="s">
         <v>174</v>
       </c>
       <c r="K134" t="s">
         <v>21</v>
       </c>
       <c r="L134" t="s">
         <v>21</v>
       </c>
       <c r="M134" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="N134" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O134" t="s">
         <v>62</v>
       </c>
       <c r="P134" t="s">
         <v>63</v>
       </c>
       <c r="Q134" t="b">
         <v>0</v>
       </c>
       <c r="R134" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>366</v>
       </c>
       <c r="B135" t="s">
         <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>57</v>
       </c>
       <c r="D135" t="s">
         <v>21</v>
       </c>
       <c r="E135" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="F135" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G135" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H135">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="I135" t="s">
         <v>21</v>
       </c>
       <c r="J135" t="s">
         <v>136</v>
       </c>
       <c r="K135" t="s">
         <v>21</v>
       </c>
       <c r="L135" t="s">
         <v>21</v>
       </c>
       <c r="M135" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
       <c r="N135" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O135" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P135" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q135" t="b">
         <v>0</v>
       </c>
       <c r="R135" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
         <v>57</v>
       </c>
       <c r="D136" t="s">
         <v>21</v>
       </c>
       <c r="E136" t="s">
-        <v>405</v>
+        <v>99</v>
       </c>
       <c r="F136" t="s">
-        <v>406</v>
+        <v>100</v>
       </c>
       <c r="G136" t="s">
-        <v>407</v>
+        <v>46</v>
       </c>
       <c r="H136">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I136" t="s">
         <v>21</v>
       </c>
       <c r="J136" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K136" t="s">
         <v>21</v>
       </c>
       <c r="L136" t="s">
         <v>21</v>
       </c>
       <c r="M136" t="s">
-        <v>408</v>
+        <v>367</v>
       </c>
       <c r="N136" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O136" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P136" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q136" t="b">
         <v>0</v>
       </c>
       <c r="R136" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="B137" t="s">
         <v>19</v>
       </c>
       <c r="C137" t="s">
         <v>57</v>
       </c>
       <c r="D137" t="s">
         <v>21</v>
       </c>
       <c r="E137" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="F137" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="G137" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H137">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I137" t="s">
         <v>21</v>
       </c>
       <c r="J137" t="s">
         <v>136</v>
       </c>
       <c r="K137" t="s">
         <v>21</v>
       </c>
       <c r="L137" t="s">
         <v>21</v>
       </c>
       <c r="M137" t="s">
-        <v>410</v>
+        <v>368</v>
       </c>
       <c r="N137" t="s">
         <v>27</v>
       </c>
       <c r="O137" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P137" t="s">
         <v>63</v>
       </c>
       <c r="Q137" t="b">
         <v>0</v>
       </c>
       <c r="R137" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>57</v>
       </c>
       <c r="D138" t="s">
         <v>21</v>
       </c>
       <c r="E138" t="s">
-        <v>412</v>
+        <v>342</v>
       </c>
       <c r="F138" t="s">
-        <v>413</v>
+        <v>343</v>
       </c>
       <c r="G138" t="s">
-        <v>392</v>
+        <v>106</v>
       </c>
       <c r="H138">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>21</v>
       </c>
       <c r="J138" t="s">
-        <v>414</v>
+        <v>136</v>
       </c>
       <c r="K138" t="s">
         <v>21</v>
       </c>
       <c r="L138" t="s">
         <v>21</v>
       </c>
       <c r="M138" t="s">
-        <v>415</v>
+        <v>370</v>
       </c>
       <c r="N138" t="s">
         <v>27</v>
       </c>
       <c r="O138" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P138" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q138" t="b">
         <v>0</v>
       </c>
       <c r="R138" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>416</v>
+        <v>369</v>
       </c>
       <c r="B139" t="s">
         <v>19</v>
       </c>
       <c r="C139" t="s">
         <v>57</v>
       </c>
       <c r="D139" t="s">
         <v>21</v>
       </c>
       <c r="E139" t="s">
-        <v>58</v>
+        <v>342</v>
       </c>
       <c r="F139" t="s">
-        <v>59</v>
+        <v>343</v>
       </c>
       <c r="G139" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="H139">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J139" t="s">
-        <v>417</v>
+        <v>136</v>
       </c>
       <c r="K139" t="s">
         <v>21</v>
       </c>
       <c r="L139" t="s">
         <v>21</v>
       </c>
       <c r="M139" t="s">
-        <v>418</v>
+        <v>370</v>
       </c>
       <c r="N139" t="s">
         <v>27</v>
       </c>
       <c r="O139" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P139" t="s">
         <v>63</v>
       </c>
       <c r="Q139" t="b">
         <v>0</v>
       </c>
       <c r="R139" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>419</v>
+        <v>371</v>
       </c>
       <c r="B140" t="s">
         <v>19</v>
       </c>
       <c r="C140" t="s">
         <v>57</v>
       </c>
       <c r="D140" t="s">
         <v>21</v>
       </c>
       <c r="E140" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="F140" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="G140" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H140">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="I140" t="s">
         <v>21</v>
       </c>
       <c r="J140" t="s">
         <v>136</v>
       </c>
       <c r="K140" t="s">
         <v>21</v>
       </c>
       <c r="L140" t="s">
         <v>21</v>
       </c>
       <c r="M140" t="s">
-        <v>420</v>
+        <v>372</v>
       </c>
       <c r="N140" t="s">
         <v>27</v>
       </c>
       <c r="O140" t="s">
         <v>67</v>
       </c>
       <c r="P140" t="s">
         <v>63</v>
       </c>
       <c r="Q140" t="b">
         <v>0</v>
       </c>
       <c r="R140" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>421</v>
+        <v>371</v>
       </c>
       <c r="B141" t="s">
         <v>19</v>
       </c>
       <c r="C141" t="s">
         <v>57</v>
       </c>
       <c r="D141" t="s">
         <v>21</v>
       </c>
       <c r="E141" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="F141" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="G141" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H141">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="I141" t="s">
         <v>21</v>
       </c>
       <c r="J141" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K141" t="s">
         <v>21</v>
       </c>
       <c r="L141" t="s">
         <v>21</v>
       </c>
       <c r="M141" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="N141" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O141" t="s">
         <v>67</v>
       </c>
       <c r="P141" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q141" t="b">
         <v>0</v>
       </c>
       <c r="R141" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>423</v>
+        <v>371</v>
       </c>
       <c r="B142" t="s">
         <v>19</v>
       </c>
       <c r="C142" t="s">
         <v>57</v>
       </c>
       <c r="D142" t="s">
         <v>21</v>
       </c>
       <c r="E142" t="s">
-        <v>124</v>
+        <v>99</v>
       </c>
       <c r="F142" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="G142" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H142">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="I142" t="s">
         <v>21</v>
       </c>
       <c r="J142" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K142" t="s">
         <v>21</v>
       </c>
       <c r="L142" t="s">
         <v>21</v>
       </c>
       <c r="M142" t="s">
-        <v>424</v>
+        <v>372</v>
       </c>
       <c r="N142" t="s">
         <v>27</v>
       </c>
       <c r="O142" t="s">
-        <v>231</v>
+        <v>87</v>
       </c>
       <c r="P142" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q142" t="b">
         <v>0</v>
       </c>
       <c r="R142" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>425</v>
+        <v>371</v>
       </c>
       <c r="B143" t="s">
         <v>19</v>
       </c>
       <c r="C143" t="s">
         <v>57</v>
       </c>
       <c r="D143" t="s">
         <v>21</v>
       </c>
       <c r="E143" t="s">
-        <v>412</v>
+        <v>99</v>
       </c>
       <c r="F143" t="s">
-        <v>413</v>
+        <v>100</v>
       </c>
       <c r="G143" t="s">
-        <v>392</v>
+        <v>46</v>
       </c>
       <c r="H143">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I143" t="s">
         <v>21</v>
       </c>
       <c r="J143" t="s">
         <v>136</v>
       </c>
       <c r="K143" t="s">
         <v>21</v>
       </c>
       <c r="L143" t="s">
         <v>21</v>
       </c>
       <c r="M143" t="s">
-        <v>426</v>
+        <v>374</v>
       </c>
       <c r="N143" t="s">
         <v>27</v>
       </c>
       <c r="O143" t="s">
         <v>62</v>
       </c>
       <c r="P143" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q143" t="b">
         <v>0</v>
       </c>
       <c r="R143" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>427</v>
+        <v>371</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D144" t="s">
         <v>21</v>
       </c>
       <c r="E144" t="s">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="F144" t="s">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="G144" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="H144">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="I144" t="s">
-        <v>21</v>
+        <v>211</v>
       </c>
       <c r="J144" t="s">
         <v>136</v>
       </c>
       <c r="K144" t="s">
         <v>21</v>
       </c>
       <c r="L144" t="s">
         <v>21</v>
       </c>
       <c r="M144" t="s">
-        <v>428</v>
+        <v>375</v>
       </c>
       <c r="N144" t="s">
         <v>27</v>
       </c>
       <c r="O144" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P144" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q144" t="b">
         <v>0</v>
       </c>
       <c r="R144" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>429</v>
+        <v>371</v>
       </c>
       <c r="B145" t="s">
         <v>19</v>
       </c>
       <c r="C145" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D145" t="s">
         <v>21</v>
       </c>
       <c r="E145" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="F145" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="G145" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H145">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I145" t="s">
-        <v>21</v>
+        <v>376</v>
       </c>
       <c r="J145" t="s">
         <v>136</v>
       </c>
       <c r="K145" t="s">
         <v>21</v>
       </c>
       <c r="L145" t="s">
         <v>21</v>
       </c>
       <c r="M145" t="s">
-        <v>430</v>
+        <v>375</v>
       </c>
       <c r="N145" t="s">
         <v>27</v>
       </c>
       <c r="O145" t="s">
         <v>67</v>
       </c>
       <c r="P145" t="s">
         <v>63</v>
       </c>
       <c r="Q145" t="b">
         <v>0</v>
       </c>
       <c r="R145" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
       <c r="B146" t="s">
         <v>19</v>
       </c>
       <c r="C146" t="s">
         <v>57</v>
       </c>
       <c r="D146" t="s">
         <v>21</v>
       </c>
       <c r="E146" t="s">
-        <v>192</v>
+        <v>99</v>
       </c>
       <c r="F146" t="s">
-        <v>193</v>
+        <v>100</v>
       </c>
       <c r="G146" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
       <c r="H146">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="I146" t="s">
         <v>21</v>
       </c>
       <c r="J146" t="s">
         <v>136</v>
       </c>
       <c r="K146" t="s">
         <v>21</v>
       </c>
       <c r="L146" t="s">
         <v>21</v>
       </c>
       <c r="M146" t="s">
-        <v>432</v>
+        <v>373</v>
       </c>
       <c r="N146" t="s">
         <v>27</v>
       </c>
       <c r="O146" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="P146" t="s">
         <v>63</v>
       </c>
       <c r="Q146" t="b">
         <v>0</v>
       </c>
       <c r="R146" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
       <c r="B147" t="s">
         <v>19</v>
       </c>
       <c r="C147" t="s">
         <v>57</v>
       </c>
       <c r="D147" t="s">
         <v>21</v>
       </c>
       <c r="E147" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="F147" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="G147" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="H147">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="I147" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J147" t="s">
         <v>136</v>
       </c>
       <c r="K147" t="s">
         <v>21</v>
       </c>
       <c r="L147" t="s">
         <v>21</v>
       </c>
       <c r="M147" t="s">
-        <v>433</v>
+        <v>374</v>
       </c>
       <c r="N147" t="s">
         <v>27</v>
       </c>
       <c r="O147" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P147" t="s">
         <v>63</v>
       </c>
       <c r="Q147" t="b">
         <v>0</v>
       </c>
       <c r="R147" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>434</v>
+        <v>377</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D148" t="s">
         <v>21</v>
       </c>
       <c r="E148" t="s">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="F148" t="s">
-        <v>436</v>
+        <v>379</v>
       </c>
       <c r="G148" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="H148">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="I148" t="s">
-        <v>21</v>
+        <v>380</v>
       </c>
       <c r="J148" t="s">
         <v>136</v>
       </c>
       <c r="K148" t="s">
         <v>21</v>
       </c>
       <c r="L148" t="s">
         <v>21</v>
       </c>
       <c r="M148" t="s">
-        <v>437</v>
+        <v>381</v>
       </c>
       <c r="N148" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O148" t="s">
         <v>62</v>
       </c>
       <c r="P148" t="s">
         <v>63</v>
       </c>
       <c r="Q148" t="b">
         <v>0</v>
       </c>
       <c r="R148" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>377</v>
       </c>
       <c r="B149" t="s">
         <v>19</v>
       </c>
       <c r="C149" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D149" t="s">
         <v>21</v>
       </c>
       <c r="E149" t="s">
-        <v>110</v>
+        <v>378</v>
       </c>
       <c r="F149" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="G149" t="s">
-        <v>112</v>
+        <v>312</v>
       </c>
       <c r="H149">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I149" t="s">
-        <v>21</v>
+        <v>382</v>
       </c>
       <c r="J149" t="s">
         <v>136</v>
       </c>
       <c r="K149" t="s">
         <v>21</v>
       </c>
       <c r="L149" t="s">
         <v>21</v>
       </c>
       <c r="M149" t="s">
-        <v>439</v>
+        <v>381</v>
       </c>
       <c r="N149" t="s">
         <v>27</v>
       </c>
       <c r="O149" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P149" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q149" t="b">
         <v>0</v>
       </c>
       <c r="R149" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>440</v>
+        <v>383</v>
       </c>
       <c r="B150" t="s">
         <v>19</v>
       </c>
       <c r="C150" t="s">
         <v>57</v>
       </c>
       <c r="D150" t="s">
         <v>21</v>
       </c>
       <c r="E150" t="s">
-        <v>225</v>
+        <v>347</v>
       </c>
       <c r="F150" t="s">
-        <v>226</v>
+        <v>348</v>
       </c>
       <c r="G150" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="H150">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="I150" t="s">
         <v>21</v>
       </c>
       <c r="J150" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K150" t="s">
         <v>21</v>
       </c>
       <c r="L150" t="s">
         <v>21</v>
       </c>
       <c r="M150" t="s">
-        <v>441</v>
+        <v>384</v>
       </c>
       <c r="N150" t="s">
         <v>27</v>
       </c>
       <c r="O150" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P150" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q150" t="b">
         <v>0</v>
       </c>
       <c r="R150" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>442</v>
+        <v>383</v>
       </c>
       <c r="B151" t="s">
         <v>19</v>
       </c>
       <c r="C151" t="s">
         <v>57</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
       <c r="E151" t="s">
-        <v>99</v>
+        <v>347</v>
       </c>
       <c r="F151" t="s">
-        <v>100</v>
+        <v>348</v>
       </c>
       <c r="G151" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="H151">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I151" t="s">
         <v>21</v>
       </c>
       <c r="J151" t="s">
         <v>136</v>
       </c>
       <c r="K151" t="s">
         <v>21</v>
       </c>
       <c r="L151" t="s">
         <v>21</v>
       </c>
       <c r="M151" t="s">
-        <v>443</v>
+        <v>384</v>
       </c>
       <c r="N151" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O151" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P151" t="s">
         <v>63</v>
       </c>
       <c r="Q151" t="b">
         <v>0</v>
       </c>
       <c r="R151" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>442</v>
+        <v>385</v>
       </c>
       <c r="B152" t="s">
         <v>19</v>
       </c>
       <c r="C152" t="s">
         <v>57</v>
       </c>
       <c r="D152" t="s">
         <v>21</v>
       </c>
       <c r="E152" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="F152" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="G152" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H152">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="I152" t="s">
         <v>21</v>
       </c>
       <c r="J152" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K152" t="s">
         <v>21</v>
       </c>
       <c r="L152" t="s">
         <v>21</v>
       </c>
       <c r="M152" t="s">
-        <v>444</v>
+        <v>386</v>
       </c>
       <c r="N152" t="s">
         <v>27</v>
       </c>
       <c r="O152" t="s">
         <v>67</v>
       </c>
       <c r="P152" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q152" t="b">
         <v>0</v>
       </c>
       <c r="R152" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>445</v>
+        <v>385</v>
       </c>
       <c r="B153" t="s">
         <v>19</v>
       </c>
       <c r="C153" t="s">
         <v>57</v>
       </c>
       <c r="D153" t="s">
         <v>21</v>
       </c>
       <c r="E153" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="F153" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="G153" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H153">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="I153" t="s">
         <v>21</v>
       </c>
       <c r="J153" t="s">
         <v>136</v>
       </c>
       <c r="K153" t="s">
         <v>21</v>
       </c>
       <c r="L153" t="s">
         <v>21</v>
       </c>
       <c r="M153" t="s">
-        <v>446</v>
+        <v>386</v>
       </c>
       <c r="N153" t="s">
         <v>27</v>
       </c>
       <c r="O153" t="s">
         <v>67</v>
       </c>
       <c r="P153" t="s">
         <v>63</v>
       </c>
       <c r="Q153" t="b">
         <v>0</v>
       </c>
       <c r="R153" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="154" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>387</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>19</v>
       </c>
       <c r="C154" t="s">
-        <v>449</v>
+        <v>57</v>
       </c>
       <c r="D154" t="s">
         <v>21</v>
       </c>
       <c r="E154" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F154" t="s">
-        <v>451</v>
+        <v>389</v>
       </c>
       <c r="G154" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="H154">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I154" t="s">
-        <v>452</v>
+        <v>21</v>
       </c>
       <c r="J154" t="s">
-        <v>453</v>
+        <v>136</v>
       </c>
       <c r="K154" t="s">
-        <v>454</v>
+        <v>21</v>
       </c>
       <c r="L154" t="s">
-        <v>448</v>
+        <v>21</v>
       </c>
       <c r="M154" t="s">
-        <v>455</v>
+        <v>390</v>
       </c>
       <c r="N154" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O154" t="s">
-        <v>233</v>
+        <v>62</v>
       </c>
       <c r="P154" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q154" t="b">
         <v>0</v>
       </c>
       <c r="R154" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>456</v>
+        <v>387</v>
       </c>
       <c r="B155" t="s">
-        <v>457</v>
+        <v>19</v>
       </c>
       <c r="C155" t="s">
-        <v>458</v>
+        <v>57</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155" t="s">
-        <v>457</v>
+        <v>388</v>
       </c>
       <c r="F155" t="s">
-        <v>459</v>
+        <v>389</v>
       </c>
       <c r="G155" t="s">
-        <v>238</v>
+        <v>168</v>
       </c>
       <c r="H155">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I155" t="s">
         <v>21</v>
       </c>
       <c r="J155" t="s">
-        <v>460</v>
+        <v>136</v>
       </c>
       <c r="K155" t="s">
-        <v>461</v>
+        <v>21</v>
       </c>
       <c r="L155" t="s">
         <v>21</v>
       </c>
       <c r="M155" t="s">
-        <v>462</v>
+        <v>390</v>
       </c>
       <c r="N155" t="s">
         <v>27</v>
       </c>
       <c r="O155" t="s">
-        <v>463</v>
+        <v>62</v>
       </c>
       <c r="P155" t="s">
         <v>63</v>
       </c>
       <c r="Q155" t="b">
         <v>0</v>
       </c>
       <c r="R155" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>464</v>
+        <v>391</v>
       </c>
       <c r="B156" t="s">
         <v>19</v>
       </c>
       <c r="C156" t="s">
         <v>57</v>
       </c>
       <c r="D156" t="s">
         <v>21</v>
       </c>
       <c r="E156" t="s">
-        <v>58</v>
+        <v>392</v>
       </c>
       <c r="F156" t="s">
-        <v>327</v>
+        <v>393</v>
       </c>
       <c r="G156" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="H156">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="I156" t="s">
-        <v>465</v>
+        <v>21</v>
       </c>
       <c r="J156" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K156" t="s">
         <v>21</v>
       </c>
       <c r="L156" t="s">
         <v>21</v>
       </c>
       <c r="M156" t="s">
-        <v>466</v>
+        <v>395</v>
       </c>
       <c r="N156" t="s">
         <v>27</v>
       </c>
       <c r="O156" t="s">
-        <v>73</v>
+        <v>232</v>
       </c>
       <c r="P156" t="s">
         <v>63</v>
       </c>
       <c r="Q156" t="b">
         <v>0</v>
       </c>
       <c r="R156" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>467</v>
+        <v>391</v>
       </c>
       <c r="B157" t="s">
         <v>19</v>
       </c>
       <c r="C157" t="s">
         <v>57</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
       <c r="E157" t="s">
-        <v>49</v>
+        <v>392</v>
       </c>
       <c r="F157" t="s">
-        <v>207</v>
+        <v>393</v>
       </c>
       <c r="G157" t="s">
-        <v>51</v>
+        <v>394</v>
       </c>
       <c r="H157">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I157" t="s">
         <v>21</v>
       </c>
       <c r="J157" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K157" t="s">
         <v>21</v>
       </c>
       <c r="L157" t="s">
         <v>21</v>
       </c>
       <c r="M157" t="s">
-        <v>468</v>
+        <v>395</v>
       </c>
       <c r="N157" t="s">
         <v>27</v>
       </c>
       <c r="O157" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P157" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q157" t="b">
         <v>0</v>
       </c>
       <c r="R157" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>467</v>
+        <v>396</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>57</v>
       </c>
       <c r="D158" t="s">
         <v>21</v>
       </c>
       <c r="E158" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="F158" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="G158" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
       <c r="H158">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="I158" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J158" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K158" t="s">
         <v>21</v>
       </c>
       <c r="L158" t="s">
         <v>21</v>
       </c>
       <c r="M158" t="s">
-        <v>469</v>
+        <v>397</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P158" t="s">
         <v>63</v>
       </c>
       <c r="Q158" t="b">
         <v>0</v>
       </c>
       <c r="R158" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>470</v>
+        <v>396</v>
       </c>
       <c r="B159" t="s">
         <v>19</v>
       </c>
       <c r="C159" t="s">
         <v>57</v>
       </c>
       <c r="D159" t="s">
         <v>21</v>
       </c>
       <c r="E159" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="F159" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G159" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="H159">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="I159" t="s">
-        <v>21</v>
+        <v>398</v>
       </c>
       <c r="J159" t="s">
         <v>136</v>
       </c>
       <c r="K159" t="s">
         <v>21</v>
       </c>
       <c r="L159" t="s">
         <v>21</v>
       </c>
       <c r="M159" t="s">
-        <v>471</v>
+        <v>399</v>
       </c>
       <c r="N159" t="s">
         <v>27</v>
       </c>
       <c r="O159" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="P159" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q159" t="b">
         <v>0</v>
       </c>
       <c r="R159" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="B160" t="s">
         <v>19</v>
       </c>
       <c r="C160" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D160" t="s">
         <v>21</v>
       </c>
       <c r="E160" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="F160" t="s">
-        <v>85</v>
+        <v>209</v>
       </c>
       <c r="G160" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H160">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="I160" t="s">
         <v>21</v>
       </c>
       <c r="J160" t="s">
         <v>136</v>
       </c>
       <c r="K160" t="s">
         <v>21</v>
       </c>
       <c r="L160" t="s">
         <v>21</v>
       </c>
       <c r="M160" t="s">
-        <v>473</v>
+        <v>399</v>
       </c>
       <c r="N160" t="s">
         <v>27</v>
       </c>
       <c r="O160" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P160" t="s">
         <v>63</v>
       </c>
       <c r="Q160" t="b">
         <v>0</v>
       </c>
       <c r="R160" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="B161" t="s">
         <v>19</v>
       </c>
       <c r="C161" t="s">
         <v>57</v>
       </c>
       <c r="D161" t="s">
         <v>21</v>
       </c>
       <c r="E161" t="s">
-        <v>84</v>
+        <v>400</v>
       </c>
       <c r="F161" t="s">
-        <v>85</v>
+        <v>401</v>
       </c>
       <c r="G161" t="s">
-        <v>54</v>
+        <v>168</v>
       </c>
       <c r="H161">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I161" t="s">
         <v>21</v>
       </c>
       <c r="J161" t="s">
         <v>136</v>
       </c>
       <c r="K161" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="L161" t="s">
         <v>21</v>
       </c>
       <c r="M161" t="s">
-        <v>474</v>
+        <v>402</v>
       </c>
       <c r="N161" t="s">
         <v>27</v>
       </c>
       <c r="O161" t="s">
         <v>67</v>
       </c>
       <c r="P161" t="s">
         <v>63</v>
       </c>
       <c r="Q161" t="b">
         <v>0</v>
       </c>
       <c r="R161" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>472</v>
+        <v>403</v>
       </c>
       <c r="B162" t="s">
         <v>19</v>
       </c>
       <c r="C162" t="s">
         <v>57</v>
       </c>
       <c r="D162" t="s">
         <v>21</v>
       </c>
       <c r="E162" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="F162" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="G162" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H162">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I162" t="s">
         <v>21</v>
       </c>
       <c r="J162" t="s">
         <v>136</v>
       </c>
       <c r="K162" t="s">
         <v>21</v>
       </c>
       <c r="L162" t="s">
         <v>21</v>
       </c>
       <c r="M162" t="s">
-        <v>475</v>
+        <v>404</v>
       </c>
       <c r="N162" t="s">
         <v>27</v>
       </c>
       <c r="O162" t="s">
         <v>62</v>
       </c>
       <c r="P162" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q162" t="b">
         <v>0</v>
       </c>
       <c r="R162" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>476</v>
+        <v>403</v>
       </c>
       <c r="B163" t="s">
         <v>19</v>
       </c>
       <c r="C163" t="s">
         <v>57</v>
       </c>
       <c r="D163" t="s">
         <v>21</v>
       </c>
       <c r="E163" t="s">
-        <v>477</v>
+        <v>405</v>
       </c>
       <c r="F163" t="s">
-        <v>478</v>
+        <v>215</v>
       </c>
       <c r="G163" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H163">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I163" t="s">
         <v>21</v>
       </c>
       <c r="J163" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K163" t="s">
         <v>21</v>
       </c>
       <c r="L163" t="s">
         <v>21</v>
       </c>
       <c r="M163" t="s">
-        <v>479</v>
+        <v>406</v>
       </c>
       <c r="N163" t="s">
         <v>27</v>
       </c>
       <c r="O163" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="P163" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q163" t="b">
         <v>0</v>
       </c>
       <c r="R163" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>480</v>
+        <v>403</v>
       </c>
       <c r="B164" t="s">
         <v>19</v>
       </c>
       <c r="C164" t="s">
         <v>57</v>
       </c>
       <c r="D164" t="s">
         <v>21</v>
       </c>
       <c r="E164" t="s">
-        <v>44</v>
+        <v>405</v>
       </c>
       <c r="F164" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G164" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H164">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="I164" t="s">
         <v>21</v>
       </c>
       <c r="J164" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K164" t="s">
         <v>21</v>
       </c>
       <c r="L164" t="s">
         <v>21</v>
       </c>
       <c r="M164" t="s">
-        <v>481</v>
+        <v>406</v>
       </c>
       <c r="N164" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O164" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P164" t="s">
         <v>63</v>
       </c>
       <c r="Q164" t="b">
         <v>0</v>
       </c>
       <c r="R164" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>482</v>
+        <v>403</v>
       </c>
       <c r="B165" t="s">
         <v>19</v>
       </c>
       <c r="C165" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D165" t="s">
         <v>21</v>
       </c>
       <c r="E165" t="s">
-        <v>435</v>
+        <v>110</v>
       </c>
       <c r="F165" t="s">
-        <v>436</v>
+        <v>111</v>
       </c>
       <c r="G165" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="H165">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="I165" t="s">
         <v>21</v>
       </c>
       <c r="J165" t="s">
         <v>136</v>
       </c>
       <c r="K165" t="s">
         <v>21</v>
       </c>
       <c r="L165" t="s">
         <v>21</v>
       </c>
       <c r="M165" t="s">
-        <v>483</v>
+        <v>404</v>
       </c>
       <c r="N165" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O165" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P165" t="s">
         <v>63</v>
       </c>
       <c r="Q165" t="b">
         <v>0</v>
       </c>
       <c r="R165" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>484</v>
+        <v>407</v>
       </c>
       <c r="B166" t="s">
         <v>19</v>
       </c>
       <c r="C166" t="s">
         <v>57</v>
       </c>
       <c r="D166" t="s">
         <v>21</v>
       </c>
       <c r="E166" t="s">
-        <v>192</v>
+        <v>408</v>
       </c>
       <c r="F166" t="s">
-        <v>193</v>
+        <v>409</v>
       </c>
       <c r="G166" t="s">
-        <v>168</v>
+        <v>410</v>
       </c>
       <c r="H166">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I166" t="s">
         <v>21</v>
       </c>
       <c r="J166" t="s">
         <v>136</v>
       </c>
       <c r="K166" t="s">
         <v>21</v>
       </c>
       <c r="L166" t="s">
         <v>21</v>
       </c>
       <c r="M166" t="s">
-        <v>485</v>
+        <v>411</v>
       </c>
       <c r="N166" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O166" t="s">
         <v>67</v>
       </c>
       <c r="P166" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q166" t="b">
         <v>0</v>
       </c>
       <c r="R166" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>486</v>
+        <v>407</v>
       </c>
       <c r="B167" t="s">
         <v>19</v>
       </c>
       <c r="C167" t="s">
         <v>57</v>
       </c>
       <c r="D167" t="s">
         <v>21</v>
       </c>
       <c r="E167" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
       <c r="F167" t="s">
-        <v>327</v>
+        <v>409</v>
       </c>
       <c r="G167" t="s">
-        <v>60</v>
+        <v>410</v>
       </c>
       <c r="H167">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I167" t="s">
         <v>21</v>
       </c>
       <c r="J167" t="s">
         <v>136</v>
       </c>
       <c r="K167" t="s">
         <v>21</v>
       </c>
       <c r="L167" t="s">
         <v>21</v>
       </c>
       <c r="M167" t="s">
-        <v>487</v>
+        <v>411</v>
       </c>
       <c r="N167" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O167" t="s">
         <v>67</v>
       </c>
       <c r="P167" t="s">
         <v>63</v>
       </c>
       <c r="Q167" t="b">
         <v>0</v>
       </c>
       <c r="R167" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>488</v>
+        <v>412</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>57</v>
       </c>
       <c r="D168" t="s">
         <v>21</v>
       </c>
       <c r="E168" t="s">
-        <v>489</v>
+        <v>38</v>
       </c>
       <c r="F168" t="s">
-        <v>215</v>
+        <v>93</v>
       </c>
       <c r="G168" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="H168">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="I168" t="s">
         <v>21</v>
       </c>
       <c r="J168" t="s">
         <v>136</v>
       </c>
       <c r="K168" t="s">
         <v>21</v>
       </c>
       <c r="L168" t="s">
         <v>21</v>
       </c>
       <c r="M168" t="s">
-        <v>490</v>
+        <v>413</v>
       </c>
       <c r="N168" t="s">
         <v>27</v>
       </c>
       <c r="O168" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P168" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q168" t="b">
         <v>0</v>
       </c>
       <c r="R168" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>491</v>
+        <v>412</v>
       </c>
       <c r="B169" t="s">
         <v>19</v>
       </c>
       <c r="C169" t="s">
         <v>57</v>
       </c>
       <c r="D169" t="s">
         <v>21</v>
       </c>
       <c r="E169" t="s">
-        <v>492</v>
+        <v>38</v>
       </c>
       <c r="F169" t="s">
-        <v>493</v>
+        <v>93</v>
       </c>
       <c r="G169" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="H169">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I169" t="s">
         <v>21</v>
       </c>
       <c r="J169" t="s">
         <v>136</v>
       </c>
       <c r="K169" t="s">
         <v>21</v>
       </c>
       <c r="L169" t="s">
         <v>21</v>
       </c>
       <c r="M169" t="s">
-        <v>494</v>
+        <v>413</v>
       </c>
       <c r="N169" t="s">
         <v>27</v>
       </c>
       <c r="O169" t="s">
-        <v>185</v>
+        <v>140</v>
       </c>
       <c r="P169" t="s">
         <v>63</v>
       </c>
       <c r="Q169" t="b">
         <v>0</v>
       </c>
       <c r="R169" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>491</v>
+        <v>414</v>
       </c>
       <c r="B170" t="s">
         <v>19</v>
       </c>
       <c r="C170" t="s">
         <v>57</v>
       </c>
       <c r="D170" t="s">
         <v>21</v>
       </c>
       <c r="E170" t="s">
-        <v>38</v>
+        <v>415</v>
       </c>
       <c r="F170" t="s">
-        <v>93</v>
+        <v>416</v>
       </c>
       <c r="G170" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="H170">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I170" t="s">
         <v>21</v>
       </c>
       <c r="J170" t="s">
-        <v>136</v>
+        <v>417</v>
       </c>
       <c r="K170" t="s">
         <v>21</v>
       </c>
       <c r="L170" t="s">
         <v>21</v>
       </c>
       <c r="M170" t="s">
-        <v>495</v>
+        <v>418</v>
       </c>
       <c r="N170" t="s">
         <v>27</v>
       </c>
       <c r="O170" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P170" t="s">
         <v>63</v>
       </c>
       <c r="Q170" t="b">
         <v>0</v>
       </c>
       <c r="R170" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>496</v>
+        <v>414</v>
       </c>
       <c r="B171" t="s">
         <v>19</v>
       </c>
       <c r="C171" t="s">
         <v>57</v>
       </c>
       <c r="D171" t="s">
         <v>21</v>
       </c>
       <c r="E171" t="s">
-        <v>69</v>
+        <v>415</v>
       </c>
       <c r="F171" t="s">
-        <v>70</v>
+        <v>416</v>
       </c>
       <c r="G171" t="s">
-        <v>71</v>
+        <v>394</v>
       </c>
       <c r="H171">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="I171" t="s">
         <v>21</v>
       </c>
       <c r="J171" t="s">
-        <v>136</v>
+        <v>417</v>
       </c>
       <c r="K171" t="s">
         <v>21</v>
       </c>
       <c r="L171" t="s">
         <v>21</v>
       </c>
       <c r="M171" t="s">
-        <v>497</v>
+        <v>418</v>
       </c>
       <c r="N171" t="s">
         <v>27</v>
       </c>
       <c r="O171" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="P171" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q171" t="b">
         <v>0</v>
       </c>
       <c r="R171" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>496</v>
+        <v>419</v>
       </c>
       <c r="B172" t="s">
         <v>19</v>
       </c>
       <c r="C172" t="s">
         <v>57</v>
       </c>
       <c r="D172" t="s">
         <v>21</v>
       </c>
       <c r="E172" t="s">
-        <v>179</v>
+        <v>58</v>
       </c>
       <c r="F172" t="s">
-        <v>180</v>
+        <v>59</v>
       </c>
       <c r="G172" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="H172">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I172" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J172" t="s">
-        <v>136</v>
+        <v>420</v>
       </c>
       <c r="K172" t="s">
         <v>21</v>
       </c>
       <c r="L172" t="s">
         <v>21</v>
       </c>
       <c r="M172" t="s">
-        <v>498</v>
+        <v>421</v>
       </c>
       <c r="N172" t="s">
         <v>27</v>
       </c>
       <c r="O172" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P172" t="s">
         <v>63</v>
       </c>
       <c r="Q172" t="b">
         <v>0</v>
       </c>
       <c r="R172" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>496</v>
+        <v>419</v>
       </c>
       <c r="B173" t="s">
         <v>19</v>
       </c>
       <c r="C173" t="s">
         <v>57</v>
       </c>
       <c r="D173" t="s">
         <v>21</v>
       </c>
       <c r="E173" t="s">
-        <v>179</v>
+        <v>58</v>
       </c>
       <c r="F173" t="s">
-        <v>180</v>
+        <v>59</v>
       </c>
       <c r="G173" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="H173">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I173" t="s">
-        <v>21</v>
+        <v>280</v>
       </c>
       <c r="J173" t="s">
-        <v>136</v>
+        <v>420</v>
       </c>
       <c r="K173" t="s">
         <v>21</v>
       </c>
       <c r="L173" t="s">
         <v>21</v>
       </c>
       <c r="M173" t="s">
-        <v>499</v>
+        <v>421</v>
       </c>
       <c r="N173" t="s">
         <v>27</v>
       </c>
       <c r="O173" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P173" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q173" t="b">
         <v>0</v>
       </c>
       <c r="R173" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>500</v>
+        <v>422</v>
       </c>
       <c r="B174" t="s">
         <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>57</v>
       </c>
       <c r="D174" t="s">
         <v>21</v>
       </c>
       <c r="E174" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="F174" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="G174" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="H174">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="I174" t="s">
         <v>21</v>
       </c>
       <c r="J174" t="s">
         <v>136</v>
       </c>
       <c r="K174" t="s">
         <v>21</v>
       </c>
       <c r="L174" t="s">
         <v>21</v>
       </c>
       <c r="M174" t="s">
-        <v>501</v>
+        <v>423</v>
       </c>
       <c r="N174" t="s">
         <v>27</v>
       </c>
       <c r="O174" t="s">
         <v>67</v>
       </c>
       <c r="P174" t="s">
         <v>63</v>
       </c>
       <c r="Q174" t="b">
         <v>0</v>
       </c>
       <c r="R174" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>502</v>
+        <v>422</v>
       </c>
       <c r="B175" t="s">
         <v>19</v>
       </c>
       <c r="C175" t="s">
         <v>57</v>
       </c>
       <c r="D175" t="s">
         <v>21</v>
       </c>
       <c r="E175" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="F175" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="G175" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="H175">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I175" t="s">
         <v>21</v>
       </c>
       <c r="J175" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K175" t="s">
         <v>21</v>
       </c>
       <c r="L175" t="s">
         <v>21</v>
       </c>
       <c r="M175" t="s">
-        <v>503</v>
+        <v>423</v>
       </c>
       <c r="N175" t="s">
         <v>27</v>
       </c>
       <c r="O175" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P175" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q175" t="b">
         <v>0</v>
       </c>
       <c r="R175" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>504</v>
+        <v>424</v>
       </c>
       <c r="B176" t="s">
         <v>19</v>
       </c>
       <c r="C176" t="s">
         <v>57</v>
       </c>
       <c r="D176" t="s">
         <v>21</v>
       </c>
       <c r="E176" t="s">
-        <v>505</v>
+        <v>124</v>
       </c>
       <c r="F176" t="s">
-        <v>215</v>
+        <v>125</v>
       </c>
       <c r="G176" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="H176">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I176" t="s">
         <v>21</v>
       </c>
       <c r="J176" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K176" t="s">
         <v>21</v>
       </c>
       <c r="L176" t="s">
         <v>21</v>
       </c>
       <c r="M176" t="s">
-        <v>506</v>
+        <v>425</v>
       </c>
       <c r="N176" t="s">
         <v>27</v>
       </c>
       <c r="O176" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P176" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q176" t="b">
         <v>0</v>
       </c>
       <c r="R176" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>507</v>
+        <v>424</v>
       </c>
       <c r="B177" t="s">
-        <v>508</v>
+        <v>19</v>
       </c>
       <c r="C177" t="s">
-        <v>509</v>
+        <v>57</v>
       </c>
       <c r="D177" t="s">
         <v>21</v>
       </c>
       <c r="E177" t="s">
-        <v>510</v>
+        <v>124</v>
       </c>
       <c r="F177" t="s">
-        <v>511</v>
+        <v>125</v>
       </c>
       <c r="G177" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="H177">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I177" t="s">
         <v>21</v>
       </c>
       <c r="J177" t="s">
-        <v>512</v>
+        <v>174</v>
       </c>
       <c r="K177" t="s">
         <v>21</v>
       </c>
       <c r="L177" t="s">
         <v>21</v>
       </c>
       <c r="M177" t="s">
-        <v>513</v>
+        <v>425</v>
       </c>
       <c r="N177" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O177" t="s">
-        <v>514</v>
+        <v>67</v>
       </c>
       <c r="P177" t="s">
-        <v>515</v>
+        <v>63</v>
       </c>
       <c r="Q177" t="b">
         <v>0</v>
       </c>
       <c r="R177" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>516</v>
+        <v>426</v>
       </c>
       <c r="B178" t="s">
         <v>19</v>
       </c>
       <c r="C178" t="s">
         <v>57</v>
       </c>
       <c r="D178" t="s">
         <v>21</v>
       </c>
       <c r="E178" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="F178" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="G178" t="s">
         <v>126</v>
       </c>
       <c r="H178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I178" t="s">
         <v>21</v>
       </c>
       <c r="J178" t="s">
         <v>174</v>
       </c>
       <c r="K178" t="s">
         <v>21</v>
       </c>
       <c r="L178" t="s">
         <v>21</v>
       </c>
       <c r="M178" t="s">
-        <v>517</v>
+        <v>427</v>
       </c>
       <c r="N178" t="s">
         <v>27</v>
       </c>
       <c r="O178" t="s">
-        <v>87</v>
+        <v>232</v>
       </c>
       <c r="P178" t="s">
         <v>63</v>
       </c>
       <c r="Q178" t="b">
         <v>0</v>
       </c>
       <c r="R178" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>518</v>
+        <v>426</v>
       </c>
       <c r="B179" t="s">
         <v>19</v>
       </c>
       <c r="C179" t="s">
         <v>57</v>
       </c>
       <c r="D179" t="s">
         <v>21</v>
       </c>
       <c r="E179" t="s">
-        <v>519</v>
+        <v>124</v>
       </c>
       <c r="F179" t="s">
-        <v>520</v>
+        <v>125</v>
       </c>
       <c r="G179" t="s">
-        <v>407</v>
+        <v>126</v>
       </c>
       <c r="H179">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="I179" t="s">
         <v>21</v>
       </c>
       <c r="J179" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K179" t="s">
         <v>21</v>
       </c>
       <c r="L179" t="s">
         <v>21</v>
       </c>
       <c r="M179" t="s">
-        <v>521</v>
+        <v>427</v>
       </c>
       <c r="N179" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O179" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P179" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q179" t="b">
         <v>0</v>
       </c>
       <c r="R179" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>522</v>
+        <v>428</v>
       </c>
       <c r="B180" t="s">
         <v>19</v>
       </c>
       <c r="C180" t="s">
         <v>57</v>
       </c>
       <c r="D180" t="s">
         <v>21</v>
       </c>
       <c r="E180" t="s">
-        <v>110</v>
+        <v>415</v>
       </c>
       <c r="F180" t="s">
-        <v>111</v>
+        <v>416</v>
       </c>
       <c r="G180" t="s">
-        <v>112</v>
+        <v>394</v>
       </c>
       <c r="H180">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="I180" t="s">
         <v>21</v>
       </c>
       <c r="J180" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K180" t="s">
         <v>21</v>
       </c>
       <c r="L180" t="s">
         <v>21</v>
       </c>
       <c r="M180" t="s">
-        <v>523</v>
+        <v>429</v>
       </c>
       <c r="N180" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O180" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P180" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q180" t="b">
         <v>0</v>
       </c>
       <c r="R180" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>522</v>
+        <v>428</v>
       </c>
       <c r="B181" t="s">
         <v>19</v>
       </c>
       <c r="C181" t="s">
         <v>57</v>
       </c>
       <c r="D181" t="s">
         <v>21</v>
       </c>
       <c r="E181" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="F181" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="G181" t="s">
-        <v>24</v>
+        <v>394</v>
       </c>
       <c r="H181">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="I181" t="s">
         <v>21</v>
       </c>
       <c r="J181" t="s">
         <v>136</v>
       </c>
       <c r="K181" t="s">
         <v>21</v>
       </c>
       <c r="L181" t="s">
         <v>21</v>
       </c>
       <c r="M181" t="s">
-        <v>524</v>
+        <v>429</v>
       </c>
       <c r="N181" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O181" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="P181" t="s">
         <v>63</v>
       </c>
       <c r="Q181" t="b">
         <v>0</v>
       </c>
       <c r="R181" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>525</v>
+        <v>430</v>
       </c>
       <c r="B182" t="s">
         <v>19</v>
       </c>
       <c r="C182" t="s">
         <v>57</v>
       </c>
       <c r="D182" t="s">
         <v>21</v>
       </c>
       <c r="E182" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="F182" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="G182" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
       <c r="H182">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="I182" t="s">
         <v>21</v>
       </c>
       <c r="J182" t="s">
         <v>136</v>
       </c>
       <c r="K182" t="s">
         <v>21</v>
       </c>
       <c r="L182" t="s">
         <v>21</v>
       </c>
       <c r="M182" t="s">
-        <v>526</v>
+        <v>431</v>
       </c>
       <c r="N182" t="s">
         <v>27</v>
       </c>
       <c r="O182" t="s">
-        <v>231</v>
+        <v>62</v>
       </c>
       <c r="P182" t="s">
         <v>63</v>
       </c>
       <c r="Q182" t="b">
         <v>0</v>
       </c>
       <c r="R182" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>527</v>
+        <v>430</v>
       </c>
       <c r="B183" t="s">
         <v>19</v>
       </c>
       <c r="C183" t="s">
         <v>57</v>
       </c>
       <c r="D183" t="s">
         <v>21</v>
       </c>
       <c r="E183" t="s">
-        <v>435</v>
+        <v>179</v>
       </c>
       <c r="F183" t="s">
-        <v>436</v>
+        <v>180</v>
       </c>
       <c r="G183" t="s">
-        <v>24</v>
+        <v>152</v>
       </c>
       <c r="H183">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I183" t="s">
         <v>21</v>
       </c>
       <c r="J183" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K183" t="s">
         <v>21</v>
       </c>
       <c r="L183" t="s">
         <v>21</v>
       </c>
       <c r="M183" t="s">
-        <v>528</v>
+        <v>431</v>
       </c>
       <c r="N183" t="s">
         <v>27</v>
       </c>
       <c r="O183" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P183" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q183" t="b">
         <v>0</v>
       </c>
       <c r="R183" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>529</v>
+        <v>432</v>
       </c>
       <c r="B184" t="s">
         <v>19</v>
       </c>
       <c r="C184" t="s">
         <v>57</v>
       </c>
       <c r="D184" t="s">
         <v>21</v>
       </c>
       <c r="E184" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="F184" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="G184" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H184">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="I184" t="s">
         <v>21</v>
       </c>
       <c r="J184" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K184" t="s">
         <v>21</v>
       </c>
       <c r="L184" t="s">
         <v>21</v>
       </c>
       <c r="M184" t="s">
-        <v>530</v>
+        <v>433</v>
       </c>
       <c r="N184" t="s">
         <v>27</v>
       </c>
       <c r="O184" t="s">
         <v>67</v>
       </c>
       <c r="P184" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q184" t="b">
         <v>0</v>
       </c>
       <c r="R184" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>531</v>
+        <v>432</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
       <c r="C185" t="s">
         <v>57</v>
       </c>
       <c r="D185" t="s">
         <v>21</v>
       </c>
       <c r="E185" t="s">
-        <v>492</v>
+        <v>110</v>
       </c>
       <c r="F185" t="s">
-        <v>493</v>
+        <v>111</v>
       </c>
       <c r="G185" t="s">
         <v>112</v>
       </c>
       <c r="H185">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="I185" t="s">
         <v>21</v>
       </c>
       <c r="J185" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K185" t="s">
         <v>21</v>
       </c>
       <c r="L185" t="s">
         <v>21</v>
       </c>
       <c r="M185" t="s">
-        <v>532</v>
+        <v>433</v>
       </c>
       <c r="N185" t="s">
         <v>27</v>
       </c>
       <c r="O185" t="s">
         <v>67</v>
       </c>
       <c r="P185" t="s">
         <v>63</v>
       </c>
       <c r="Q185" t="b">
         <v>0</v>
       </c>
       <c r="R185" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>533</v>
+        <v>434</v>
       </c>
       <c r="B186" t="s">
         <v>19</v>
       </c>
       <c r="C186" t="s">
         <v>57</v>
       </c>
       <c r="D186" t="s">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
       <c r="F186" t="s">
         <v>70</v>
       </c>
       <c r="G186" t="s">
         <v>71</v>
       </c>
       <c r="H186">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I186" t="s">
-        <v>465</v>
+        <v>120</v>
       </c>
       <c r="J186" t="s">
         <v>136</v>
       </c>
       <c r="K186" t="s">
         <v>21</v>
       </c>
       <c r="L186" t="s">
         <v>21</v>
       </c>
       <c r="M186" t="s">
-        <v>534</v>
+        <v>435</v>
       </c>
       <c r="N186" t="s">
         <v>27</v>
       </c>
       <c r="O186" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P186" t="s">
         <v>63</v>
       </c>
       <c r="Q186" t="b">
         <v>0</v>
       </c>
       <c r="R186" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="187" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>533</v>
+        <v>434</v>
       </c>
       <c r="B187" t="s">
         <v>19</v>
       </c>
       <c r="C187" t="s">
         <v>57</v>
       </c>
       <c r="D187" t="s">
         <v>21</v>
       </c>
       <c r="E187" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F187" t="s">
-        <v>207</v>
+        <v>70</v>
       </c>
       <c r="G187" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H187">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="I187" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J187" t="s">
         <v>136</v>
       </c>
       <c r="K187" t="s">
         <v>21</v>
       </c>
       <c r="L187" t="s">
         <v>21</v>
       </c>
       <c r="M187" t="s">
-        <v>535</v>
+        <v>435</v>
       </c>
       <c r="N187" t="s">
         <v>27</v>
       </c>
       <c r="O187" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P187" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q187" t="b">
         <v>0</v>
       </c>
       <c r="R187" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>536</v>
+        <v>434</v>
       </c>
       <c r="B188" t="s">
         <v>19</v>
       </c>
       <c r="C188" t="s">
         <v>57</v>
       </c>
       <c r="D188" t="s">
         <v>21</v>
       </c>
       <c r="E188" t="s">
-        <v>537</v>
+        <v>192</v>
       </c>
       <c r="F188" t="s">
-        <v>538</v>
+        <v>193</v>
       </c>
       <c r="G188" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="H188">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="I188" t="s">
         <v>21</v>
       </c>
       <c r="J188" t="s">
         <v>136</v>
       </c>
       <c r="K188" t="s">
         <v>21</v>
       </c>
       <c r="L188" t="s">
         <v>21</v>
       </c>
       <c r="M188" t="s">
-        <v>539</v>
+        <v>436</v>
       </c>
       <c r="N188" t="s">
         <v>27</v>
       </c>
       <c r="O188" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P188" t="s">
         <v>63</v>
       </c>
       <c r="Q188" t="b">
         <v>0</v>
       </c>
       <c r="R188" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="189" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>536</v>
+        <v>434</v>
       </c>
       <c r="B189" t="s">
         <v>19</v>
       </c>
       <c r="C189" t="s">
         <v>57</v>
       </c>
       <c r="D189" t="s">
         <v>21</v>
       </c>
       <c r="E189" t="s">
-        <v>540</v>
+        <v>192</v>
       </c>
       <c r="F189" t="s">
-        <v>541</v>
+        <v>193</v>
       </c>
       <c r="G189" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="H189">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I189" t="s">
         <v>21</v>
       </c>
       <c r="J189" t="s">
         <v>136</v>
       </c>
       <c r="K189" t="s">
         <v>21</v>
       </c>
       <c r="L189" t="s">
         <v>21</v>
       </c>
       <c r="M189" t="s">
-        <v>542</v>
+        <v>436</v>
       </c>
       <c r="N189" t="s">
         <v>27</v>
       </c>
       <c r="O189" t="s">
         <v>67</v>
       </c>
       <c r="P189" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q189" t="b">
         <v>0</v>
       </c>
       <c r="R189" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="190" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>536</v>
+        <v>434</v>
       </c>
       <c r="B190" t="s">
         <v>19</v>
       </c>
       <c r="C190" t="s">
         <v>57</v>
       </c>
       <c r="D190" t="s">
         <v>21</v>
       </c>
       <c r="E190" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="F190" t="s">
-        <v>327</v>
+        <v>70</v>
       </c>
       <c r="G190" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="H190">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I190" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J190" t="s">
         <v>136</v>
       </c>
       <c r="K190" t="s">
         <v>21</v>
       </c>
       <c r="L190" t="s">
         <v>21</v>
       </c>
       <c r="M190" t="s">
-        <v>543</v>
+        <v>435</v>
       </c>
       <c r="N190" t="s">
         <v>27</v>
       </c>
       <c r="O190" t="s">
         <v>62</v>
       </c>
       <c r="P190" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q190" t="b">
         <v>0</v>
       </c>
       <c r="R190" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>536</v>
+        <v>437</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>57</v>
       </c>
       <c r="D191" t="s">
         <v>21</v>
       </c>
       <c r="E191" t="s">
-        <v>544</v>
+        <v>438</v>
       </c>
       <c r="F191" t="s">
-        <v>545</v>
+        <v>439</v>
       </c>
       <c r="G191" t="s">
-        <v>546</v>
+        <v>24</v>
       </c>
       <c r="H191">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="I191" t="s">
         <v>21</v>
       </c>
       <c r="J191" t="s">
         <v>136</v>
       </c>
       <c r="K191" t="s">
         <v>21</v>
       </c>
       <c r="L191" t="s">
         <v>21</v>
       </c>
       <c r="M191" t="s">
-        <v>547</v>
+        <v>440</v>
       </c>
       <c r="N191" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O191" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P191" t="s">
         <v>63</v>
       </c>
       <c r="Q191" t="b">
         <v>0</v>
       </c>
       <c r="R191" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>536</v>
+        <v>441</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>57</v>
       </c>
       <c r="D192" t="s">
         <v>21</v>
       </c>
       <c r="E192" t="s">
-        <v>214</v>
+        <v>110</v>
       </c>
       <c r="F192" t="s">
-        <v>215</v>
+        <v>111</v>
       </c>
       <c r="G192" t="s">
         <v>112</v>
       </c>
       <c r="H192">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="I192" t="s">
         <v>21</v>
       </c>
       <c r="J192" t="s">
         <v>136</v>
       </c>
       <c r="K192" t="s">
         <v>21</v>
       </c>
       <c r="L192" t="s">
         <v>21</v>
       </c>
       <c r="M192" t="s">
-        <v>548</v>
+        <v>442</v>
       </c>
       <c r="N192" t="s">
         <v>27</v>
       </c>
       <c r="O192" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P192" t="s">
         <v>63</v>
       </c>
       <c r="Q192" t="b">
         <v>0</v>
       </c>
       <c r="R192" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>549</v>
+        <v>443</v>
       </c>
       <c r="B193" t="s">
         <v>19</v>
       </c>
       <c r="C193" t="s">
         <v>57</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
       <c r="E193" t="s">
-        <v>110</v>
+        <v>225</v>
       </c>
       <c r="F193" t="s">
-        <v>111</v>
+        <v>226</v>
       </c>
       <c r="G193" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="H193">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="I193" t="s">
         <v>21</v>
       </c>
       <c r="J193" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K193" t="s">
         <v>21</v>
       </c>
       <c r="L193" t="s">
         <v>21</v>
       </c>
       <c r="M193" t="s">
-        <v>550</v>
+        <v>444</v>
       </c>
       <c r="N193" t="s">
         <v>27</v>
       </c>
       <c r="O193" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="P193" t="s">
         <v>63</v>
       </c>
       <c r="Q193" t="b">
         <v>0</v>
       </c>
       <c r="R193" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>549</v>
+        <v>445</v>
       </c>
       <c r="B194" t="s">
         <v>19</v>
       </c>
       <c r="C194" t="s">
         <v>57</v>
       </c>
       <c r="D194" t="s">
         <v>21</v>
       </c>
       <c r="E194" t="s">
         <v>99</v>
       </c>
       <c r="F194" t="s">
         <v>100</v>
       </c>
       <c r="G194" t="s">
         <v>46</v>
       </c>
       <c r="H194">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I194" t="s">
         <v>21</v>
       </c>
       <c r="J194" t="s">
         <v>136</v>
       </c>
       <c r="K194" t="s">
         <v>21</v>
       </c>
       <c r="L194" t="s">
         <v>21</v>
       </c>
       <c r="M194" t="s">
-        <v>551</v>
+        <v>446</v>
       </c>
       <c r="N194" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O194" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P194" t="s">
         <v>63</v>
       </c>
       <c r="Q194" t="b">
         <v>0</v>
       </c>
       <c r="R194" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="195" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>549</v>
+        <v>445</v>
       </c>
       <c r="B195" t="s">
         <v>19</v>
       </c>
       <c r="C195" t="s">
         <v>57</v>
       </c>
       <c r="D195" t="s">
         <v>21</v>
       </c>
       <c r="E195" t="s">
-        <v>552</v>
+        <v>99</v>
       </c>
       <c r="F195" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="G195" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="H195">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I195" t="s">
         <v>21</v>
       </c>
       <c r="J195" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K195" t="s">
         <v>21</v>
       </c>
       <c r="L195" t="s">
         <v>21</v>
       </c>
       <c r="M195" t="s">
-        <v>553</v>
+        <v>447</v>
       </c>
       <c r="N195" t="s">
         <v>27</v>
       </c>
       <c r="O195" t="s">
-        <v>463</v>
+        <v>67</v>
       </c>
       <c r="P195" t="s">
         <v>63</v>
       </c>
       <c r="Q195" t="b">
         <v>0</v>
       </c>
       <c r="R195" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>554</v>
+        <v>448</v>
       </c>
       <c r="B196" t="s">
         <v>19</v>
       </c>
       <c r="C196" t="s">
         <v>57</v>
       </c>
       <c r="D196" t="s">
         <v>21</v>
       </c>
       <c r="E196" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F196" t="s">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="G196" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="H196">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="I196" t="s">
         <v>21</v>
       </c>
       <c r="J196" t="s">
         <v>136</v>
       </c>
       <c r="K196" t="s">
         <v>21</v>
       </c>
       <c r="L196" t="s">
         <v>21</v>
       </c>
       <c r="M196" t="s">
-        <v>555</v>
+        <v>449</v>
       </c>
       <c r="N196" t="s">
         <v>27</v>
       </c>
       <c r="O196" t="s">
         <v>67</v>
       </c>
       <c r="P196" t="s">
         <v>63</v>
       </c>
       <c r="Q196" t="b">
         <v>0</v>
       </c>
       <c r="R196" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>556</v>
+        <v>450</v>
       </c>
       <c r="B197" t="s">
-        <v>19</v>
+        <v>451</v>
       </c>
       <c r="C197" t="s">
-        <v>57</v>
+        <v>452</v>
       </c>
       <c r="D197" t="s">
         <v>21</v>
       </c>
       <c r="E197" t="s">
-        <v>309</v>
+        <v>453</v>
       </c>
       <c r="F197" t="s">
-        <v>310</v>
+        <v>454</v>
       </c>
       <c r="G197" t="s">
-        <v>311</v>
+        <v>152</v>
       </c>
       <c r="H197">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I197" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
       <c r="J197" t="s">
-        <v>136</v>
+        <v>456</v>
       </c>
       <c r="K197" t="s">
-        <v>21</v>
+        <v>457</v>
       </c>
       <c r="L197" t="s">
-        <v>21</v>
+        <v>451</v>
       </c>
       <c r="M197" t="s">
-        <v>557</v>
+        <v>458</v>
       </c>
       <c r="N197" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O197" t="s">
-        <v>62</v>
+        <v>230</v>
       </c>
       <c r="P197" t="s">
         <v>63</v>
       </c>
       <c r="Q197" t="b">
         <v>0</v>
       </c>
       <c r="R197" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="198" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>558</v>
+        <v>459</v>
       </c>
       <c r="B198" t="s">
-        <v>19</v>
+        <v>460</v>
       </c>
       <c r="C198" t="s">
-        <v>57</v>
+        <v>461</v>
       </c>
       <c r="D198" t="s">
         <v>21</v>
       </c>
       <c r="E198" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="F198" t="s">
-        <v>327</v>
+        <v>462</v>
       </c>
       <c r="G198" t="s">
-        <v>60</v>
+        <v>238</v>
       </c>
       <c r="H198">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="I198" t="s">
         <v>21</v>
       </c>
       <c r="J198" t="s">
-        <v>136</v>
+        <v>463</v>
       </c>
       <c r="K198" t="s">
-        <v>21</v>
+        <v>464</v>
       </c>
       <c r="L198" t="s">
         <v>21</v>
       </c>
       <c r="M198" t="s">
-        <v>559</v>
+        <v>465</v>
       </c>
       <c r="N198" t="s">
         <v>27</v>
       </c>
       <c r="O198" t="s">
-        <v>67</v>
+        <v>466</v>
       </c>
       <c r="P198" t="s">
         <v>63</v>
       </c>
       <c r="Q198" t="b">
         <v>0</v>
       </c>
       <c r="R198" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>558</v>
+        <v>467</v>
       </c>
       <c r="B199" t="s">
-        <v>560</v>
+        <v>19</v>
       </c>
       <c r="C199" t="s">
         <v>57</v>
       </c>
       <c r="D199" t="s">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>58</v>
       </c>
       <c r="F199" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G199" t="s">
         <v>60</v>
       </c>
       <c r="H199">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="I199" t="s">
-        <v>21</v>
+        <v>468</v>
       </c>
       <c r="J199" t="s">
         <v>136</v>
       </c>
       <c r="K199" t="s">
         <v>21</v>
       </c>
       <c r="L199" t="s">
         <v>21</v>
       </c>
       <c r="M199" t="s">
-        <v>561</v>
+        <v>469</v>
       </c>
       <c r="N199" t="s">
         <v>27</v>
       </c>
       <c r="O199" t="s">
-        <v>463</v>
+        <v>73</v>
       </c>
       <c r="P199" t="s">
         <v>63</v>
       </c>
       <c r="Q199" t="b">
         <v>0</v>
       </c>
       <c r="R199" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>562</v>
+        <v>470</v>
       </c>
       <c r="B200" t="s">
         <v>19</v>
       </c>
       <c r="C200" t="s">
         <v>57</v>
       </c>
       <c r="D200" t="s">
         <v>21</v>
       </c>
       <c r="E200" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="F200" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="G200" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H200">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I200" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J200" t="s">
         <v>136</v>
       </c>
       <c r="K200" t="s">
         <v>21</v>
       </c>
       <c r="L200" t="s">
         <v>21</v>
       </c>
       <c r="M200" t="s">
-        <v>563</v>
+        <v>471</v>
       </c>
       <c r="N200" t="s">
         <v>27</v>
       </c>
       <c r="O200" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P200" t="s">
         <v>63</v>
       </c>
       <c r="Q200" t="b">
         <v>0</v>
       </c>
       <c r="R200" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>562</v>
+        <v>470</v>
       </c>
       <c r="B201" t="s">
         <v>19</v>
       </c>
       <c r="C201" t="s">
         <v>57</v>
       </c>
       <c r="D201" t="s">
         <v>21</v>
       </c>
       <c r="E201" t="s">
-        <v>564</v>
+        <v>49</v>
       </c>
       <c r="F201" t="s">
-        <v>565</v>
+        <v>209</v>
       </c>
       <c r="G201" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H201">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I201" t="s">
         <v>21</v>
       </c>
       <c r="J201" t="s">
         <v>136</v>
       </c>
       <c r="K201" t="s">
         <v>21</v>
       </c>
       <c r="L201" t="s">
         <v>21</v>
       </c>
       <c r="M201" t="s">
-        <v>566</v>
+        <v>472</v>
       </c>
       <c r="N201" t="s">
         <v>27</v>
       </c>
       <c r="O201" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="P201" t="s">
         <v>63</v>
       </c>
       <c r="Q201" t="b">
         <v>0</v>
       </c>
       <c r="R201" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="202" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>567</v>
+        <v>473</v>
       </c>
       <c r="B202" t="s">
         <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>57</v>
       </c>
       <c r="D202" t="s">
         <v>21</v>
       </c>
       <c r="E202" t="s">
-        <v>568</v>
+        <v>214</v>
       </c>
       <c r="F202" t="s">
-        <v>569</v>
+        <v>215</v>
       </c>
       <c r="G202" t="s">
         <v>112</v>
       </c>
       <c r="H202">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I202" t="s">
         <v>21</v>
       </c>
       <c r="J202" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K202" t="s">
         <v>21</v>
       </c>
       <c r="L202" t="s">
         <v>21</v>
       </c>
       <c r="M202" t="s">
-        <v>570</v>
+        <v>474</v>
       </c>
       <c r="N202" t="s">
         <v>27</v>
       </c>
       <c r="O202" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P202" t="s">
         <v>63</v>
       </c>
       <c r="Q202" t="b">
         <v>0</v>
       </c>
       <c r="R202" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>571</v>
+        <v>475</v>
       </c>
       <c r="B203" t="s">
         <v>19</v>
       </c>
       <c r="C203" t="s">
         <v>57</v>
       </c>
       <c r="D203" t="s">
         <v>21</v>
       </c>
       <c r="E203" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F203" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G203" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="H203">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I203" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J203" t="s">
         <v>136</v>
       </c>
       <c r="K203" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="L203" t="s">
         <v>21</v>
       </c>
       <c r="M203" t="s">
-        <v>572</v>
+        <v>476</v>
       </c>
       <c r="N203" t="s">
         <v>27</v>
       </c>
       <c r="O203" t="s">
         <v>67</v>
       </c>
       <c r="P203" t="s">
         <v>63</v>
       </c>
       <c r="Q203" t="b">
         <v>0</v>
       </c>
       <c r="R203" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>571</v>
+        <v>475</v>
       </c>
       <c r="B204" t="s">
         <v>19</v>
       </c>
       <c r="C204" t="s">
         <v>57</v>
       </c>
       <c r="D204" t="s">
         <v>21</v>
       </c>
       <c r="E204" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="F204" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G204" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="H204">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="I204" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J204" t="s">
         <v>136</v>
       </c>
       <c r="K204" t="s">
         <v>21</v>
       </c>
       <c r="L204" t="s">
         <v>21</v>
       </c>
       <c r="M204" t="s">
-        <v>573</v>
+        <v>477</v>
       </c>
       <c r="N204" t="s">
         <v>27</v>
       </c>
       <c r="O204" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P204" t="s">
         <v>63</v>
       </c>
       <c r="Q204" t="b">
         <v>0</v>
       </c>
       <c r="R204" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="205" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>574</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
         <v>19</v>
       </c>
       <c r="C205" t="s">
         <v>57</v>
       </c>
       <c r="D205" t="s">
         <v>21</v>
       </c>
       <c r="E205" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="F205" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G205" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H205">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I205" t="s">
         <v>21</v>
       </c>
       <c r="J205" t="s">
         <v>136</v>
       </c>
       <c r="K205" t="s">
         <v>21</v>
       </c>
       <c r="L205" t="s">
         <v>21</v>
       </c>
       <c r="M205" t="s">
-        <v>575</v>
+        <v>478</v>
       </c>
       <c r="N205" t="s">
         <v>27</v>
       </c>
       <c r="O205" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="P205" t="s">
         <v>63</v>
       </c>
       <c r="Q205" t="b">
         <v>0</v>
       </c>
       <c r="R205" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="206" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>576</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
         <v>19</v>
       </c>
       <c r="C206" t="s">
         <v>57</v>
       </c>
       <c r="D206" t="s">
         <v>21</v>
       </c>
       <c r="E206" t="s">
-        <v>58</v>
+        <v>480</v>
       </c>
       <c r="F206" t="s">
-        <v>327</v>
+        <v>481</v>
       </c>
       <c r="G206" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="H206">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I206" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="J206" t="s">
         <v>136</v>
       </c>
       <c r="K206" t="s">
         <v>21</v>
       </c>
       <c r="L206" t="s">
         <v>21</v>
       </c>
       <c r="M206" t="s">
-        <v>577</v>
+        <v>482</v>
       </c>
       <c r="N206" t="s">
         <v>27</v>
       </c>
       <c r="O206" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P206" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q206" t="b">
         <v>0</v>
       </c>
       <c r="R206" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>576</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
         <v>19</v>
       </c>
       <c r="C207" t="s">
         <v>57</v>
       </c>
       <c r="D207" t="s">
         <v>21</v>
       </c>
       <c r="E207" t="s">
-        <v>58</v>
+        <v>480</v>
       </c>
       <c r="F207" t="s">
-        <v>327</v>
+        <v>481</v>
       </c>
       <c r="G207" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="H207">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I207" t="s">
         <v>21</v>
       </c>
       <c r="J207" t="s">
         <v>136</v>
       </c>
       <c r="K207" t="s">
         <v>21</v>
       </c>
       <c r="L207" t="s">
         <v>21</v>
       </c>
       <c r="M207" t="s">
-        <v>578</v>
+        <v>482</v>
       </c>
       <c r="N207" t="s">
         <v>27</v>
       </c>
       <c r="O207" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="P207" t="s">
         <v>63</v>
       </c>
       <c r="Q207" t="b">
         <v>0</v>
       </c>
       <c r="R207" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="208" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>579</v>
+        <v>483</v>
       </c>
       <c r="B208" t="s">
         <v>19</v>
       </c>
       <c r="C208" t="s">
         <v>57</v>
       </c>
       <c r="D208" t="s">
         <v>21</v>
       </c>
       <c r="E208" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="F208" t="s">
-        <v>100</v>
+        <v>207</v>
       </c>
       <c r="G208" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="H208">
         <v>34</v>
       </c>
       <c r="I208" t="s">
         <v>21</v>
       </c>
       <c r="J208" t="s">
         <v>136</v>
       </c>
       <c r="K208" t="s">
         <v>21</v>
       </c>
       <c r="L208" t="s">
         <v>21</v>
       </c>
       <c r="M208" t="s">
-        <v>580</v>
+        <v>484</v>
       </c>
       <c r="N208" t="s">
         <v>27</v>
       </c>
       <c r="O208" t="s">
         <v>87</v>
       </c>
       <c r="P208" t="s">
         <v>63</v>
       </c>
       <c r="Q208" t="b">
         <v>0</v>
       </c>
       <c r="R208" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>579</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
         <v>19</v>
       </c>
       <c r="C209" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="D209" t="s">
         <v>21</v>
       </c>
       <c r="E209" t="s">
-        <v>99</v>
+        <v>438</v>
       </c>
       <c r="F209" t="s">
-        <v>100</v>
+        <v>439</v>
       </c>
       <c r="G209" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H209">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I209" t="s">
         <v>21</v>
       </c>
       <c r="J209" t="s">
         <v>136</v>
       </c>
       <c r="K209" t="s">
         <v>21</v>
       </c>
       <c r="L209" t="s">
         <v>21</v>
       </c>
       <c r="M209" t="s">
-        <v>581</v>
+        <v>486</v>
       </c>
       <c r="N209" t="s">
         <v>27</v>
       </c>
       <c r="O209" t="s">
         <v>67</v>
       </c>
       <c r="P209" t="s">
         <v>63</v>
       </c>
       <c r="Q209" t="b">
         <v>0</v>
       </c>
       <c r="R209" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>582</v>
+        <v>487</v>
       </c>
       <c r="B210" t="s">
         <v>19</v>
       </c>
       <c r="C210" t="s">
         <v>57</v>
       </c>
       <c r="D210" t="s">
         <v>21</v>
       </c>
       <c r="E210" t="s">
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="F210" t="s">
-        <v>327</v>
+        <v>193</v>
       </c>
       <c r="G210" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="H210">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="I210" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J210" t="s">
         <v>136</v>
       </c>
       <c r="K210" t="s">
         <v>21</v>
       </c>
       <c r="L210" t="s">
         <v>21</v>
       </c>
       <c r="M210" t="s">
-        <v>583</v>
+        <v>488</v>
       </c>
       <c r="N210" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O210" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P210" t="s">
         <v>63</v>
       </c>
       <c r="Q210" t="b">
         <v>0</v>
       </c>
       <c r="R210" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>584</v>
+        <v>489</v>
       </c>
       <c r="B211" t="s">
         <v>19</v>
       </c>
       <c r="C211" t="s">
         <v>57</v>
       </c>
       <c r="D211" t="s">
         <v>21</v>
       </c>
       <c r="E211" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="F211" t="s">
-        <v>85</v>
+        <v>328</v>
       </c>
       <c r="G211" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H211">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="I211" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J211" t="s">
         <v>136</v>
       </c>
       <c r="K211" t="s">
         <v>21</v>
       </c>
       <c r="L211" t="s">
         <v>21</v>
       </c>
       <c r="M211" t="s">
-        <v>585</v>
+        <v>490</v>
       </c>
       <c r="N211" t="s">
         <v>27</v>
       </c>
       <c r="O211" t="s">
         <v>67</v>
       </c>
       <c r="P211" t="s">
         <v>63</v>
       </c>
       <c r="Q211" t="b">
         <v>0</v>
       </c>
       <c r="R211" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="212" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>586</v>
+        <v>489</v>
       </c>
       <c r="B212" t="s">
         <v>19</v>
       </c>
       <c r="C212" t="s">
         <v>57</v>
       </c>
       <c r="D212" t="s">
         <v>21</v>
       </c>
       <c r="E212" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="F212" t="s">
-        <v>70</v>
+        <v>328</v>
       </c>
       <c r="G212" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="H212">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="I212" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J212" t="s">
-        <v>96</v>
+        <v>136</v>
       </c>
       <c r="K212" t="s">
         <v>21</v>
       </c>
       <c r="L212" t="s">
         <v>21</v>
       </c>
       <c r="M212" t="s">
-        <v>587</v>
+        <v>490</v>
       </c>
       <c r="N212" t="s">
         <v>27</v>
       </c>
       <c r="O212" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="P212" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q212" t="b">
         <v>0</v>
       </c>
       <c r="R212" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>588</v>
+        <v>491</v>
       </c>
       <c r="B213" t="s">
         <v>19</v>
       </c>
       <c r="C213" t="s">
         <v>57</v>
       </c>
       <c r="D213" t="s">
         <v>21</v>
       </c>
       <c r="E213" t="s">
-        <v>99</v>
+        <v>492</v>
       </c>
       <c r="F213" t="s">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="G213" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H213">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="I213" t="s">
         <v>21</v>
       </c>
       <c r="J213" t="s">
         <v>136</v>
       </c>
       <c r="K213" t="s">
         <v>21</v>
       </c>
       <c r="L213" t="s">
         <v>21</v>
       </c>
       <c r="M213" t="s">
-        <v>589</v>
+        <v>493</v>
       </c>
       <c r="N213" t="s">
         <v>27</v>
       </c>
       <c r="O213" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P213" t="s">
         <v>63</v>
       </c>
       <c r="Q213" t="b">
         <v>0</v>
       </c>
       <c r="R213" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="214" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>590</v>
+        <v>491</v>
       </c>
       <c r="B214" t="s">
         <v>19</v>
       </c>
       <c r="C214" t="s">
         <v>57</v>
       </c>
       <c r="D214" t="s">
         <v>21</v>
       </c>
       <c r="E214" t="s">
-        <v>591</v>
+        <v>492</v>
       </c>
       <c r="F214" t="s">
-        <v>592</v>
+        <v>215</v>
       </c>
       <c r="G214" t="s">
-        <v>311</v>
+        <v>112</v>
       </c>
       <c r="H214">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="I214" t="s">
         <v>21</v>
       </c>
       <c r="J214" t="s">
         <v>136</v>
       </c>
       <c r="K214" t="s">
         <v>21</v>
       </c>
       <c r="L214" t="s">
         <v>21</v>
       </c>
       <c r="M214" t="s">
-        <v>593</v>
+        <v>493</v>
       </c>
       <c r="N214" t="s">
         <v>27</v>
       </c>
       <c r="O214" t="s">
         <v>67</v>
       </c>
       <c r="P214" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q214" t="b">
         <v>0</v>
       </c>
       <c r="R214" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>594</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
         <v>19</v>
       </c>
       <c r="C215" t="s">
         <v>57</v>
       </c>
       <c r="D215" t="s">
         <v>21</v>
       </c>
       <c r="E215" t="s">
-        <v>49</v>
+        <v>495</v>
       </c>
       <c r="F215" t="s">
-        <v>207</v>
+        <v>496</v>
       </c>
       <c r="G215" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H215">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="I215" t="s">
         <v>21</v>
       </c>
       <c r="J215" t="s">
         <v>136</v>
       </c>
       <c r="K215" t="s">
         <v>21</v>
       </c>
       <c r="L215" t="s">
         <v>21</v>
       </c>
       <c r="M215" t="s">
-        <v>595</v>
+        <v>497</v>
       </c>
       <c r="N215" t="s">
         <v>27</v>
       </c>
       <c r="O215" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="P215" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q215" t="b">
         <v>0</v>
       </c>
       <c r="R215" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="216" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>596</v>
+        <v>494</v>
       </c>
       <c r="B216" t="s">
         <v>19</v>
       </c>
       <c r="C216" t="s">
         <v>57</v>
       </c>
       <c r="D216" t="s">
         <v>21</v>
       </c>
       <c r="E216" t="s">
-        <v>564</v>
+        <v>38</v>
       </c>
       <c r="F216" t="s">
-        <v>565</v>
+        <v>93</v>
       </c>
       <c r="G216" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H216">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="I216" t="s">
         <v>21</v>
       </c>
       <c r="J216" t="s">
         <v>136</v>
       </c>
       <c r="K216" t="s">
         <v>21</v>
       </c>
       <c r="L216" t="s">
         <v>21</v>
       </c>
       <c r="M216" t="s">
-        <v>597</v>
+        <v>498</v>
       </c>
       <c r="N216" t="s">
         <v>27</v>
       </c>
       <c r="O216" t="s">
-        <v>62</v>
+        <v>250</v>
       </c>
       <c r="P216" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q216" t="b">
         <v>0</v>
       </c>
       <c r="R216" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="217" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>598</v>
+        <v>494</v>
       </c>
       <c r="B217" t="s">
         <v>19</v>
       </c>
       <c r="C217" t="s">
         <v>57</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
       <c r="E217" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F217" t="s">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="G217" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="H217">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I217" t="s">
         <v>21</v>
       </c>
       <c r="J217" t="s">
         <v>136</v>
       </c>
       <c r="K217" t="s">
         <v>21</v>
       </c>
       <c r="L217" t="s">
         <v>21</v>
       </c>
       <c r="M217" t="s">
-        <v>599</v>
+        <v>498</v>
       </c>
       <c r="N217" t="s">
         <v>27</v>
       </c>
       <c r="O217" t="s">
         <v>67</v>
       </c>
       <c r="P217" t="s">
         <v>63</v>
       </c>
       <c r="Q217" t="b">
         <v>0</v>
       </c>
       <c r="R217" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="218" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>598</v>
+        <v>494</v>
       </c>
       <c r="B218" t="s">
         <v>19</v>
       </c>
       <c r="C218" t="s">
         <v>57</v>
       </c>
       <c r="D218" t="s">
         <v>21</v>
       </c>
       <c r="E218" t="s">
-        <v>110</v>
+        <v>495</v>
       </c>
       <c r="F218" t="s">
-        <v>111</v>
+        <v>496</v>
       </c>
       <c r="G218" t="s">
         <v>112</v>
       </c>
       <c r="H218">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="I218" t="s">
         <v>21</v>
       </c>
       <c r="J218" t="s">
         <v>136</v>
       </c>
       <c r="K218" t="s">
         <v>21</v>
       </c>
       <c r="L218" t="s">
         <v>21</v>
       </c>
       <c r="M218" t="s">
-        <v>600</v>
+        <v>497</v>
       </c>
       <c r="N218" t="s">
         <v>27</v>
       </c>
       <c r="O218" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="P218" t="s">
         <v>63</v>
       </c>
       <c r="Q218" t="b">
         <v>0</v>
       </c>
       <c r="R218" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="219" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>601</v>
+        <v>499</v>
       </c>
       <c r="B219" t="s">
-        <v>602</v>
+        <v>19</v>
       </c>
       <c r="C219" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="D219" t="s">
         <v>21</v>
       </c>
       <c r="E219" t="s">
-        <v>604</v>
+        <v>179</v>
       </c>
       <c r="F219" t="s">
-        <v>605</v>
+        <v>180</v>
       </c>
       <c r="G219" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="H219">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="I219" t="s">
         <v>21</v>
       </c>
       <c r="J219" t="s">
-        <v>606</v>
+        <v>136</v>
       </c>
       <c r="K219" t="s">
         <v>21</v>
       </c>
       <c r="L219" t="s">
         <v>21</v>
       </c>
       <c r="M219" t="s">
-        <v>607</v>
+        <v>500</v>
       </c>
       <c r="N219" t="s">
         <v>27</v>
       </c>
       <c r="O219" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P219" t="s">
-        <v>608</v>
+        <v>63</v>
       </c>
       <c r="Q219" t="b">
         <v>0</v>
       </c>
       <c r="R219" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="220" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>609</v>
+        <v>499</v>
       </c>
       <c r="B220" t="s">
         <v>19</v>
       </c>
       <c r="C220" t="s">
         <v>57</v>
       </c>
       <c r="D220" t="s">
         <v>21</v>
       </c>
       <c r="E220" t="s">
-        <v>99</v>
+        <v>179</v>
       </c>
       <c r="F220" t="s">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="G220" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
       <c r="H220">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="I220" t="s">
         <v>21</v>
       </c>
       <c r="J220" t="s">
         <v>136</v>
       </c>
       <c r="K220" t="s">
         <v>21</v>
       </c>
       <c r="L220" t="s">
         <v>21</v>
       </c>
       <c r="M220" t="s">
-        <v>610</v>
+        <v>501</v>
       </c>
       <c r="N220" t="s">
         <v>27</v>
       </c>
       <c r="O220" t="s">
         <v>67</v>
       </c>
       <c r="P220" t="s">
         <v>63</v>
       </c>
       <c r="Q220" t="b">
         <v>0</v>
       </c>
       <c r="R220" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="221" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>609</v>
+        <v>499</v>
       </c>
       <c r="B221" t="s">
         <v>19</v>
       </c>
       <c r="C221" t="s">
         <v>57</v>
       </c>
       <c r="D221" t="s">
         <v>21</v>
       </c>
       <c r="E221" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="F221" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="G221" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="H221">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="I221" t="s">
         <v>21</v>
       </c>
       <c r="J221" t="s">
         <v>136</v>
       </c>
       <c r="K221" t="s">
         <v>21</v>
       </c>
       <c r="L221" t="s">
         <v>21</v>
       </c>
       <c r="M221" t="s">
-        <v>611</v>
+        <v>502</v>
       </c>
       <c r="N221" t="s">
         <v>27</v>
       </c>
       <c r="O221" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P221" t="s">
         <v>63</v>
       </c>
       <c r="Q221" t="b">
         <v>0</v>
       </c>
       <c r="R221" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="222" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>612</v>
+        <v>499</v>
       </c>
       <c r="B222" t="s">
         <v>19</v>
       </c>
       <c r="C222" t="s">
         <v>57</v>
       </c>
       <c r="D222" t="s">
         <v>21</v>
       </c>
       <c r="E222" t="s">
-        <v>49</v>
+        <v>179</v>
       </c>
       <c r="F222" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="G222" t="s">
-        <v>51</v>
+        <v>152</v>
       </c>
       <c r="H222">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I222" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J222" t="s">
         <v>136</v>
       </c>
       <c r="K222" t="s">
         <v>21</v>
       </c>
       <c r="L222" t="s">
         <v>21</v>
       </c>
       <c r="M222" t="s">
-        <v>613</v>
+        <v>501</v>
       </c>
       <c r="N222" t="s">
         <v>27</v>
       </c>
       <c r="O222" t="s">
-        <v>67</v>
+        <v>503</v>
       </c>
       <c r="P222" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q222" t="b">
         <v>0</v>
       </c>
       <c r="R222" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="223" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>614</v>
+        <v>499</v>
       </c>
       <c r="B223" t="s">
         <v>19</v>
       </c>
       <c r="C223" t="s">
         <v>57</v>
       </c>
       <c r="D223" t="s">
         <v>21</v>
       </c>
       <c r="E223" t="s">
-        <v>110</v>
+        <v>179</v>
       </c>
       <c r="F223" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="G223" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
       <c r="H223">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I223" t="s">
         <v>21</v>
       </c>
       <c r="J223" t="s">
         <v>136</v>
       </c>
       <c r="K223" t="s">
         <v>21</v>
       </c>
       <c r="L223" t="s">
         <v>21</v>
       </c>
       <c r="M223" t="s">
-        <v>615</v>
+        <v>500</v>
       </c>
       <c r="N223" t="s">
         <v>27</v>
       </c>
       <c r="O223" t="s">
-        <v>67</v>
+        <v>250</v>
       </c>
       <c r="P223" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q223" t="b">
         <v>0</v>
       </c>
       <c r="R223" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="224" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>616</v>
+        <v>499</v>
       </c>
       <c r="B224" t="s">
         <v>19</v>
       </c>
       <c r="C224" t="s">
         <v>57</v>
       </c>
       <c r="D224" t="s">
         <v>21</v>
       </c>
       <c r="E224" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F224" t="s">
-        <v>207</v>
+        <v>70</v>
       </c>
       <c r="G224" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H224">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="I224" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J224" t="s">
         <v>136</v>
       </c>
       <c r="K224" t="s">
         <v>21</v>
       </c>
       <c r="L224" t="s">
         <v>21</v>
       </c>
       <c r="M224" t="s">
-        <v>617</v>
+        <v>502</v>
       </c>
       <c r="N224" t="s">
         <v>27</v>
       </c>
       <c r="O224" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P224" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q224" t="b">
         <v>0</v>
       </c>
       <c r="R224" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="225" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>618</v>
+        <v>504</v>
       </c>
       <c r="B225" t="s">
         <v>19</v>
       </c>
       <c r="C225" t="s">
         <v>57</v>
       </c>
       <c r="D225" t="s">
         <v>21</v>
       </c>
       <c r="E225" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="F225" t="s">
-        <v>327</v>
+        <v>111</v>
       </c>
       <c r="G225" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="H225">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="I225" t="s">
         <v>21</v>
       </c>
       <c r="J225" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K225" t="s">
         <v>21</v>
       </c>
       <c r="L225" t="s">
         <v>21</v>
       </c>
       <c r="M225" t="s">
-        <v>619</v>
+        <v>505</v>
       </c>
       <c r="N225" t="s">
         <v>27</v>
       </c>
       <c r="O225" t="s">
         <v>67</v>
       </c>
       <c r="P225" t="s">
         <v>63</v>
       </c>
       <c r="Q225" t="b">
         <v>0</v>
       </c>
       <c r="R225" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="226" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>620</v>
+        <v>504</v>
       </c>
       <c r="B226" t="s">
         <v>19</v>
       </c>
       <c r="C226" t="s">
         <v>57</v>
       </c>
       <c r="D226" t="s">
         <v>21</v>
       </c>
       <c r="E226" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="F226" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="G226" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H226">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I226" t="s">
         <v>21</v>
       </c>
       <c r="J226" t="s">
         <v>136</v>
       </c>
       <c r="K226" t="s">
         <v>21</v>
       </c>
       <c r="L226" t="s">
         <v>21</v>
       </c>
       <c r="M226" t="s">
-        <v>621</v>
+        <v>505</v>
       </c>
       <c r="N226" t="s">
         <v>27</v>
       </c>
       <c r="O226" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P226" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q226" t="b">
         <v>0</v>
       </c>
       <c r="R226" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="227" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>622</v>
+        <v>506</v>
       </c>
       <c r="B227" t="s">
         <v>19</v>
       </c>
       <c r="C227" t="s">
         <v>57</v>
       </c>
       <c r="D227" t="s">
         <v>21</v>
       </c>
       <c r="E227" t="s">
-        <v>623</v>
+        <v>49</v>
       </c>
       <c r="F227" t="s">
-        <v>624</v>
+        <v>209</v>
       </c>
       <c r="G227" t="s">
-        <v>265</v>
+        <v>51</v>
       </c>
       <c r="H227">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="I227" t="s">
         <v>21</v>
       </c>
       <c r="J227" t="s">
         <v>136</v>
       </c>
       <c r="K227" t="s">
         <v>21</v>
       </c>
       <c r="L227" t="s">
         <v>21</v>
       </c>
       <c r="M227" t="s">
-        <v>625</v>
+        <v>507</v>
       </c>
       <c r="N227" t="s">
         <v>27</v>
       </c>
       <c r="O227" t="s">
-        <v>87</v>
+        <v>250</v>
       </c>
       <c r="P227" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q227" t="b">
         <v>0</v>
       </c>
       <c r="R227" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="228" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>626</v>
+        <v>506</v>
       </c>
       <c r="B228" t="s">
         <v>19</v>
       </c>
       <c r="C228" t="s">
         <v>57</v>
       </c>
       <c r="D228" t="s">
         <v>21</v>
       </c>
       <c r="E228" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="F228" t="s">
-        <v>111</v>
+        <v>209</v>
       </c>
       <c r="G228" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="H228">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="I228" t="s">
         <v>21</v>
       </c>
       <c r="J228" t="s">
         <v>136</v>
       </c>
       <c r="K228" t="s">
         <v>21</v>
       </c>
       <c r="L228" t="s">
         <v>21</v>
       </c>
       <c r="M228" t="s">
-        <v>627</v>
+        <v>507</v>
       </c>
       <c r="N228" t="s">
         <v>27</v>
       </c>
       <c r="O228" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="P228" t="s">
         <v>63</v>
       </c>
       <c r="Q228" t="b">
         <v>0</v>
       </c>
       <c r="R228" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="229" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>628</v>
+        <v>508</v>
       </c>
       <c r="B229" t="s">
         <v>19</v>
       </c>
       <c r="C229" t="s">
         <v>57</v>
       </c>
       <c r="D229" t="s">
         <v>21</v>
       </c>
       <c r="E229" t="s">
-        <v>44</v>
+        <v>509</v>
       </c>
       <c r="F229" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G229" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I229" t="s">
         <v>21</v>
       </c>
       <c r="J229" t="s">
         <v>174</v>
       </c>
       <c r="K229" t="s">
         <v>21</v>
       </c>
       <c r="L229" t="s">
         <v>21</v>
       </c>
       <c r="M229" t="s">
-        <v>629</v>
+        <v>510</v>
       </c>
       <c r="N229" t="s">
         <v>27</v>
       </c>
       <c r="O229" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="P229" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q229" t="b">
         <v>0</v>
       </c>
       <c r="R229" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="230" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>628</v>
+        <v>508</v>
       </c>
       <c r="B230" t="s">
         <v>19</v>
       </c>
       <c r="C230" t="s">
         <v>57</v>
       </c>
       <c r="D230" t="s">
         <v>21</v>
       </c>
       <c r="E230" t="s">
-        <v>49</v>
+        <v>509</v>
       </c>
       <c r="F230" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="G230" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H230">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I230" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J230" t="s">
         <v>136</v>
       </c>
       <c r="K230" t="s">
         <v>21</v>
       </c>
       <c r="L230" t="s">
         <v>21</v>
       </c>
       <c r="M230" t="s">
-        <v>630</v>
+        <v>510</v>
       </c>
       <c r="N230" t="s">
         <v>27</v>
       </c>
       <c r="O230" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P230" t="s">
         <v>63</v>
       </c>
       <c r="Q230" t="b">
         <v>0</v>
       </c>
       <c r="R230" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="231" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>631</v>
+        <v>511</v>
       </c>
       <c r="B231" t="s">
-        <v>19</v>
+        <v>512</v>
       </c>
       <c r="C231" t="s">
-        <v>57</v>
+        <v>513</v>
       </c>
       <c r="D231" t="s">
         <v>21</v>
       </c>
       <c r="E231" t="s">
-        <v>44</v>
+        <v>514</v>
       </c>
       <c r="F231" t="s">
-        <v>209</v>
+        <v>515</v>
       </c>
       <c r="G231" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H231">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="I231" t="s">
         <v>21</v>
       </c>
       <c r="J231" t="s">
-        <v>136</v>
+        <v>516</v>
       </c>
       <c r="K231" t="s">
         <v>21</v>
       </c>
       <c r="L231" t="s">
         <v>21</v>
       </c>
       <c r="M231" t="s">
-        <v>632</v>
+        <v>517</v>
       </c>
       <c r="N231" t="s">
         <v>27</v>
       </c>
       <c r="O231" t="s">
-        <v>67</v>
+        <v>518</v>
       </c>
       <c r="P231" t="s">
-        <v>63</v>
+        <v>519</v>
       </c>
       <c r="Q231" t="b">
         <v>0</v>
       </c>
       <c r="R231" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="232" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>633</v>
+        <v>520</v>
       </c>
       <c r="B232" t="s">
         <v>19</v>
       </c>
       <c r="C232" t="s">
         <v>57</v>
       </c>
       <c r="D232" t="s">
         <v>21</v>
       </c>
       <c r="E232" t="s">
-        <v>634</v>
+        <v>44</v>
       </c>
       <c r="F232" t="s">
-        <v>635</v>
+        <v>207</v>
       </c>
       <c r="G232" t="s">
-        <v>265</v>
+        <v>126</v>
       </c>
       <c r="H232">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="I232" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J232" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K232" t="s">
         <v>21</v>
       </c>
       <c r="L232" t="s">
         <v>21</v>
       </c>
       <c r="M232" t="s">
-        <v>636</v>
+        <v>521</v>
       </c>
       <c r="N232" t="s">
         <v>27</v>
       </c>
       <c r="O232" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P232" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q232" t="b">
         <v>0</v>
       </c>
       <c r="R232" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="233" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>633</v>
+        <v>520</v>
       </c>
       <c r="B233" t="s">
         <v>19</v>
       </c>
       <c r="C233" t="s">
         <v>57</v>
       </c>
       <c r="D233" t="s">
         <v>21</v>
       </c>
       <c r="E233" t="s">
-        <v>637</v>
+        <v>44</v>
       </c>
       <c r="F233" t="s">
-        <v>638</v>
+        <v>207</v>
       </c>
       <c r="G233" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="H233">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I233" t="s">
         <v>21</v>
       </c>
       <c r="J233" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K233" t="s">
         <v>21</v>
       </c>
       <c r="L233" t="s">
         <v>21</v>
       </c>
       <c r="M233" t="s">
-        <v>639</v>
+        <v>521</v>
       </c>
       <c r="N233" t="s">
         <v>27</v>
       </c>
       <c r="O233" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P233" t="s">
         <v>63</v>
       </c>
       <c r="Q233" t="b">
         <v>0</v>
       </c>
       <c r="R233" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="234" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>633</v>
+        <v>522</v>
       </c>
       <c r="B234" t="s">
         <v>19</v>
       </c>
       <c r="C234" t="s">
         <v>57</v>
       </c>
       <c r="D234" t="s">
         <v>21</v>
       </c>
       <c r="E234" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="F234" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="G234" t="s">
-        <v>546</v>
+        <v>410</v>
       </c>
       <c r="H234">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="I234" t="s">
         <v>21</v>
       </c>
       <c r="J234" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K234" t="s">
         <v>21</v>
       </c>
       <c r="L234" t="s">
         <v>21</v>
       </c>
       <c r="M234" t="s">
-        <v>640</v>
+        <v>525</v>
       </c>
       <c r="N234" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O234" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="P234" t="s">
         <v>63</v>
       </c>
       <c r="Q234" t="b">
         <v>0</v>
       </c>
       <c r="R234" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="235" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>641</v>
+        <v>526</v>
       </c>
       <c r="B235" t="s">
         <v>19</v>
       </c>
       <c r="C235" t="s">
         <v>57</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>110</v>
       </c>
       <c r="F235" t="s">
         <v>111</v>
       </c>
       <c r="G235" t="s">
         <v>112</v>
       </c>
       <c r="H235">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="I235" t="s">
         <v>21</v>
       </c>
       <c r="J235" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K235" t="s">
         <v>21</v>
       </c>
       <c r="L235" t="s">
         <v>21</v>
       </c>
       <c r="M235" t="s">
-        <v>642</v>
+        <v>527</v>
       </c>
       <c r="N235" t="s">
         <v>27</v>
       </c>
       <c r="O235" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P235" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q235" t="b">
         <v>0</v>
       </c>
       <c r="R235" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="236" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>641</v>
+        <v>526</v>
       </c>
       <c r="B236" t="s">
         <v>19</v>
       </c>
       <c r="C236" t="s">
         <v>57</v>
       </c>
       <c r="D236" t="s">
         <v>21</v>
       </c>
       <c r="E236" t="s">
         <v>110</v>
       </c>
       <c r="F236" t="s">
         <v>111</v>
       </c>
       <c r="G236" t="s">
         <v>112</v>
       </c>
       <c r="H236">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I236" t="s">
         <v>21</v>
       </c>
       <c r="J236" t="s">
         <v>136</v>
       </c>
       <c r="K236" t="s">
         <v>21</v>
       </c>
       <c r="L236" t="s">
         <v>21</v>
       </c>
       <c r="M236" t="s">
-        <v>643</v>
+        <v>527</v>
       </c>
       <c r="N236" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O236" t="s">
         <v>67</v>
       </c>
       <c r="P236" t="s">
         <v>63</v>
       </c>
       <c r="Q236" t="b">
         <v>0</v>
       </c>
       <c r="R236" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="237" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>641</v>
+        <v>526</v>
       </c>
       <c r="B237" t="s">
         <v>19</v>
       </c>
       <c r="C237" t="s">
         <v>57</v>
       </c>
       <c r="D237" t="s">
         <v>21</v>
       </c>
       <c r="E237" t="s">
-        <v>44</v>
+        <v>438</v>
       </c>
       <c r="F237" t="s">
-        <v>81</v>
+        <v>439</v>
       </c>
       <c r="G237" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="H237">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="I237" t="s">
         <v>21</v>
       </c>
       <c r="J237" t="s">
         <v>136</v>
       </c>
       <c r="K237" t="s">
         <v>21</v>
       </c>
       <c r="L237" t="s">
         <v>21</v>
       </c>
       <c r="M237" t="s">
-        <v>644</v>
+        <v>528</v>
       </c>
       <c r="N237" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="O237" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="P237" t="s">
         <v>63</v>
       </c>
       <c r="Q237" t="b">
         <v>0</v>
       </c>
       <c r="R237" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="238" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>645</v>
+        <v>529</v>
       </c>
       <c r="B238" t="s">
         <v>19</v>
       </c>
       <c r="C238" t="s">
         <v>57</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
       <c r="E238" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="F238" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="G238" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="H238">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="I238" t="s">
         <v>21</v>
       </c>
       <c r="J238" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K238" t="s">
         <v>21</v>
       </c>
       <c r="L238" t="s">
         <v>21</v>
       </c>
       <c r="M238" t="s">
-        <v>646</v>
+        <v>530</v>
       </c>
       <c r="N238" t="s">
         <v>27</v>
       </c>
       <c r="O238" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P238" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q238" t="b">
         <v>0</v>
       </c>
       <c r="R238" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="239" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>647</v>
+        <v>529</v>
       </c>
       <c r="B239" t="s">
         <v>19</v>
       </c>
       <c r="C239" t="s">
         <v>57</v>
       </c>
       <c r="D239" t="s">
         <v>21</v>
       </c>
       <c r="E239" t="s">
-        <v>69</v>
+        <v>172</v>
       </c>
       <c r="F239" t="s">
-        <v>70</v>
+        <v>173</v>
       </c>
       <c r="G239" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="H239">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="I239" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J239" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="K239" t="s">
         <v>21</v>
       </c>
       <c r="L239" t="s">
         <v>21</v>
       </c>
       <c r="M239" t="s">
-        <v>648</v>
+        <v>530</v>
       </c>
       <c r="N239" t="s">
         <v>27</v>
       </c>
       <c r="O239" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P239" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="Q239" t="b">
         <v>0</v>
       </c>
       <c r="R239" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="240" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>647</v>
+        <v>531</v>
       </c>
       <c r="B240" t="s">
         <v>19</v>
       </c>
       <c r="C240" t="s">
         <v>57</v>
       </c>
       <c r="D240" t="s">
         <v>21</v>
       </c>
       <c r="E240" t="s">
-        <v>38</v>
+        <v>438</v>
       </c>
       <c r="F240" t="s">
-        <v>93</v>
+        <v>439</v>
       </c>
       <c r="G240" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H240">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="I240" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J240" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
       <c r="K240" t="s">
         <v>21</v>
       </c>
       <c r="L240" t="s">
         <v>21</v>
       </c>
       <c r="M240" t="s">
-        <v>649</v>
+        <v>532</v>
       </c>
       <c r="N240" t="s">
         <v>27</v>
       </c>
       <c r="O240" t="s">
-        <v>62</v>
+        <v>185</v>
       </c>
       <c r="P240" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q240" t="b">
         <v>0</v>
       </c>
       <c r="R240" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="241" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>647</v>
+        <v>531</v>
       </c>
       <c r="B241" t="s">
         <v>19</v>
       </c>
       <c r="C241" t="s">
         <v>57</v>
       </c>
       <c r="D241" t="s">
         <v>21</v>
       </c>
       <c r="E241" t="s">
-        <v>650</v>
+        <v>438</v>
       </c>
       <c r="F241" t="s">
-        <v>651</v>
+        <v>439</v>
       </c>
       <c r="G241" t="s">
-        <v>652</v>
+        <v>24</v>
       </c>
       <c r="H241">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I241" t="s">
         <v>21</v>
       </c>
       <c r="J241" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="K241" t="s">
         <v>21</v>
       </c>
       <c r="L241" t="s">
         <v>21</v>
       </c>
       <c r="M241" t="s">
-        <v>653</v>
+        <v>532</v>
       </c>
       <c r="N241" t="s">
         <v>27</v>
       </c>
       <c r="O241" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P241" t="s">
         <v>63</v>
       </c>
       <c r="Q241" t="b">
         <v>0</v>
       </c>
       <c r="R241" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="242" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>647</v>
+        <v>533</v>
       </c>
       <c r="B242" t="s">
         <v>19</v>
       </c>
       <c r="C242" t="s">
         <v>57</v>
       </c>
       <c r="D242" t="s">
         <v>21</v>
       </c>
       <c r="E242" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F242" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G242" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="H242">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="I242" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J242" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
       <c r="K242" t="s">
         <v>21</v>
       </c>
       <c r="L242" t="s">
         <v>21</v>
       </c>
       <c r="M242" t="s">
-        <v>648</v>
+        <v>534</v>
       </c>
       <c r="N242" t="s">
         <v>27</v>
       </c>
       <c r="O242" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P242" t="s">
         <v>63</v>
       </c>
       <c r="Q242" t="b">
         <v>0</v>
       </c>
       <c r="R242" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="243" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>654</v>
+        <v>533</v>
       </c>
       <c r="B243" t="s">
         <v>19</v>
       </c>
       <c r="C243" t="s">
         <v>57</v>
       </c>
       <c r="D243" t="s">
         <v>21</v>
       </c>
       <c r="E243" t="s">
-        <v>519</v>
+        <v>84</v>
       </c>
       <c r="F243" t="s">
-        <v>520</v>
+        <v>85</v>
       </c>
       <c r="G243" t="s">
-        <v>407</v>
+        <v>54</v>
       </c>
       <c r="H243">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="I243" t="s">
         <v>21</v>
       </c>
       <c r="J243" t="s">
         <v>136</v>
       </c>
       <c r="K243" t="s">
         <v>21</v>
       </c>
       <c r="L243" t="s">
         <v>21</v>
       </c>
       <c r="M243" t="s">
-        <v>655</v>
+        <v>534</v>
       </c>
       <c r="N243" t="s">
         <v>27</v>
       </c>
       <c r="O243" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P243" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q243" t="b">
         <v>0</v>
       </c>
       <c r="R243" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="244" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>654</v>
+        <v>535</v>
       </c>
       <c r="B244" t="s">
         <v>19</v>
       </c>
       <c r="C244" t="s">
         <v>57</v>
       </c>
       <c r="D244" t="s">
         <v>21</v>
       </c>
       <c r="E244" t="s">
-        <v>58</v>
+        <v>495</v>
       </c>
       <c r="F244" t="s">
-        <v>327</v>
+        <v>496</v>
       </c>
       <c r="G244" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="H244">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="I244" t="s">
         <v>21</v>
       </c>
       <c r="J244" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K244" t="s">
         <v>21</v>
       </c>
       <c r="L244" t="s">
         <v>21</v>
       </c>
       <c r="M244" t="s">
-        <v>656</v>
+        <v>536</v>
       </c>
       <c r="N244" t="s">
         <v>27</v>
       </c>
       <c r="O244" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P244" t="s">
         <v>63</v>
       </c>
       <c r="Q244" t="b">
         <v>0</v>
       </c>
       <c r="R244" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="245" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>657</v>
+        <v>535</v>
       </c>
       <c r="B245" t="s">
         <v>19</v>
       </c>
       <c r="C245" t="s">
         <v>57</v>
       </c>
       <c r="D245" t="s">
         <v>21</v>
       </c>
       <c r="E245" t="s">
-        <v>49</v>
+        <v>495</v>
       </c>
       <c r="F245" t="s">
-        <v>207</v>
+        <v>496</v>
       </c>
       <c r="G245" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H245">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="I245" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J245" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
       <c r="K245" t="s">
         <v>21</v>
       </c>
       <c r="L245" t="s">
         <v>21</v>
       </c>
       <c r="M245" t="s">
-        <v>658</v>
+        <v>536</v>
       </c>
       <c r="N245" t="s">
         <v>27</v>
       </c>
       <c r="O245" t="s">
-        <v>62</v>
+        <v>185</v>
       </c>
       <c r="P245" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q245" t="b">
         <v>0</v>
       </c>
       <c r="R245" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="246" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>659</v>
+        <v>537</v>
       </c>
       <c r="B246" t="s">
         <v>19</v>
       </c>
       <c r="C246" t="s">
         <v>57</v>
       </c>
       <c r="D246" t="s">
         <v>21</v>
       </c>
       <c r="E246" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F246" t="s">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="G246" t="s">
+        <v>51</v>
+      </c>
+      <c r="H246">
         <v>60</v>
       </c>
-      <c r="H246">
-[...1 lines deleted...]
-      </c>
       <c r="I246" t="s">
         <v>21</v>
       </c>
       <c r="J246" t="s">
         <v>136</v>
       </c>
       <c r="K246" t="s">
         <v>21</v>
       </c>
       <c r="L246" t="s">
         <v>21</v>
       </c>
       <c r="M246" t="s">
-        <v>660</v>
+        <v>538</v>
       </c>
       <c r="N246" t="s">
         <v>27</v>
       </c>
       <c r="O246" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P246" t="s">
         <v>63</v>
       </c>
       <c r="Q246" t="b">
         <v>0</v>
       </c>
       <c r="R246" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="247" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>661</v>
+        <v>537</v>
       </c>
       <c r="B247" t="s">
-        <v>662</v>
+        <v>19</v>
       </c>
       <c r="C247" t="s">
-        <v>663</v>
+        <v>57</v>
       </c>
       <c r="D247" t="s">
         <v>21</v>
       </c>
       <c r="E247" t="s">
-        <v>664</v>
+        <v>69</v>
       </c>
       <c r="F247" t="s">
-        <v>665</v>
+        <v>70</v>
       </c>
       <c r="G247" t="s">
-        <v>666</v>
+        <v>71</v>
       </c>
       <c r="H247">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="I247" t="s">
-        <v>21</v>
+        <v>468</v>
       </c>
       <c r="J247" t="s">
-        <v>667</v>
+        <v>136</v>
       </c>
       <c r="K247" t="s">
-        <v>668</v>
+        <v>21</v>
       </c>
       <c r="L247" t="s">
         <v>21</v>
       </c>
       <c r="M247" t="s">
-        <v>669</v>
+        <v>539</v>
       </c>
       <c r="N247" t="s">
         <v>27</v>
       </c>
       <c r="O247" t="s">
         <v>62</v>
       </c>
       <c r="P247" t="s">
         <v>63</v>
       </c>
       <c r="Q247" t="b">
         <v>0</v>
       </c>
       <c r="R247" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>670</v>
+        <v>537</v>
       </c>
       <c r="B248" t="s">
         <v>19</v>
       </c>
       <c r="C248" t="s">
         <v>57</v>
       </c>
       <c r="D248" t="s">
         <v>21</v>
       </c>
       <c r="E248" t="s">
-        <v>671</v>
+        <v>69</v>
       </c>
       <c r="F248" t="s">
-        <v>672</v>
+        <v>70</v>
       </c>
       <c r="G248" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="H248">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="I248" t="s">
-        <v>21</v>
+        <v>468</v>
       </c>
       <c r="J248" t="s">
         <v>136</v>
       </c>
       <c r="K248" t="s">
         <v>21</v>
       </c>
       <c r="L248" t="s">
         <v>21</v>
       </c>
       <c r="M248" t="s">
-        <v>673</v>
+        <v>539</v>
       </c>
       <c r="N248" t="s">
         <v>27</v>
       </c>
       <c r="O248" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="P248" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q248" t="b">
         <v>0</v>
       </c>
       <c r="R248" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="249" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>670</v>
+        <v>537</v>
       </c>
       <c r="B249" t="s">
         <v>19</v>
       </c>
       <c r="C249" t="s">
         <v>57</v>
       </c>
       <c r="D249" t="s">
         <v>21</v>
       </c>
       <c r="E249" t="s">
-        <v>671</v>
+        <v>49</v>
       </c>
       <c r="F249" t="s">
-        <v>672</v>
+        <v>209</v>
       </c>
       <c r="G249" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="H249">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="I249" t="s">
         <v>21</v>
       </c>
       <c r="J249" t="s">
         <v>136</v>
       </c>
       <c r="K249" t="s">
         <v>21</v>
       </c>
       <c r="L249" t="s">
         <v>21</v>
       </c>
       <c r="M249" t="s">
-        <v>674</v>
+        <v>538</v>
       </c>
       <c r="N249" t="s">
         <v>27</v>
       </c>
       <c r="O249" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="P249" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q249" t="b">
         <v>0</v>
       </c>
       <c r="R249" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="250" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>675</v>
+        <v>540</v>
       </c>
       <c r="B250" t="s">
         <v>19</v>
       </c>
       <c r="C250" t="s">
-        <v>57</v>
+        <v>541</v>
       </c>
       <c r="D250" t="s">
         <v>21</v>
       </c>
       <c r="E250" t="s">
-        <v>519</v>
+        <v>58</v>
       </c>
       <c r="F250" t="s">
-        <v>520</v>
+        <v>328</v>
       </c>
       <c r="G250" t="s">
-        <v>407</v>
+        <v>60</v>
       </c>
       <c r="H250">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="I250" t="s">
         <v>21</v>
       </c>
       <c r="J250" t="s">
         <v>136</v>
       </c>
       <c r="K250" t="s">
         <v>21</v>
       </c>
       <c r="L250" t="s">
         <v>21</v>
       </c>
       <c r="M250" t="s">
-        <v>676</v>
+        <v>542</v>
       </c>
       <c r="N250" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="O250" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="P250" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q250" t="b">
         <v>0</v>
       </c>
       <c r="R250" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="251" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>677</v>
+        <v>540</v>
       </c>
       <c r="B251" t="s">
         <v>19</v>
       </c>
       <c r="C251" t="s">
         <v>57</v>
       </c>
       <c r="D251" t="s">
         <v>21</v>
       </c>
       <c r="E251" t="s">
-        <v>650</v>
+        <v>58</v>
       </c>
       <c r="F251" t="s">
-        <v>678</v>
+        <v>328</v>
       </c>
       <c r="G251" t="s">
-        <v>652</v>
+        <v>60</v>
       </c>
       <c r="H251">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="I251" t="s">
         <v>21</v>
       </c>
       <c r="J251" t="s">
         <v>136</v>
       </c>
       <c r="K251" t="s">
         <v>21</v>
       </c>
       <c r="L251" t="s">
         <v>21</v>
       </c>
       <c r="M251" t="s">
-        <v>679</v>
+        <v>542</v>
       </c>
       <c r="N251" t="s">
         <v>27</v>
       </c>
       <c r="O251" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P251" t="s">
         <v>63</v>
       </c>
       <c r="Q251" t="b">
         <v>0</v>
       </c>
       <c r="R251" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="252" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>677</v>
+        <v>540</v>
       </c>
       <c r="B252" t="s">
         <v>19</v>
       </c>
       <c r="C252" t="s">
         <v>57</v>
       </c>
       <c r="D252" t="s">
         <v>21</v>
       </c>
       <c r="E252" t="s">
-        <v>49</v>
+        <v>214</v>
       </c>
       <c r="F252" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="G252" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="H252">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I252" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J252" t="s">
         <v>136</v>
       </c>
       <c r="K252" t="s">
         <v>21</v>
       </c>
       <c r="L252" t="s">
         <v>21</v>
       </c>
       <c r="M252" t="s">
-        <v>680</v>
+        <v>543</v>
       </c>
       <c r="N252" t="s">
         <v>27</v>
       </c>
       <c r="O252" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P252" t="s">
         <v>63</v>
       </c>
       <c r="Q252" t="b">
         <v>0</v>
       </c>
       <c r="R252" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>681</v>
+        <v>540</v>
       </c>
       <c r="B253" t="s">
-        <v>682</v>
+        <v>19</v>
       </c>
       <c r="C253" t="s">
-        <v>683</v>
+        <v>57</v>
       </c>
       <c r="D253" t="s">
         <v>21</v>
       </c>
       <c r="E253" t="s">
-        <v>684</v>
+        <v>544</v>
       </c>
       <c r="F253" t="s">
-        <v>685</v>
+        <v>545</v>
       </c>
       <c r="G253" t="s">
-        <v>686</v>
+        <v>46</v>
       </c>
       <c r="H253">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="I253" t="s">
-        <v>687</v>
+        <v>21</v>
       </c>
       <c r="J253" t="s">
-        <v>688</v>
+        <v>136</v>
       </c>
       <c r="K253" t="s">
-        <v>689</v>
+        <v>21</v>
       </c>
       <c r="L253" t="s">
         <v>21</v>
       </c>
       <c r="M253" t="s">
-        <v>690</v>
+        <v>546</v>
       </c>
       <c r="N253" t="s">
         <v>27</v>
       </c>
       <c r="O253" t="s">
-        <v>147</v>
+        <v>232</v>
       </c>
       <c r="P253" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="Q253" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R253" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="254" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>691</v>
+        <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>19</v>
       </c>
       <c r="C254" t="s">
         <v>57</v>
       </c>
       <c r="D254" t="s">
         <v>21</v>
       </c>
       <c r="E254" t="s">
-        <v>477</v>
+        <v>547</v>
       </c>
       <c r="F254" t="s">
-        <v>478</v>
+        <v>548</v>
       </c>
       <c r="G254" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H254">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I254" t="s">
         <v>21</v>
       </c>
       <c r="J254" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="K254" t="s">
         <v>21</v>
       </c>
       <c r="L254" t="s">
         <v>21</v>
       </c>
       <c r="M254" t="s">
-        <v>692</v>
+        <v>549</v>
       </c>
       <c r="N254" t="s">
         <v>27</v>
       </c>
       <c r="O254" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P254" t="s">
         <v>63</v>
       </c>
       <c r="Q254" t="b">
         <v>0</v>
       </c>
       <c r="R254" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="255" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>691</v>
+        <v>540</v>
       </c>
       <c r="B255" t="s">
-        <v>682</v>
+        <v>19</v>
       </c>
       <c r="C255" t="s">
-        <v>693</v>
+        <v>57</v>
       </c>
       <c r="D255" t="s">
         <v>21</v>
       </c>
       <c r="E255" t="s">
-        <v>694</v>
+        <v>544</v>
       </c>
       <c r="F255" t="s">
-        <v>695</v>
+        <v>545</v>
       </c>
       <c r="G255" t="s">
-        <v>696</v>
+        <v>46</v>
       </c>
       <c r="H255">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="I255" t="s">
-        <v>239</v>
+        <v>21</v>
       </c>
       <c r="J255" t="s">
-        <v>697</v>
+        <v>136</v>
       </c>
       <c r="K255" t="s">
-        <v>698</v>
+        <v>21</v>
       </c>
       <c r="L255" t="s">
         <v>21</v>
       </c>
       <c r="M255" t="s">
-        <v>699</v>
+        <v>546</v>
       </c>
       <c r="N255" t="s">
         <v>27</v>
       </c>
       <c r="O255" t="s">
-        <v>147</v>
+        <v>67</v>
       </c>
       <c r="P255" t="s">
-        <v>700</v>
+        <v>63</v>
       </c>
       <c r="Q255" t="b">
         <v>0</v>
       </c>
       <c r="R255" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="256" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>701</v>
+        <v>540</v>
       </c>
       <c r="B256" t="s">
         <v>19</v>
       </c>
       <c r="C256" t="s">
         <v>57</v>
       </c>
       <c r="D256" t="s">
         <v>21</v>
       </c>
       <c r="E256" t="s">
-        <v>58</v>
+        <v>550</v>
       </c>
       <c r="F256" t="s">
-        <v>327</v>
+        <v>551</v>
       </c>
       <c r="G256" t="s">
-        <v>60</v>
+        <v>552</v>
       </c>
       <c r="H256">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="I256" t="s">
-        <v>465</v>
+        <v>21</v>
       </c>
       <c r="J256" t="s">
         <v>136</v>
       </c>
       <c r="K256" t="s">
         <v>21</v>
       </c>
       <c r="L256" t="s">
         <v>21</v>
       </c>
       <c r="M256" t="s">
-        <v>702</v>
+        <v>553</v>
       </c>
       <c r="N256" t="s">
         <v>27</v>
       </c>
       <c r="O256" t="s">
-        <v>62</v>
+        <v>250</v>
       </c>
       <c r="P256" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q256" t="b">
         <v>0</v>
       </c>
       <c r="R256" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>703</v>
+        <v>540</v>
       </c>
       <c r="B257" t="s">
         <v>19</v>
       </c>
       <c r="C257" t="s">
         <v>57</v>
       </c>
       <c r="D257" t="s">
         <v>21</v>
       </c>
       <c r="E257" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="F257" t="s">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="G257" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="H257">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="I257" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J257" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K257" t="s">
         <v>21</v>
       </c>
       <c r="L257" t="s">
         <v>21</v>
       </c>
       <c r="M257" t="s">
-        <v>704</v>
+        <v>543</v>
       </c>
       <c r="N257" t="s">
         <v>27</v>
       </c>
       <c r="O257" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P257" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q257" t="b">
         <v>0</v>
       </c>
       <c r="R257" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="258" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>703</v>
+        <v>540</v>
       </c>
       <c r="B258" t="s">
         <v>19</v>
       </c>
       <c r="C258" t="s">
         <v>57</v>
       </c>
       <c r="D258" t="s">
         <v>21</v>
       </c>
       <c r="E258" t="s">
-        <v>519</v>
+        <v>547</v>
       </c>
       <c r="F258" t="s">
-        <v>520</v>
+        <v>548</v>
       </c>
       <c r="G258" t="s">
-        <v>407</v>
+        <v>46</v>
       </c>
       <c r="H258">
-        <v>64</v>
+        <v>4</v>
       </c>
       <c r="I258" t="s">
         <v>21</v>
       </c>
       <c r="J258" t="s">
         <v>136</v>
       </c>
       <c r="K258" t="s">
         <v>21</v>
       </c>
       <c r="L258" t="s">
         <v>21</v>
       </c>
       <c r="M258" t="s">
-        <v>705</v>
+        <v>549</v>
       </c>
       <c r="N258" t="s">
         <v>27</v>
       </c>
       <c r="O258" t="s">
-        <v>62</v>
+        <v>250</v>
       </c>
       <c r="P258" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q258" t="b">
         <v>0</v>
       </c>
       <c r="R258" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="259" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>706</v>
+        <v>540</v>
       </c>
       <c r="B259" t="s">
         <v>19</v>
       </c>
       <c r="C259" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D259" t="s">
         <v>21</v>
       </c>
       <c r="E259" t="s">
-        <v>435</v>
+        <v>550</v>
       </c>
       <c r="F259" t="s">
-        <v>436</v>
+        <v>551</v>
       </c>
       <c r="G259" t="s">
-        <v>24</v>
+        <v>552</v>
       </c>
       <c r="H259">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="I259" t="s">
         <v>21</v>
       </c>
       <c r="J259" t="s">
         <v>136</v>
       </c>
       <c r="K259" t="s">
         <v>21</v>
       </c>
       <c r="L259" t="s">
         <v>21</v>
       </c>
       <c r="M259" t="s">
-        <v>707</v>
+        <v>553</v>
       </c>
       <c r="N259" t="s">
         <v>27</v>
       </c>
       <c r="O259" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P259" t="s">
         <v>63</v>
       </c>
       <c r="Q259" t="b">
         <v>0</v>
       </c>
       <c r="R259" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="260" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>708</v>
+        <v>554</v>
       </c>
       <c r="B260" t="s">
         <v>19</v>
       </c>
       <c r="C260" t="s">
         <v>57</v>
       </c>
       <c r="D260" t="s">
         <v>21</v>
       </c>
       <c r="E260" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="F260" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="G260" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="H260">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="I260" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="J260" t="s">
         <v>136</v>
       </c>
       <c r="K260" t="s">
         <v>21</v>
       </c>
       <c r="L260" t="s">
         <v>21</v>
       </c>
       <c r="M260" t="s">
-        <v>709</v>
+        <v>555</v>
       </c>
       <c r="N260" t="s">
         <v>27</v>
       </c>
       <c r="O260" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="P260" t="s">
         <v>63</v>
       </c>
       <c r="Q260" t="b">
         <v>0</v>
       </c>
       <c r="R260" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="261" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>710</v>
+        <v>554</v>
       </c>
       <c r="B261" t="s">
-        <v>711</v>
+        <v>19</v>
       </c>
       <c r="C261" t="s">
-        <v>712</v>
+        <v>57</v>
       </c>
       <c r="D261" t="s">
         <v>21</v>
       </c>
       <c r="E261" t="s">
-        <v>713</v>
+        <v>556</v>
       </c>
       <c r="F261" t="s">
-        <v>714</v>
+        <v>134</v>
       </c>
       <c r="G261" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="H261">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I261" t="s">
         <v>21</v>
       </c>
       <c r="J261" t="s">
-        <v>715</v>
+        <v>136</v>
       </c>
       <c r="K261" t="s">
-        <v>716</v>
+        <v>21</v>
       </c>
       <c r="L261" t="s">
         <v>21</v>
       </c>
       <c r="M261" t="s">
-        <v>717</v>
+        <v>557</v>
       </c>
       <c r="N261" t="s">
         <v>27</v>
       </c>
       <c r="O261" t="s">
-        <v>67</v>
+        <v>466</v>
       </c>
       <c r="P261" t="s">
         <v>63</v>
       </c>
       <c r="Q261" t="b">
         <v>0</v>
       </c>
       <c r="R261" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="262" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>718</v>
+        <v>554</v>
       </c>
       <c r="B262" t="s">
         <v>19</v>
       </c>
       <c r="C262" t="s">
         <v>57</v>
       </c>
       <c r="D262" t="s">
         <v>21</v>
       </c>
       <c r="E262" t="s">
-        <v>568</v>
+        <v>99</v>
       </c>
       <c r="F262" t="s">
-        <v>569</v>
+        <v>100</v>
       </c>
       <c r="G262" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H262">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="I262" t="s">
         <v>21</v>
       </c>
       <c r="J262" t="s">
         <v>136</v>
       </c>
       <c r="K262" t="s">
         <v>21</v>
       </c>
       <c r="L262" t="s">
         <v>21</v>
       </c>
       <c r="M262" t="s">
-        <v>719</v>
+        <v>558</v>
       </c>
       <c r="N262" t="s">
         <v>27</v>
       </c>
       <c r="O262" t="s">
         <v>67</v>
       </c>
       <c r="P262" t="s">
         <v>63</v>
       </c>
       <c r="Q262" t="b">
         <v>0</v>
       </c>
       <c r="R262" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="263" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>720</v>
+        <v>559</v>
       </c>
       <c r="B263" t="s">
         <v>19</v>
       </c>
       <c r="C263" t="s">
         <v>57</v>
       </c>
       <c r="D263" t="s">
         <v>21</v>
       </c>
       <c r="E263" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="F263" t="s">
-        <v>100</v>
+        <v>328</v>
       </c>
       <c r="G263" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="H263">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="I263" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J263" t="s">
         <v>136</v>
       </c>
       <c r="K263" t="s">
         <v>21</v>
       </c>
       <c r="L263" t="s">
         <v>21</v>
       </c>
       <c r="M263" t="s">
-        <v>721</v>
+        <v>560</v>
       </c>
       <c r="N263" t="s">
         <v>27</v>
       </c>
       <c r="O263" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P263" t="s">
         <v>63</v>
       </c>
       <c r="Q263" t="b">
         <v>0</v>
       </c>
       <c r="R263" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="264" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>720</v>
+        <v>561</v>
       </c>
       <c r="B264" t="s">
         <v>19</v>
       </c>
       <c r="C264" t="s">
         <v>57</v>
       </c>
       <c r="D264" t="s">
         <v>21</v>
       </c>
       <c r="E264" t="s">
-        <v>58</v>
+        <v>310</v>
       </c>
       <c r="F264" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="G264" t="s">
-        <v>60</v>
+        <v>312</v>
       </c>
       <c r="H264">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="I264" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="J264" t="s">
         <v>136</v>
       </c>
       <c r="K264" t="s">
         <v>21</v>
       </c>
       <c r="L264" t="s">
         <v>21</v>
       </c>
       <c r="M264" t="s">
-        <v>722</v>
+        <v>562</v>
       </c>
       <c r="N264" t="s">
         <v>27</v>
       </c>
       <c r="O264" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P264" t="s">
         <v>63</v>
       </c>
       <c r="Q264" t="b">
         <v>0</v>
       </c>
       <c r="R264" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="265" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>723</v>
+        <v>563</v>
       </c>
       <c r="B265" t="s">
         <v>19</v>
       </c>
       <c r="C265" t="s">
         <v>57</v>
       </c>
       <c r="D265" t="s">
         <v>21</v>
       </c>
       <c r="E265" t="s">
-        <v>724</v>
+        <v>58</v>
       </c>
       <c r="F265" t="s">
-        <v>725</v>
+        <v>328</v>
       </c>
       <c r="G265" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H265">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I265" t="s">
         <v>21</v>
       </c>
       <c r="J265" t="s">
         <v>136</v>
       </c>
       <c r="K265" t="s">
         <v>21</v>
       </c>
       <c r="L265" t="s">
         <v>21</v>
       </c>
       <c r="M265" t="s">
-        <v>726</v>
+        <v>564</v>
       </c>
       <c r="N265" t="s">
         <v>27</v>
       </c>
       <c r="O265" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P265" t="s">
         <v>63</v>
       </c>
       <c r="Q265" t="b">
         <v>0</v>
       </c>
       <c r="R265" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="266" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>727</v>
+        <v>563</v>
       </c>
       <c r="B266" t="s">
-        <v>19</v>
+        <v>565</v>
       </c>
       <c r="C266" t="s">
         <v>57</v>
       </c>
       <c r="D266" t="s">
         <v>21</v>
       </c>
       <c r="E266" t="s">
-        <v>477</v>
+        <v>58</v>
       </c>
       <c r="F266" t="s">
-        <v>478</v>
+        <v>328</v>
       </c>
       <c r="G266" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="H266">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I266" t="s">
         <v>21</v>
       </c>
       <c r="J266" t="s">
         <v>136</v>
       </c>
       <c r="K266" t="s">
         <v>21</v>
       </c>
       <c r="L266" t="s">
         <v>21</v>
       </c>
       <c r="M266" t="s">
-        <v>728</v>
+        <v>566</v>
       </c>
       <c r="N266" t="s">
         <v>27</v>
       </c>
       <c r="O266" t="s">
-        <v>67</v>
+        <v>567</v>
       </c>
       <c r="P266" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q266" t="b">
         <v>0</v>
       </c>
       <c r="R266" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>729</v>
+        <v>563</v>
       </c>
       <c r="B267" t="s">
         <v>19</v>
       </c>
       <c r="C267" t="s">
         <v>57</v>
       </c>
       <c r="D267" t="s">
         <v>21</v>
       </c>
       <c r="E267" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F267" t="s">
-        <v>207</v>
+        <v>328</v>
       </c>
       <c r="G267" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H267">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="I267" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J267" t="s">
         <v>136</v>
       </c>
       <c r="K267" t="s">
         <v>21</v>
       </c>
       <c r="L267" t="s">
         <v>21</v>
       </c>
       <c r="M267" t="s">
-        <v>730</v>
+        <v>564</v>
       </c>
       <c r="N267" t="s">
         <v>27</v>
       </c>
       <c r="O267" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="P267" t="s">
         <v>21</v>
       </c>
       <c r="Q267" t="b">
         <v>0</v>
       </c>
       <c r="R267" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="268" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>729</v>
+        <v>563</v>
       </c>
       <c r="B268" t="s">
-        <v>19</v>
+        <v>565</v>
       </c>
       <c r="C268" t="s">
         <v>57</v>
       </c>
       <c r="D268" t="s">
         <v>21</v>
       </c>
       <c r="E268" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F268" t="s">
-        <v>207</v>
+        <v>328</v>
       </c>
       <c r="G268" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H268">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="I268" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J268" t="s">
         <v>136</v>
       </c>
       <c r="K268" t="s">
         <v>21</v>
       </c>
       <c r="L268" t="s">
         <v>21</v>
       </c>
       <c r="M268" t="s">
-        <v>730</v>
+        <v>566</v>
       </c>
       <c r="N268" t="s">
         <v>27</v>
       </c>
       <c r="O268" t="s">
-        <v>62</v>
+        <v>466</v>
       </c>
       <c r="P268" t="s">
         <v>63</v>
       </c>
       <c r="Q268" t="b">
         <v>0</v>
       </c>
       <c r="R268" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="269" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>731</v>
+        <v>568</v>
       </c>
       <c r="B269" t="s">
         <v>19</v>
       </c>
       <c r="C269" t="s">
         <v>57</v>
       </c>
       <c r="D269" t="s">
         <v>21</v>
       </c>
       <c r="E269" t="s">
-        <v>49</v>
+        <v>569</v>
       </c>
       <c r="F269" t="s">
-        <v>207</v>
+        <v>570</v>
       </c>
       <c r="G269" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H269">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I269" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J269" t="s">
         <v>136</v>
       </c>
       <c r="K269" t="s">
         <v>21</v>
       </c>
       <c r="L269" t="s">
         <v>21</v>
       </c>
       <c r="M269" t="s">
-        <v>732</v>
+        <v>571</v>
       </c>
       <c r="N269" t="s">
         <v>27</v>
       </c>
       <c r="O269" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P269" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q269" t="b">
         <v>0</v>
       </c>
       <c r="R269" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="270" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>731</v>
+        <v>568</v>
       </c>
       <c r="B270" t="s">
         <v>19</v>
       </c>
       <c r="C270" t="s">
         <v>57</v>
       </c>
       <c r="D270" t="s">
         <v>21</v>
       </c>
       <c r="E270" t="s">
-        <v>733</v>
+        <v>569</v>
       </c>
       <c r="F270" t="s">
-        <v>734</v>
+        <v>570</v>
       </c>
       <c r="G270" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H270">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="I270" t="s">
         <v>21</v>
       </c>
       <c r="J270" t="s">
         <v>136</v>
       </c>
       <c r="K270" t="s">
         <v>21</v>
       </c>
       <c r="L270" t="s">
         <v>21</v>
       </c>
       <c r="M270" t="s">
-        <v>735</v>
+        <v>571</v>
       </c>
       <c r="N270" t="s">
         <v>27</v>
       </c>
       <c r="O270" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="P270" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="Q270" t="b">
         <v>0</v>
       </c>
       <c r="R270" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="271" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>731</v>
+        <v>568</v>
       </c>
       <c r="B271" t="s">
         <v>19</v>
       </c>
       <c r="C271" t="s">
         <v>57</v>
       </c>
       <c r="D271" t="s">
         <v>21</v>
       </c>
       <c r="E271" t="s">
-        <v>733</v>
+        <v>99</v>
       </c>
       <c r="F271" t="s">
-        <v>734</v>
+        <v>100</v>
       </c>
       <c r="G271" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="H271">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I271" t="s">
         <v>21</v>
       </c>
       <c r="J271" t="s">
         <v>136</v>
       </c>
       <c r="K271" t="s">
         <v>21</v>
       </c>
       <c r="L271" t="s">
         <v>21</v>
       </c>
       <c r="M271" t="s">
-        <v>735</v>
+        <v>572</v>
       </c>
       <c r="N271" t="s">
         <v>27</v>
       </c>
       <c r="O271" t="s">
         <v>67</v>
       </c>
       <c r="P271" t="s">
         <v>63</v>
       </c>
       <c r="Q271" t="b">
         <v>0</v>
       </c>
       <c r="R271" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="272" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>731</v>
+        <v>568</v>
       </c>
       <c r="B272" t="s">
         <v>19</v>
       </c>
       <c r="C272" t="s">
         <v>57</v>
       </c>
       <c r="D272" t="s">
         <v>21</v>
       </c>
       <c r="E272" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="F272" t="s">
-        <v>207</v>
+        <v>100</v>
       </c>
       <c r="G272" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H272">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="I272" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J272" t="s">
         <v>136</v>
       </c>
       <c r="K272" t="s">
         <v>21</v>
       </c>
       <c r="L272" t="s">
         <v>21</v>
       </c>
       <c r="M272" t="s">
-        <v>732</v>
+        <v>572</v>
       </c>
       <c r="N272" t="s">
         <v>27</v>
       </c>
       <c r="O272" t="s">
-        <v>140</v>
+        <v>250</v>
       </c>
       <c r="P272" t="s">
         <v>21</v>
       </c>
       <c r="Q272" t="b">
         <v>0</v>
       </c>
       <c r="R272" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="273" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>736</v>
+        <v>573</v>
       </c>
       <c r="B273" t="s">
         <v>19</v>
       </c>
       <c r="C273" t="s">
         <v>57</v>
       </c>
       <c r="D273" t="s">
         <v>21</v>
       </c>
       <c r="E273" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="F273" t="s">
-        <v>134</v>
+        <v>575</v>
       </c>
       <c r="G273" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="H273">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I273" t="s">
         <v>21</v>
       </c>
       <c r="J273" t="s">
-        <v>136</v>
+        <v>174</v>
       </c>
       <c r="K273" t="s">
         <v>21</v>
       </c>
       <c r="L273" t="s">
         <v>21</v>
       </c>
       <c r="M273" t="s">
-        <v>737</v>
+        <v>576</v>
       </c>
       <c r="N273" t="s">
         <v>27</v>
       </c>
       <c r="O273" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P273" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q273" t="b">
         <v>0</v>
       </c>
       <c r="R273" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="274" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>736</v>
+        <v>573</v>
       </c>
       <c r="B274" t="s">
         <v>19</v>
       </c>
       <c r="C274" t="s">
         <v>57</v>
       </c>
       <c r="D274" t="s">
         <v>21</v>
       </c>
       <c r="E274" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="F274" t="s">
-        <v>134</v>
+        <v>575</v>
       </c>
       <c r="G274" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="H274">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I274" t="s">
         <v>21</v>
       </c>
       <c r="J274" t="s">
         <v>174</v>
       </c>
       <c r="K274" t="s">
         <v>21</v>
       </c>
       <c r="L274" t="s">
         <v>21</v>
       </c>
       <c r="M274" t="s">
-        <v>737</v>
+        <v>576</v>
       </c>
       <c r="N274" t="s">
         <v>27</v>
       </c>
       <c r="O274" t="s">
         <v>67</v>
       </c>
       <c r="P274" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="Q274" t="b">
         <v>0</v>
       </c>
       <c r="R274" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="275" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>738</v>
+        <v>577</v>
       </c>
       <c r="B275" t="s">
         <v>19</v>
       </c>
       <c r="C275" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D275" t="s">
         <v>21</v>
       </c>
       <c r="E275" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="F275" t="s">
-        <v>327</v>
+        <v>93</v>
       </c>
       <c r="G275" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H275">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I275" t="s">
-        <v>120</v>
+        <v>468</v>
       </c>
       <c r="J275" t="s">
         <v>136</v>
       </c>
       <c r="K275" t="s">
         <v>21</v>
       </c>
       <c r="L275" t="s">
         <v>21</v>
       </c>
       <c r="M275" t="s">
-        <v>739</v>
+        <v>578</v>
       </c>
       <c r="N275" t="s">
         <v>27</v>
       </c>
       <c r="O275" t="s">
-        <v>67</v>
+        <v>250</v>
       </c>
       <c r="P275" t="s">
         <v>21</v>
       </c>
       <c r="Q275" t="b">
         <v>0</v>
       </c>
       <c r="R275" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="276" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>738</v>
+        <v>577</v>
       </c>
       <c r="B276" t="s">
         <v>19</v>
       </c>
       <c r="C276" t="s">
         <v>57</v>
       </c>
       <c r="D276" t="s">
         <v>21</v>
       </c>
       <c r="E276" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="F276" t="s">
-        <v>327</v>
+        <v>93</v>
       </c>
       <c r="G276" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H276">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I276" t="s">
-        <v>279</v>
+        <v>120</v>
       </c>
       <c r="J276" t="s">
         <v>136</v>
       </c>
       <c r="K276" t="s">
         <v>21</v>
       </c>
       <c r="L276" t="s">
         <v>21</v>
       </c>
       <c r="M276" t="s">
-        <v>739</v>
+        <v>578</v>
       </c>
       <c r="N276" t="s">
         <v>27</v>
       </c>
       <c r="O276" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P276" t="s">
         <v>63</v>
       </c>
       <c r="Q276" t="b">
         <v>0</v>
       </c>
       <c r="R276" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="277" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>740</v>
+        <v>577</v>
       </c>
       <c r="B277" t="s">
         <v>19</v>
       </c>
       <c r="C277" t="s">
         <v>57</v>
       </c>
       <c r="D277" t="s">
         <v>21</v>
       </c>
       <c r="E277" t="s">
-        <v>346</v>
+        <v>69</v>
       </c>
       <c r="F277" t="s">
-        <v>347</v>
+        <v>70</v>
       </c>
       <c r="G277" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="H277">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="I277" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="J277" t="s">
         <v>136</v>
       </c>
       <c r="K277" t="s">
         <v>21</v>
       </c>
       <c r="L277" t="s">
         <v>21</v>
       </c>
       <c r="M277" t="s">
-        <v>741</v>
+        <v>579</v>
       </c>
       <c r="N277" t="s">
         <v>27</v>
       </c>
       <c r="O277" t="s">
         <v>67</v>
       </c>
       <c r="P277" t="s">
         <v>63</v>
       </c>
       <c r="Q277" t="b">
         <v>0</v>
       </c>
       <c r="R277" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="278" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>740</v>
+        <v>577</v>
       </c>
       <c r="B278" t="s">
         <v>19</v>
       </c>
       <c r="C278" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="D278" t="s">
         <v>21</v>
       </c>
       <c r="E278" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="F278" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="G278" t="s">
+        <v>71</v>
+      </c>
+      <c r="H278">
         <v>40</v>
       </c>
-      <c r="H278">
-[...1 lines deleted...]
-      </c>
       <c r="I278" t="s">
-        <v>465</v>
+        <v>120</v>
       </c>
       <c r="J278" t="s">
         <v>136</v>
       </c>
       <c r="K278" t="s">
         <v>21</v>
       </c>
       <c r="L278" t="s">
         <v>21</v>
       </c>
       <c r="M278" t="s">
-        <v>742</v>
+        <v>579</v>
       </c>
       <c r="N278" t="s">
         <v>27</v>
       </c>
       <c r="O278" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="P278" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q278" t="b">
         <v>0</v>
       </c>
       <c r="R278" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="279" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>743</v>
+        <v>580</v>
       </c>
       <c r="B279" t="s">
         <v>19</v>
       </c>
       <c r="C279" t="s">
         <v>57</v>
       </c>
       <c r="D279" t="s">
         <v>21</v>
       </c>
       <c r="E279" t="s">
-        <v>744</v>
+        <v>44</v>
       </c>
       <c r="F279" t="s">
-        <v>745</v>
+        <v>81</v>
       </c>
       <c r="G279" t="s">
-        <v>746</v>
+        <v>46</v>
       </c>
       <c r="H279">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I279" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J279" t="s">
         <v>136</v>
       </c>
       <c r="K279" t="s">
         <v>21</v>
       </c>
       <c r="L279" t="s">
         <v>21</v>
       </c>
       <c r="M279" t="s">
-        <v>747</v>
+        <v>581</v>
       </c>
       <c r="N279" t="s">
         <v>27</v>
       </c>
       <c r="O279" t="s">
-        <v>62</v>
+        <v>232</v>
       </c>
       <c r="P279" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="Q279" t="b">
         <v>0</v>
       </c>
       <c r="R279" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>743</v>
+        <v>580</v>
       </c>
       <c r="B280" t="s">
         <v>19</v>
       </c>
       <c r="C280" t="s">
         <v>57</v>
       </c>
       <c r="D280" t="s">
         <v>21</v>
       </c>
       <c r="E280" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F280" t="s">
-        <v>207</v>
+        <v>81</v>
       </c>
       <c r="G280" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H280">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="I280" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="J280" t="s">
         <v>136</v>
       </c>
       <c r="K280" t="s">
         <v>21</v>
       </c>
       <c r="L280" t="s">
         <v>21</v>
       </c>
       <c r="M280" t="s">
-        <v>748</v>
+        <v>581</v>
       </c>
       <c r="N280" t="s">
         <v>27</v>
       </c>
       <c r="O280" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P280" t="s">
         <v>63</v>
       </c>
       <c r="Q280" t="b">
         <v>0</v>
       </c>
       <c r="R280" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>743</v>
+        <v>582</v>
       </c>
       <c r="B281" t="s">
         <v>19</v>
       </c>
       <c r="C281" t="s">
         <v>57</v>
       </c>
       <c r="D281" t="s">
         <v>21</v>
       </c>
       <c r="E281" t="s">
-        <v>519</v>
+        <v>58</v>
       </c>
       <c r="F281" t="s">
-        <v>520</v>
+        <v>328</v>
       </c>
       <c r="G281" t="s">
-        <v>407</v>
+        <v>60</v>
       </c>
       <c r="H281">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="I281" t="s">
-        <v>21</v>
+        <v>280</v>
       </c>
       <c r="J281" t="s">
         <v>136</v>
       </c>
       <c r="K281" t="s">
         <v>21</v>
       </c>
       <c r="L281" t="s">
         <v>21</v>
       </c>
       <c r="M281" t="s">
-        <v>749</v>
+        <v>583</v>
       </c>
       <c r="N281" t="s">
         <v>27</v>
       </c>
       <c r="O281" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P281" t="s">
         <v>63</v>
       </c>
       <c r="Q281" t="b">
         <v>0</v>
       </c>
       <c r="R281" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="282" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>582</v>
+      </c>
+      <c r="B282" t="s">
+        <v>19</v>
+      </c>
+      <c r="C282" t="s">
+        <v>57</v>
+      </c>
+      <c r="D282" t="s">
+        <v>21</v>
+      </c>
+      <c r="E282" t="s">
+        <v>58</v>
+      </c>
+      <c r="F282" t="s">
+        <v>328</v>
+      </c>
+      <c r="G282" t="s">
+        <v>60</v>
+      </c>
+      <c r="H282">
+        <v>34</v>
+      </c>
+      <c r="I282" t="s">
+        <v>21</v>
+      </c>
+      <c r="J282" t="s">
+        <v>136</v>
+      </c>
+      <c r="K282" t="s">
+        <v>21</v>
+      </c>
+      <c r="L282" t="s">
+        <v>21</v>
+      </c>
+      <c r="M282" t="s">
+        <v>584</v>
+      </c>
+      <c r="N282" t="s">
+        <v>27</v>
+      </c>
+      <c r="O282" t="s">
+        <v>232</v>
+      </c>
+      <c r="P282" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q282" t="b">
+        <v>0</v>
+      </c>
+      <c r="R282" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="283" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>582</v>
+      </c>
+      <c r="B283" t="s">
+        <v>19</v>
+      </c>
+      <c r="C283" t="s">
+        <v>57</v>
+      </c>
+      <c r="D283" t="s">
+        <v>21</v>
+      </c>
+      <c r="E283" t="s">
+        <v>58</v>
+      </c>
+      <c r="F283" t="s">
+        <v>328</v>
+      </c>
+      <c r="G283" t="s">
+        <v>60</v>
+      </c>
+      <c r="H283">
+        <v>28</v>
+      </c>
+      <c r="I283" t="s">
+        <v>120</v>
+      </c>
+      <c r="J283" t="s">
+        <v>136</v>
+      </c>
+      <c r="K283" t="s">
+        <v>21</v>
+      </c>
+      <c r="L283" t="s">
+        <v>21</v>
+      </c>
+      <c r="M283" t="s">
+        <v>583</v>
+      </c>
+      <c r="N283" t="s">
+        <v>27</v>
+      </c>
+      <c r="O283" t="s">
+        <v>232</v>
+      </c>
+      <c r="P283" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q283" t="b">
+        <v>0</v>
+      </c>
+      <c r="R283" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="284" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>582</v>
+      </c>
+      <c r="B284" t="s">
+        <v>19</v>
+      </c>
+      <c r="C284" t="s">
+        <v>57</v>
+      </c>
+      <c r="D284" t="s">
+        <v>21</v>
+      </c>
+      <c r="E284" t="s">
+        <v>58</v>
+      </c>
+      <c r="F284" t="s">
+        <v>328</v>
+      </c>
+      <c r="G284" t="s">
+        <v>60</v>
+      </c>
+      <c r="H284">
+        <v>34</v>
+      </c>
+      <c r="I284" t="s">
+        <v>21</v>
+      </c>
+      <c r="J284" t="s">
+        <v>136</v>
+      </c>
+      <c r="K284" t="s">
+        <v>21</v>
+      </c>
+      <c r="L284" t="s">
+        <v>21</v>
+      </c>
+      <c r="M284" t="s">
+        <v>584</v>
+      </c>
+      <c r="N284" t="s">
+        <v>27</v>
+      </c>
+      <c r="O284" t="s">
+        <v>62</v>
+      </c>
+      <c r="P284" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q284" t="b">
+        <v>0</v>
+      </c>
+      <c r="R284" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="285" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>585</v>
+      </c>
+      <c r="B285" t="s">
+        <v>19</v>
+      </c>
+      <c r="C285" t="s">
+        <v>57</v>
+      </c>
+      <c r="D285" t="s">
+        <v>21</v>
+      </c>
+      <c r="E285" t="s">
+        <v>99</v>
+      </c>
+      <c r="F285" t="s">
+        <v>100</v>
+      </c>
+      <c r="G285" t="s">
+        <v>46</v>
+      </c>
+      <c r="H285">
+        <v>22</v>
+      </c>
+      <c r="I285" t="s">
+        <v>21</v>
+      </c>
+      <c r="J285" t="s">
+        <v>136</v>
+      </c>
+      <c r="K285" t="s">
+        <v>21</v>
+      </c>
+      <c r="L285" t="s">
+        <v>21</v>
+      </c>
+      <c r="M285" t="s">
+        <v>586</v>
+      </c>
+      <c r="N285" t="s">
+        <v>27</v>
+      </c>
+      <c r="O285" t="s">
+        <v>250</v>
+      </c>
+      <c r="P285" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q285" t="b">
+        <v>0</v>
+      </c>
+      <c r="R285" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="286" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>585</v>
+      </c>
+      <c r="B286" t="s">
+        <v>19</v>
+      </c>
+      <c r="C286" t="s">
+        <v>57</v>
+      </c>
+      <c r="D286" t="s">
+        <v>21</v>
+      </c>
+      <c r="E286" t="s">
+        <v>99</v>
+      </c>
+      <c r="F286" t="s">
+        <v>100</v>
+      </c>
+      <c r="G286" t="s">
+        <v>46</v>
+      </c>
+      <c r="H286">
+        <v>22</v>
+      </c>
+      <c r="I286" t="s">
+        <v>21</v>
+      </c>
+      <c r="J286" t="s">
+        <v>136</v>
+      </c>
+      <c r="K286" t="s">
+        <v>21</v>
+      </c>
+      <c r="L286" t="s">
+        <v>21</v>
+      </c>
+      <c r="M286" t="s">
+        <v>586</v>
+      </c>
+      <c r="N286" t="s">
+        <v>27</v>
+      </c>
+      <c r="O286" t="s">
+        <v>67</v>
+      </c>
+      <c r="P286" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q286" t="b">
+        <v>0</v>
+      </c>
+      <c r="R286" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="287" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>585</v>
+      </c>
+      <c r="B287" t="s">
+        <v>19</v>
+      </c>
+      <c r="C287" t="s">
+        <v>57</v>
+      </c>
+      <c r="D287" t="s">
+        <v>21</v>
+      </c>
+      <c r="E287" t="s">
+        <v>99</v>
+      </c>
+      <c r="F287" t="s">
+        <v>100</v>
+      </c>
+      <c r="G287" t="s">
+        <v>46</v>
+      </c>
+      <c r="H287">
+        <v>34</v>
+      </c>
+      <c r="I287" t="s">
+        <v>21</v>
+      </c>
+      <c r="J287" t="s">
+        <v>136</v>
+      </c>
+      <c r="K287" t="s">
+        <v>21</v>
+      </c>
+      <c r="L287" t="s">
+        <v>21</v>
+      </c>
+      <c r="M287" t="s">
+        <v>587</v>
+      </c>
+      <c r="N287" t="s">
+        <v>27</v>
+      </c>
+      <c r="O287" t="s">
+        <v>87</v>
+      </c>
+      <c r="P287" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q287" t="b">
+        <v>0</v>
+      </c>
+      <c r="R287" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="288" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>585</v>
+      </c>
+      <c r="B288" t="s">
+        <v>19</v>
+      </c>
+      <c r="C288" t="s">
+        <v>57</v>
+      </c>
+      <c r="D288" t="s">
+        <v>21</v>
+      </c>
+      <c r="E288" t="s">
+        <v>99</v>
+      </c>
+      <c r="F288" t="s">
+        <v>100</v>
+      </c>
+      <c r="G288" t="s">
+        <v>46</v>
+      </c>
+      <c r="H288">
+        <v>34</v>
+      </c>
+      <c r="I288" t="s">
+        <v>21</v>
+      </c>
+      <c r="J288" t="s">
+        <v>136</v>
+      </c>
+      <c r="K288" t="s">
+        <v>21</v>
+      </c>
+      <c r="L288" t="s">
+        <v>21</v>
+      </c>
+      <c r="M288" t="s">
+        <v>587</v>
+      </c>
+      <c r="N288" t="s">
+        <v>27</v>
+      </c>
+      <c r="O288" t="s">
+        <v>250</v>
+      </c>
+      <c r="P288" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q288" t="b">
+        <v>0</v>
+      </c>
+      <c r="R288" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="289" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>588</v>
+      </c>
+      <c r="B289" t="s">
+        <v>19</v>
+      </c>
+      <c r="C289" t="s">
+        <v>57</v>
+      </c>
+      <c r="D289" t="s">
+        <v>21</v>
+      </c>
+      <c r="E289" t="s">
+        <v>58</v>
+      </c>
+      <c r="F289" t="s">
+        <v>328</v>
+      </c>
+      <c r="G289" t="s">
+        <v>60</v>
+      </c>
+      <c r="H289">
+        <v>40</v>
+      </c>
+      <c r="I289" t="s">
+        <v>120</v>
+      </c>
+      <c r="J289" t="s">
+        <v>136</v>
+      </c>
+      <c r="K289" t="s">
+        <v>21</v>
+      </c>
+      <c r="L289" t="s">
+        <v>21</v>
+      </c>
+      <c r="M289" t="s">
+        <v>589</v>
+      </c>
+      <c r="N289" t="s">
+        <v>27</v>
+      </c>
+      <c r="O289" t="s">
+        <v>73</v>
+      </c>
+      <c r="P289" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q289" t="b">
+        <v>0</v>
+      </c>
+      <c r="R289" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="290" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>588</v>
+      </c>
+      <c r="B290" t="s">
+        <v>19</v>
+      </c>
+      <c r="C290" t="s">
+        <v>57</v>
+      </c>
+      <c r="D290" t="s">
+        <v>21</v>
+      </c>
+      <c r="E290" t="s">
+        <v>58</v>
+      </c>
+      <c r="F290" t="s">
+        <v>328</v>
+      </c>
+      <c r="G290" t="s">
+        <v>60</v>
+      </c>
+      <c r="H290">
+        <v>40</v>
+      </c>
+      <c r="I290" t="s">
+        <v>468</v>
+      </c>
+      <c r="J290" t="s">
+        <v>136</v>
+      </c>
+      <c r="K290" t="s">
+        <v>21</v>
+      </c>
+      <c r="L290" t="s">
+        <v>21</v>
+      </c>
+      <c r="M290" t="s">
+        <v>589</v>
+      </c>
+      <c r="N290" t="s">
+        <v>27</v>
+      </c>
+      <c r="O290" t="s">
+        <v>232</v>
+      </c>
+      <c r="P290" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q290" t="b">
+        <v>0</v>
+      </c>
+      <c r="R290" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="291" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>590</v>
+      </c>
+      <c r="B291" t="s">
+        <v>19</v>
+      </c>
+      <c r="C291" t="s">
+        <v>57</v>
+      </c>
+      <c r="D291" t="s">
+        <v>21</v>
+      </c>
+      <c r="E291" t="s">
+        <v>84</v>
+      </c>
+      <c r="F291" t="s">
+        <v>85</v>
+      </c>
+      <c r="G291" t="s">
+        <v>54</v>
+      </c>
+      <c r="H291">
+        <v>5</v>
+      </c>
+      <c r="I291" t="s">
+        <v>120</v>
+      </c>
+      <c r="J291" t="s">
+        <v>136</v>
+      </c>
+      <c r="K291" t="s">
+        <v>21</v>
+      </c>
+      <c r="L291" t="s">
+        <v>21</v>
+      </c>
+      <c r="M291" t="s">
+        <v>591</v>
+      </c>
+      <c r="N291" t="s">
+        <v>27</v>
+      </c>
+      <c r="O291" t="s">
+        <v>232</v>
+      </c>
+      <c r="P291" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q291" t="b">
+        <v>0</v>
+      </c>
+      <c r="R291" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="292" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>590</v>
+      </c>
+      <c r="B292" t="s">
+        <v>19</v>
+      </c>
+      <c r="C292" t="s">
+        <v>57</v>
+      </c>
+      <c r="D292" t="s">
+        <v>21</v>
+      </c>
+      <c r="E292" t="s">
+        <v>84</v>
+      </c>
+      <c r="F292" t="s">
+        <v>85</v>
+      </c>
+      <c r="G292" t="s">
+        <v>54</v>
+      </c>
+      <c r="H292">
+        <v>5</v>
+      </c>
+      <c r="I292" t="s">
+        <v>120</v>
+      </c>
+      <c r="J292" t="s">
+        <v>136</v>
+      </c>
+      <c r="K292" t="s">
+        <v>21</v>
+      </c>
+      <c r="L292" t="s">
+        <v>21</v>
+      </c>
+      <c r="M292" t="s">
+        <v>591</v>
+      </c>
+      <c r="N292" t="s">
+        <v>27</v>
+      </c>
+      <c r="O292" t="s">
+        <v>67</v>
+      </c>
+      <c r="P292" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q292" t="b">
+        <v>0</v>
+      </c>
+      <c r="R292" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="293" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>592</v>
+      </c>
+      <c r="B293" t="s">
+        <v>19</v>
+      </c>
+      <c r="C293" t="s">
+        <v>57</v>
+      </c>
+      <c r="D293" t="s">
+        <v>21</v>
+      </c>
+      <c r="E293" t="s">
+        <v>69</v>
+      </c>
+      <c r="F293" t="s">
+        <v>70</v>
+      </c>
+      <c r="G293" t="s">
+        <v>71</v>
+      </c>
+      <c r="H293">
+        <v>20</v>
+      </c>
+      <c r="I293" t="s">
+        <v>120</v>
+      </c>
+      <c r="J293" t="s">
+        <v>96</v>
+      </c>
+      <c r="K293" t="s">
+        <v>21</v>
+      </c>
+      <c r="L293" t="s">
+        <v>21</v>
+      </c>
+      <c r="M293" t="s">
+        <v>593</v>
+      </c>
+      <c r="N293" t="s">
+        <v>27</v>
+      </c>
+      <c r="O293" t="s">
+        <v>250</v>
+      </c>
+      <c r="P293" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q293" t="b">
+        <v>0</v>
+      </c>
+      <c r="R293" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="294" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>592</v>
+      </c>
+      <c r="B294" t="s">
+        <v>19</v>
+      </c>
+      <c r="C294" t="s">
+        <v>57</v>
+      </c>
+      <c r="D294" t="s">
+        <v>21</v>
+      </c>
+      <c r="E294" t="s">
+        <v>69</v>
+      </c>
+      <c r="F294" t="s">
+        <v>70</v>
+      </c>
+      <c r="G294" t="s">
+        <v>71</v>
+      </c>
+      <c r="H294">
+        <v>20</v>
+      </c>
+      <c r="I294" t="s">
+        <v>120</v>
+      </c>
+      <c r="J294" t="s">
+        <v>96</v>
+      </c>
+      <c r="K294" t="s">
+        <v>21</v>
+      </c>
+      <c r="L294" t="s">
+        <v>21</v>
+      </c>
+      <c r="M294" t="s">
+        <v>593</v>
+      </c>
+      <c r="N294" t="s">
+        <v>27</v>
+      </c>
+      <c r="O294" t="s">
+        <v>140</v>
+      </c>
+      <c r="P294" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q294" t="b">
+        <v>0</v>
+      </c>
+      <c r="R294" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="295" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>594</v>
+      </c>
+      <c r="B295" t="s">
+        <v>19</v>
+      </c>
+      <c r="C295" t="s">
+        <v>57</v>
+      </c>
+      <c r="D295" t="s">
+        <v>21</v>
+      </c>
+      <c r="E295" t="s">
+        <v>99</v>
+      </c>
+      <c r="F295" t="s">
+        <v>100</v>
+      </c>
+      <c r="G295" t="s">
+        <v>46</v>
+      </c>
+      <c r="H295">
+        <v>24</v>
+      </c>
+      <c r="I295" t="s">
+        <v>21</v>
+      </c>
+      <c r="J295" t="s">
+        <v>136</v>
+      </c>
+      <c r="K295" t="s">
+        <v>21</v>
+      </c>
+      <c r="L295" t="s">
+        <v>21</v>
+      </c>
+      <c r="M295" t="s">
+        <v>595</v>
+      </c>
+      <c r="N295" t="s">
+        <v>27</v>
+      </c>
+      <c r="O295" t="s">
+        <v>67</v>
+      </c>
+      <c r="P295" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q295" t="b">
+        <v>0</v>
+      </c>
+      <c r="R295" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="296" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>594</v>
+      </c>
+      <c r="B296" t="s">
+        <v>19</v>
+      </c>
+      <c r="C296" t="s">
+        <v>57</v>
+      </c>
+      <c r="D296" t="s">
+        <v>21</v>
+      </c>
+      <c r="E296" t="s">
+        <v>99</v>
+      </c>
+      <c r="F296" t="s">
+        <v>100</v>
+      </c>
+      <c r="G296" t="s">
+        <v>46</v>
+      </c>
+      <c r="H296">
+        <v>24</v>
+      </c>
+      <c r="I296" t="s">
+        <v>21</v>
+      </c>
+      <c r="J296" t="s">
+        <v>136</v>
+      </c>
+      <c r="K296" t="s">
+        <v>21</v>
+      </c>
+      <c r="L296" t="s">
+        <v>21</v>
+      </c>
+      <c r="M296" t="s">
+        <v>595</v>
+      </c>
+      <c r="N296" t="s">
+        <v>27</v>
+      </c>
+      <c r="O296" t="s">
+        <v>250</v>
+      </c>
+      <c r="P296" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q296" t="b">
+        <v>0</v>
+      </c>
+      <c r="R296" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="297" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>596</v>
+      </c>
+      <c r="B297" t="s">
+        <v>19</v>
+      </c>
+      <c r="C297" t="s">
+        <v>57</v>
+      </c>
+      <c r="D297" t="s">
+        <v>21</v>
+      </c>
+      <c r="E297" t="s">
+        <v>597</v>
+      </c>
+      <c r="F297" t="s">
+        <v>598</v>
+      </c>
+      <c r="G297" t="s">
+        <v>312</v>
+      </c>
+      <c r="H297">
+        <v>36</v>
+      </c>
+      <c r="I297" t="s">
+        <v>21</v>
+      </c>
+      <c r="J297" t="s">
+        <v>136</v>
+      </c>
+      <c r="K297" t="s">
+        <v>21</v>
+      </c>
+      <c r="L297" t="s">
+        <v>21</v>
+      </c>
+      <c r="M297" t="s">
+        <v>599</v>
+      </c>
+      <c r="N297" t="s">
+        <v>27</v>
+      </c>
+      <c r="O297" t="s">
+        <v>232</v>
+      </c>
+      <c r="P297" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q297" t="b">
+        <v>0</v>
+      </c>
+      <c r="R297" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="298" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>596</v>
+      </c>
+      <c r="B298" t="s">
+        <v>19</v>
+      </c>
+      <c r="C298" t="s">
+        <v>57</v>
+      </c>
+      <c r="D298" t="s">
+        <v>21</v>
+      </c>
+      <c r="E298" t="s">
+        <v>597</v>
+      </c>
+      <c r="F298" t="s">
+        <v>598</v>
+      </c>
+      <c r="G298" t="s">
+        <v>312</v>
+      </c>
+      <c r="H298">
+        <v>36</v>
+      </c>
+      <c r="I298" t="s">
+        <v>21</v>
+      </c>
+      <c r="J298" t="s">
+        <v>136</v>
+      </c>
+      <c r="K298" t="s">
+        <v>21</v>
+      </c>
+      <c r="L298" t="s">
+        <v>21</v>
+      </c>
+      <c r="M298" t="s">
+        <v>599</v>
+      </c>
+      <c r="N298" t="s">
+        <v>27</v>
+      </c>
+      <c r="O298" t="s">
+        <v>67</v>
+      </c>
+      <c r="P298" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q298" t="b">
+        <v>0</v>
+      </c>
+      <c r="R298" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="299" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>600</v>
+      </c>
+      <c r="B299" t="s">
+        <v>19</v>
+      </c>
+      <c r="C299" t="s">
+        <v>57</v>
+      </c>
+      <c r="D299" t="s">
+        <v>21</v>
+      </c>
+      <c r="E299" t="s">
+        <v>49</v>
+      </c>
+      <c r="F299" t="s">
+        <v>209</v>
+      </c>
+      <c r="G299" t="s">
+        <v>51</v>
+      </c>
+      <c r="H299">
+        <v>32</v>
+      </c>
+      <c r="I299" t="s">
+        <v>21</v>
+      </c>
+      <c r="J299" t="s">
+        <v>136</v>
+      </c>
+      <c r="K299" t="s">
+        <v>21</v>
+      </c>
+      <c r="L299" t="s">
+        <v>21</v>
+      </c>
+      <c r="M299" t="s">
+        <v>601</v>
+      </c>
+      <c r="N299" t="s">
+        <v>27</v>
+      </c>
+      <c r="O299" t="s">
+        <v>62</v>
+      </c>
+      <c r="P299" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q299" t="b">
+        <v>0</v>
+      </c>
+      <c r="R299" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="300" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>600</v>
+      </c>
+      <c r="B300" t="s">
+        <v>19</v>
+      </c>
+      <c r="C300" t="s">
+        <v>57</v>
+      </c>
+      <c r="D300" t="s">
+        <v>21</v>
+      </c>
+      <c r="E300" t="s">
+        <v>49</v>
+      </c>
+      <c r="F300" t="s">
+        <v>209</v>
+      </c>
+      <c r="G300" t="s">
+        <v>51</v>
+      </c>
+      <c r="H300">
+        <v>32</v>
+      </c>
+      <c r="I300" t="s">
+        <v>21</v>
+      </c>
+      <c r="J300" t="s">
+        <v>136</v>
+      </c>
+      <c r="K300" t="s">
+        <v>21</v>
+      </c>
+      <c r="L300" t="s">
+        <v>21</v>
+      </c>
+      <c r="M300" t="s">
+        <v>601</v>
+      </c>
+      <c r="N300" t="s">
+        <v>27</v>
+      </c>
+      <c r="O300" t="s">
+        <v>67</v>
+      </c>
+      <c r="P300" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q300" t="b">
+        <v>0</v>
+      </c>
+      <c r="R300" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="301" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>602</v>
+      </c>
+      <c r="B301" t="s">
+        <v>19</v>
+      </c>
+      <c r="C301" t="s">
+        <v>57</v>
+      </c>
+      <c r="D301" t="s">
+        <v>21</v>
+      </c>
+      <c r="E301" t="s">
+        <v>569</v>
+      </c>
+      <c r="F301" t="s">
+        <v>570</v>
+      </c>
+      <c r="G301" t="s">
+        <v>46</v>
+      </c>
+      <c r="H301">
+        <v>20</v>
+      </c>
+      <c r="I301" t="s">
+        <v>21</v>
+      </c>
+      <c r="J301" t="s">
+        <v>136</v>
+      </c>
+      <c r="K301" t="s">
+        <v>21</v>
+      </c>
+      <c r="L301" t="s">
+        <v>21</v>
+      </c>
+      <c r="M301" t="s">
+        <v>603</v>
+      </c>
+      <c r="N301" t="s">
+        <v>27</v>
+      </c>
+      <c r="O301" t="s">
+        <v>62</v>
+      </c>
+      <c r="P301" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q301" t="b">
+        <v>0</v>
+      </c>
+      <c r="R301" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="302" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>602</v>
+      </c>
+      <c r="B302" t="s">
+        <v>19</v>
+      </c>
+      <c r="C302" t="s">
+        <v>57</v>
+      </c>
+      <c r="D302" t="s">
+        <v>21</v>
+      </c>
+      <c r="E302" t="s">
+        <v>569</v>
+      </c>
+      <c r="F302" t="s">
+        <v>570</v>
+      </c>
+      <c r="G302" t="s">
+        <v>46</v>
+      </c>
+      <c r="H302">
+        <v>20</v>
+      </c>
+      <c r="I302" t="s">
+        <v>21</v>
+      </c>
+      <c r="J302" t="s">
+        <v>136</v>
+      </c>
+      <c r="K302" t="s">
+        <v>21</v>
+      </c>
+      <c r="L302" t="s">
+        <v>21</v>
+      </c>
+      <c r="M302" t="s">
+        <v>603</v>
+      </c>
+      <c r="N302" t="s">
+        <v>27</v>
+      </c>
+      <c r="O302" t="s">
+        <v>250</v>
+      </c>
+      <c r="P302" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q302" t="b">
+        <v>0</v>
+      </c>
+      <c r="R302" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="303" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>604</v>
+      </c>
+      <c r="B303" t="s">
+        <v>19</v>
+      </c>
+      <c r="C303" t="s">
+        <v>57</v>
+      </c>
+      <c r="D303" t="s">
+        <v>21</v>
+      </c>
+      <c r="E303" t="s">
+        <v>110</v>
+      </c>
+      <c r="F303" t="s">
+        <v>111</v>
+      </c>
+      <c r="G303" t="s">
+        <v>112</v>
+      </c>
+      <c r="H303">
+        <v>32</v>
+      </c>
+      <c r="I303" t="s">
+        <v>21</v>
+      </c>
+      <c r="J303" t="s">
+        <v>136</v>
+      </c>
+      <c r="K303" t="s">
+        <v>21</v>
+      </c>
+      <c r="L303" t="s">
+        <v>21</v>
+      </c>
+      <c r="M303" t="s">
+        <v>605</v>
+      </c>
+      <c r="N303" t="s">
+        <v>27</v>
+      </c>
+      <c r="O303" t="s">
+        <v>67</v>
+      </c>
+      <c r="P303" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q303" t="b">
+        <v>0</v>
+      </c>
+      <c r="R303" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="304" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>604</v>
+      </c>
+      <c r="B304" t="s">
+        <v>19</v>
+      </c>
+      <c r="C304" t="s">
+        <v>57</v>
+      </c>
+      <c r="D304" t="s">
+        <v>21</v>
+      </c>
+      <c r="E304" t="s">
+        <v>110</v>
+      </c>
+      <c r="F304" t="s">
+        <v>111</v>
+      </c>
+      <c r="G304" t="s">
+        <v>112</v>
+      </c>
+      <c r="H304">
+        <v>32</v>
+      </c>
+      <c r="I304" t="s">
+        <v>21</v>
+      </c>
+      <c r="J304" t="s">
+        <v>136</v>
+      </c>
+      <c r="K304" t="s">
+        <v>21</v>
+      </c>
+      <c r="L304" t="s">
+        <v>21</v>
+      </c>
+      <c r="M304" t="s">
+        <v>605</v>
+      </c>
+      <c r="N304" t="s">
+        <v>27</v>
+      </c>
+      <c r="O304" t="s">
+        <v>232</v>
+      </c>
+      <c r="P304" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q304" t="b">
+        <v>0</v>
+      </c>
+      <c r="R304" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="305" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>604</v>
+      </c>
+      <c r="B305" t="s">
+        <v>19</v>
+      </c>
+      <c r="C305" t="s">
+        <v>57</v>
+      </c>
+      <c r="D305" t="s">
+        <v>21</v>
+      </c>
+      <c r="E305" t="s">
+        <v>49</v>
+      </c>
+      <c r="F305" t="s">
+        <v>209</v>
+      </c>
+      <c r="G305" t="s">
+        <v>51</v>
+      </c>
+      <c r="H305">
+        <v>12</v>
+      </c>
+      <c r="I305" t="s">
+        <v>21</v>
+      </c>
+      <c r="J305" t="s">
+        <v>136</v>
+      </c>
+      <c r="K305" t="s">
+        <v>21</v>
+      </c>
+      <c r="L305" t="s">
+        <v>21</v>
+      </c>
+      <c r="M305" t="s">
+        <v>606</v>
+      </c>
+      <c r="N305" t="s">
+        <v>27</v>
+      </c>
+      <c r="O305" t="s">
+        <v>67</v>
+      </c>
+      <c r="P305" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q305" t="b">
+        <v>0</v>
+      </c>
+      <c r="R305" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="306" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>604</v>
+      </c>
+      <c r="B306" t="s">
+        <v>19</v>
+      </c>
+      <c r="C306" t="s">
+        <v>57</v>
+      </c>
+      <c r="D306" t="s">
+        <v>21</v>
+      </c>
+      <c r="E306" t="s">
+        <v>49</v>
+      </c>
+      <c r="F306" t="s">
+        <v>209</v>
+      </c>
+      <c r="G306" t="s">
+        <v>51</v>
+      </c>
+      <c r="H306">
+        <v>12</v>
+      </c>
+      <c r="I306" t="s">
+        <v>21</v>
+      </c>
+      <c r="J306" t="s">
+        <v>136</v>
+      </c>
+      <c r="K306" t="s">
+        <v>21</v>
+      </c>
+      <c r="L306" t="s">
+        <v>21</v>
+      </c>
+      <c r="M306" t="s">
+        <v>606</v>
+      </c>
+      <c r="N306" t="s">
+        <v>27</v>
+      </c>
+      <c r="O306" t="s">
+        <v>250</v>
+      </c>
+      <c r="P306" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q306" t="b">
+        <v>0</v>
+      </c>
+      <c r="R306" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="307" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>607</v>
+      </c>
+      <c r="B307" t="s">
+        <v>608</v>
+      </c>
+      <c r="C307" t="s">
+        <v>609</v>
+      </c>
+      <c r="D307" t="s">
+        <v>21</v>
+      </c>
+      <c r="E307" t="s">
+        <v>610</v>
+      </c>
+      <c r="F307" t="s">
+        <v>611</v>
+      </c>
+      <c r="G307" t="s">
+        <v>168</v>
+      </c>
+      <c r="H307">
+        <v>1</v>
+      </c>
+      <c r="I307" t="s">
+        <v>21</v>
+      </c>
+      <c r="J307" t="s">
+        <v>612</v>
+      </c>
+      <c r="K307" t="s">
+        <v>21</v>
+      </c>
+      <c r="L307" t="s">
+        <v>21</v>
+      </c>
+      <c r="M307" t="s">
+        <v>613</v>
+      </c>
+      <c r="N307" t="s">
+        <v>27</v>
+      </c>
+      <c r="O307" t="s">
+        <v>62</v>
+      </c>
+      <c r="P307" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q307" t="b">
+        <v>0</v>
+      </c>
+      <c r="R307" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="308" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>614</v>
+      </c>
+      <c r="B308" t="s">
+        <v>19</v>
+      </c>
+      <c r="C308" t="s">
+        <v>57</v>
+      </c>
+      <c r="D308" t="s">
+        <v>21</v>
+      </c>
+      <c r="E308" t="s">
+        <v>99</v>
+      </c>
+      <c r="F308" t="s">
+        <v>100</v>
+      </c>
+      <c r="G308" t="s">
+        <v>46</v>
+      </c>
+      <c r="H308">
+        <v>3</v>
+      </c>
+      <c r="I308" t="s">
+        <v>21</v>
+      </c>
+      <c r="J308" t="s">
+        <v>174</v>
+      </c>
+      <c r="K308" t="s">
+        <v>21</v>
+      </c>
+      <c r="L308" t="s">
+        <v>21</v>
+      </c>
+      <c r="M308" t="s">
+        <v>615</v>
+      </c>
+      <c r="N308" t="s">
+        <v>27</v>
+      </c>
+      <c r="O308" t="s">
+        <v>185</v>
+      </c>
+      <c r="P308" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q308" t="b">
+        <v>0</v>
+      </c>
+      <c r="R308" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="309" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>614</v>
+      </c>
+      <c r="B309" t="s">
+        <v>19</v>
+      </c>
+      <c r="C309" t="s">
+        <v>57</v>
+      </c>
+      <c r="D309" t="s">
+        <v>21</v>
+      </c>
+      <c r="E309" t="s">
+        <v>99</v>
+      </c>
+      <c r="F309" t="s">
+        <v>100</v>
+      </c>
+      <c r="G309" t="s">
+        <v>46</v>
+      </c>
+      <c r="H309">
+        <v>34</v>
+      </c>
+      <c r="I309" t="s">
+        <v>21</v>
+      </c>
+      <c r="J309" t="s">
+        <v>136</v>
+      </c>
+      <c r="K309" t="s">
+        <v>21</v>
+      </c>
+      <c r="L309" t="s">
+        <v>21</v>
+      </c>
+      <c r="M309" t="s">
+        <v>616</v>
+      </c>
+      <c r="N309" t="s">
+        <v>27</v>
+      </c>
+      <c r="O309" t="s">
+        <v>67</v>
+      </c>
+      <c r="P309" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q309" t="b">
+        <v>0</v>
+      </c>
+      <c r="R309" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="310" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>614</v>
+      </c>
+      <c r="B310" t="s">
+        <v>19</v>
+      </c>
+      <c r="C310" t="s">
+        <v>57</v>
+      </c>
+      <c r="D310" t="s">
+        <v>21</v>
+      </c>
+      <c r="E310" t="s">
+        <v>99</v>
+      </c>
+      <c r="F310" t="s">
+        <v>100</v>
+      </c>
+      <c r="G310" t="s">
+        <v>46</v>
+      </c>
+      <c r="H310">
+        <v>3</v>
+      </c>
+      <c r="I310" t="s">
+        <v>21</v>
+      </c>
+      <c r="J310" t="s">
+        <v>136</v>
+      </c>
+      <c r="K310" t="s">
+        <v>21</v>
+      </c>
+      <c r="L310" t="s">
+        <v>21</v>
+      </c>
+      <c r="M310" t="s">
+        <v>615</v>
+      </c>
+      <c r="N310" t="s">
+        <v>27</v>
+      </c>
+      <c r="O310" t="s">
+        <v>67</v>
+      </c>
+      <c r="P310" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q310" t="b">
+        <v>0</v>
+      </c>
+      <c r="R310" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="311" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>614</v>
+      </c>
+      <c r="B311" t="s">
+        <v>19</v>
+      </c>
+      <c r="C311" t="s">
+        <v>57</v>
+      </c>
+      <c r="D311" t="s">
+        <v>21</v>
+      </c>
+      <c r="E311" t="s">
+        <v>99</v>
+      </c>
+      <c r="F311" t="s">
+        <v>100</v>
+      </c>
+      <c r="G311" t="s">
+        <v>46</v>
+      </c>
+      <c r="H311">
+        <v>34</v>
+      </c>
+      <c r="I311" t="s">
+        <v>21</v>
+      </c>
+      <c r="J311" t="s">
+        <v>136</v>
+      </c>
+      <c r="K311" t="s">
+        <v>21</v>
+      </c>
+      <c r="L311" t="s">
+        <v>21</v>
+      </c>
+      <c r="M311" t="s">
+        <v>616</v>
+      </c>
+      <c r="N311" t="s">
+        <v>27</v>
+      </c>
+      <c r="O311" t="s">
+        <v>232</v>
+      </c>
+      <c r="P311" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q311" t="b">
+        <v>0</v>
+      </c>
+      <c r="R311" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="312" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>617</v>
+      </c>
+      <c r="B312" t="s">
+        <v>19</v>
+      </c>
+      <c r="C312" t="s">
+        <v>57</v>
+      </c>
+      <c r="D312" t="s">
+        <v>21</v>
+      </c>
+      <c r="E312" t="s">
+        <v>49</v>
+      </c>
+      <c r="F312" t="s">
+        <v>209</v>
+      </c>
+      <c r="G312" t="s">
+        <v>51</v>
+      </c>
+      <c r="H312">
+        <v>12</v>
+      </c>
+      <c r="I312" t="s">
+        <v>120</v>
+      </c>
+      <c r="J312" t="s">
+        <v>136</v>
+      </c>
+      <c r="K312" t="s">
+        <v>21</v>
+      </c>
+      <c r="L312" t="s">
+        <v>21</v>
+      </c>
+      <c r="M312" t="s">
+        <v>618</v>
+      </c>
+      <c r="N312" t="s">
+        <v>27</v>
+      </c>
+      <c r="O312" t="s">
+        <v>67</v>
+      </c>
+      <c r="P312" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q312" t="b">
+        <v>0</v>
+      </c>
+      <c r="R312" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="313" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>617</v>
+      </c>
+      <c r="B313" t="s">
+        <v>19</v>
+      </c>
+      <c r="C313" t="s">
+        <v>57</v>
+      </c>
+      <c r="D313" t="s">
+        <v>21</v>
+      </c>
+      <c r="E313" t="s">
+        <v>49</v>
+      </c>
+      <c r="F313" t="s">
+        <v>209</v>
+      </c>
+      <c r="G313" t="s">
+        <v>51</v>
+      </c>
+      <c r="H313">
+        <v>12</v>
+      </c>
+      <c r="I313" t="s">
+        <v>120</v>
+      </c>
+      <c r="J313" t="s">
+        <v>136</v>
+      </c>
+      <c r="K313" t="s">
+        <v>21</v>
+      </c>
+      <c r="L313" t="s">
+        <v>21</v>
+      </c>
+      <c r="M313" t="s">
+        <v>618</v>
+      </c>
+      <c r="N313" t="s">
+        <v>27</v>
+      </c>
+      <c r="O313" t="s">
+        <v>232</v>
+      </c>
+      <c r="P313" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q313" t="b">
+        <v>0</v>
+      </c>
+      <c r="R313" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="314" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>619</v>
+      </c>
+      <c r="B314" t="s">
+        <v>19</v>
+      </c>
+      <c r="C314" t="s">
+        <v>57</v>
+      </c>
+      <c r="D314" t="s">
+        <v>21</v>
+      </c>
+      <c r="E314" t="s">
+        <v>110</v>
+      </c>
+      <c r="F314" t="s">
+        <v>111</v>
+      </c>
+      <c r="G314" t="s">
+        <v>112</v>
+      </c>
+      <c r="H314">
+        <v>16</v>
+      </c>
+      <c r="I314" t="s">
+        <v>21</v>
+      </c>
+      <c r="J314" t="s">
+        <v>136</v>
+      </c>
+      <c r="K314" t="s">
+        <v>21</v>
+      </c>
+      <c r="L314" t="s">
+        <v>21</v>
+      </c>
+      <c r="M314" t="s">
+        <v>620</v>
+      </c>
+      <c r="N314" t="s">
+        <v>27</v>
+      </c>
+      <c r="O314" t="s">
+        <v>67</v>
+      </c>
+      <c r="P314" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q314" t="b">
+        <v>0</v>
+      </c>
+      <c r="R314" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="315" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>621</v>
+      </c>
+      <c r="B315" t="s">
+        <v>19</v>
+      </c>
+      <c r="C315" t="s">
+        <v>57</v>
+      </c>
+      <c r="D315" t="s">
+        <v>21</v>
+      </c>
+      <c r="E315" t="s">
+        <v>49</v>
+      </c>
+      <c r="F315" t="s">
+        <v>209</v>
+      </c>
+      <c r="G315" t="s">
+        <v>51</v>
+      </c>
+      <c r="H315">
+        <v>9</v>
+      </c>
+      <c r="I315" t="s">
+        <v>120</v>
+      </c>
+      <c r="J315" t="s">
+        <v>136</v>
+      </c>
+      <c r="K315" t="s">
+        <v>21</v>
+      </c>
+      <c r="L315" t="s">
+        <v>21</v>
+      </c>
+      <c r="M315" t="s">
+        <v>622</v>
+      </c>
+      <c r="N315" t="s">
+        <v>27</v>
+      </c>
+      <c r="O315" t="s">
+        <v>67</v>
+      </c>
+      <c r="P315" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q315" t="b">
+        <v>0</v>
+      </c>
+      <c r="R315" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="316" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>621</v>
+      </c>
+      <c r="B316" t="s">
+        <v>19</v>
+      </c>
+      <c r="C316" t="s">
+        <v>57</v>
+      </c>
+      <c r="D316" t="s">
+        <v>21</v>
+      </c>
+      <c r="E316" t="s">
+        <v>49</v>
+      </c>
+      <c r="F316" t="s">
+        <v>209</v>
+      </c>
+      <c r="G316" t="s">
+        <v>51</v>
+      </c>
+      <c r="H316">
+        <v>9</v>
+      </c>
+      <c r="I316" t="s">
+        <v>120</v>
+      </c>
+      <c r="J316" t="s">
+        <v>136</v>
+      </c>
+      <c r="K316" t="s">
+        <v>21</v>
+      </c>
+      <c r="L316" t="s">
+        <v>21</v>
+      </c>
+      <c r="M316" t="s">
+        <v>622</v>
+      </c>
+      <c r="N316" t="s">
+        <v>27</v>
+      </c>
+      <c r="O316" t="s">
+        <v>232</v>
+      </c>
+      <c r="P316" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q316" t="b">
+        <v>0</v>
+      </c>
+      <c r="R316" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="317" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>623</v>
+      </c>
+      <c r="B317" t="s">
+        <v>19</v>
+      </c>
+      <c r="C317" t="s">
+        <v>57</v>
+      </c>
+      <c r="D317" t="s">
+        <v>21</v>
+      </c>
+      <c r="E317" t="s">
+        <v>58</v>
+      </c>
+      <c r="F317" t="s">
+        <v>328</v>
+      </c>
+      <c r="G317" t="s">
+        <v>60</v>
+      </c>
+      <c r="H317">
+        <v>3</v>
+      </c>
+      <c r="I317" t="s">
+        <v>21</v>
+      </c>
+      <c r="J317" t="s">
+        <v>136</v>
+      </c>
+      <c r="K317" t="s">
+        <v>21</v>
+      </c>
+      <c r="L317" t="s">
+        <v>21</v>
+      </c>
+      <c r="M317" t="s">
+        <v>624</v>
+      </c>
+      <c r="N317" t="s">
+        <v>27</v>
+      </c>
+      <c r="O317" t="s">
+        <v>185</v>
+      </c>
+      <c r="P317" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q317" t="b">
+        <v>0</v>
+      </c>
+      <c r="R317" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="318" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>623</v>
+      </c>
+      <c r="B318" t="s">
+        <v>19</v>
+      </c>
+      <c r="C318" t="s">
+        <v>57</v>
+      </c>
+      <c r="D318" t="s">
+        <v>21</v>
+      </c>
+      <c r="E318" t="s">
+        <v>58</v>
+      </c>
+      <c r="F318" t="s">
+        <v>328</v>
+      </c>
+      <c r="G318" t="s">
+        <v>60</v>
+      </c>
+      <c r="H318">
+        <v>3</v>
+      </c>
+      <c r="I318" t="s">
+        <v>21</v>
+      </c>
+      <c r="J318" t="s">
+        <v>174</v>
+      </c>
+      <c r="K318" t="s">
+        <v>21</v>
+      </c>
+      <c r="L318" t="s">
+        <v>21</v>
+      </c>
+      <c r="M318" t="s">
+        <v>624</v>
+      </c>
+      <c r="N318" t="s">
+        <v>27</v>
+      </c>
+      <c r="O318" t="s">
+        <v>67</v>
+      </c>
+      <c r="P318" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q318" t="b">
+        <v>0</v>
+      </c>
+      <c r="R318" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="319" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>625</v>
+      </c>
+      <c r="B319" t="s">
+        <v>19</v>
+      </c>
+      <c r="C319" t="s">
+        <v>57</v>
+      </c>
+      <c r="D319" t="s">
+        <v>21</v>
+      </c>
+      <c r="E319" t="s">
+        <v>49</v>
+      </c>
+      <c r="F319" t="s">
+        <v>209</v>
+      </c>
+      <c r="G319" t="s">
+        <v>51</v>
+      </c>
+      <c r="H319">
+        <v>40</v>
+      </c>
+      <c r="I319" t="s">
+        <v>21</v>
+      </c>
+      <c r="J319" t="s">
+        <v>136</v>
+      </c>
+      <c r="K319" t="s">
+        <v>21</v>
+      </c>
+      <c r="L319" t="s">
+        <v>21</v>
+      </c>
+      <c r="M319" t="s">
+        <v>626</v>
+      </c>
+      <c r="N319" t="s">
+        <v>27</v>
+      </c>
+      <c r="O319" t="s">
+        <v>232</v>
+      </c>
+      <c r="P319" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q319" t="b">
+        <v>0</v>
+      </c>
+      <c r="R319" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="320" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>625</v>
+      </c>
+      <c r="B320" t="s">
+        <v>19</v>
+      </c>
+      <c r="C320" t="s">
+        <v>57</v>
+      </c>
+      <c r="D320" t="s">
+        <v>21</v>
+      </c>
+      <c r="E320" t="s">
+        <v>49</v>
+      </c>
+      <c r="F320" t="s">
+        <v>209</v>
+      </c>
+      <c r="G320" t="s">
+        <v>51</v>
+      </c>
+      <c r="H320">
+        <v>40</v>
+      </c>
+      <c r="I320" t="s">
+        <v>21</v>
+      </c>
+      <c r="J320" t="s">
+        <v>136</v>
+      </c>
+      <c r="K320" t="s">
+        <v>21</v>
+      </c>
+      <c r="L320" t="s">
+        <v>21</v>
+      </c>
+      <c r="M320" t="s">
+        <v>626</v>
+      </c>
+      <c r="N320" t="s">
+        <v>27</v>
+      </c>
+      <c r="O320" t="s">
+        <v>67</v>
+      </c>
+      <c r="P320" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q320" t="b">
+        <v>0</v>
+      </c>
+      <c r="R320" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="321" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>627</v>
+      </c>
+      <c r="B321" t="s">
+        <v>19</v>
+      </c>
+      <c r="C321" t="s">
+        <v>57</v>
+      </c>
+      <c r="D321" t="s">
+        <v>21</v>
+      </c>
+      <c r="E321" t="s">
+        <v>628</v>
+      </c>
+      <c r="F321" t="s">
+        <v>629</v>
+      </c>
+      <c r="G321" t="s">
+        <v>266</v>
+      </c>
+      <c r="H321">
+        <v>7</v>
+      </c>
+      <c r="I321" t="s">
+        <v>21</v>
+      </c>
+      <c r="J321" t="s">
+        <v>136</v>
+      </c>
+      <c r="K321" t="s">
+        <v>21</v>
+      </c>
+      <c r="L321" t="s">
+        <v>21</v>
+      </c>
+      <c r="M321" t="s">
+        <v>630</v>
+      </c>
+      <c r="N321" t="s">
+        <v>27</v>
+      </c>
+      <c r="O321" t="s">
+        <v>87</v>
+      </c>
+      <c r="P321" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q321" t="b">
+        <v>0</v>
+      </c>
+      <c r="R321" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="322" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>627</v>
+      </c>
+      <c r="B322" t="s">
+        <v>19</v>
+      </c>
+      <c r="C322" t="s">
+        <v>57</v>
+      </c>
+      <c r="D322" t="s">
+        <v>21</v>
+      </c>
+      <c r="E322" t="s">
+        <v>628</v>
+      </c>
+      <c r="F322" t="s">
+        <v>629</v>
+      </c>
+      <c r="G322" t="s">
+        <v>266</v>
+      </c>
+      <c r="H322">
+        <v>7</v>
+      </c>
+      <c r="I322" t="s">
+        <v>21</v>
+      </c>
+      <c r="J322" t="s">
+        <v>174</v>
+      </c>
+      <c r="K322" t="s">
+        <v>21</v>
+      </c>
+      <c r="L322" t="s">
+        <v>21</v>
+      </c>
+      <c r="M322" t="s">
+        <v>630</v>
+      </c>
+      <c r="N322" t="s">
+        <v>27</v>
+      </c>
+      <c r="O322" t="s">
+        <v>185</v>
+      </c>
+      <c r="P322" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q322" t="b">
+        <v>0</v>
+      </c>
+      <c r="R322" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="323" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>631</v>
+      </c>
+      <c r="B323" t="s">
+        <v>19</v>
+      </c>
+      <c r="C323" t="s">
+        <v>57</v>
+      </c>
+      <c r="D323" t="s">
+        <v>21</v>
+      </c>
+      <c r="E323" t="s">
+        <v>110</v>
+      </c>
+      <c r="F323" t="s">
+        <v>111</v>
+      </c>
+      <c r="G323" t="s">
+        <v>112</v>
+      </c>
+      <c r="H323">
+        <v>32</v>
+      </c>
+      <c r="I323" t="s">
+        <v>21</v>
+      </c>
+      <c r="J323" t="s">
+        <v>136</v>
+      </c>
+      <c r="K323" t="s">
+        <v>21</v>
+      </c>
+      <c r="L323" t="s">
+        <v>21</v>
+      </c>
+      <c r="M323" t="s">
+        <v>632</v>
+      </c>
+      <c r="N323" t="s">
+        <v>27</v>
+      </c>
+      <c r="O323" t="s">
+        <v>62</v>
+      </c>
+      <c r="P323" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q323" t="b">
+        <v>0</v>
+      </c>
+      <c r="R323" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="324" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>631</v>
+      </c>
+      <c r="B324" t="s">
+        <v>19</v>
+      </c>
+      <c r="C324" t="s">
+        <v>57</v>
+      </c>
+      <c r="D324" t="s">
+        <v>21</v>
+      </c>
+      <c r="E324" t="s">
+        <v>110</v>
+      </c>
+      <c r="F324" t="s">
+        <v>111</v>
+      </c>
+      <c r="G324" t="s">
+        <v>112</v>
+      </c>
+      <c r="H324">
+        <v>32</v>
+      </c>
+      <c r="I324" t="s">
+        <v>21</v>
+      </c>
+      <c r="J324" t="s">
+        <v>136</v>
+      </c>
+      <c r="K324" t="s">
+        <v>21</v>
+      </c>
+      <c r="L324" t="s">
+        <v>21</v>
+      </c>
+      <c r="M324" t="s">
+        <v>632</v>
+      </c>
+      <c r="N324" t="s">
+        <v>27</v>
+      </c>
+      <c r="O324" t="s">
+        <v>232</v>
+      </c>
+      <c r="P324" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q324" t="b">
+        <v>0</v>
+      </c>
+      <c r="R324" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="325" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>633</v>
+      </c>
+      <c r="B325" t="s">
+        <v>19</v>
+      </c>
+      <c r="C325" t="s">
+        <v>57</v>
+      </c>
+      <c r="D325" t="s">
+        <v>21</v>
+      </c>
+      <c r="E325" t="s">
+        <v>44</v>
+      </c>
+      <c r="F325" t="s">
+        <v>207</v>
+      </c>
+      <c r="G325" t="s">
+        <v>126</v>
+      </c>
+      <c r="H325">
+        <v>1</v>
+      </c>
+      <c r="I325" t="s">
+        <v>21</v>
+      </c>
+      <c r="J325" t="s">
+        <v>174</v>
+      </c>
+      <c r="K325" t="s">
+        <v>21</v>
+      </c>
+      <c r="L325" t="s">
+        <v>21</v>
+      </c>
+      <c r="M325" t="s">
+        <v>634</v>
+      </c>
+      <c r="N325" t="s">
+        <v>27</v>
+      </c>
+      <c r="O325" t="s">
+        <v>232</v>
+      </c>
+      <c r="P325" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q325" t="b">
+        <v>0</v>
+      </c>
+      <c r="R325" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="326" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>633</v>
+      </c>
+      <c r="B326" t="s">
+        <v>19</v>
+      </c>
+      <c r="C326" t="s">
+        <v>57</v>
+      </c>
+      <c r="D326" t="s">
+        <v>21</v>
+      </c>
+      <c r="E326" t="s">
+        <v>49</v>
+      </c>
+      <c r="F326" t="s">
+        <v>209</v>
+      </c>
+      <c r="G326" t="s">
+        <v>51</v>
+      </c>
+      <c r="H326">
+        <v>8</v>
+      </c>
+      <c r="I326" t="s">
+        <v>120</v>
+      </c>
+      <c r="J326" t="s">
+        <v>136</v>
+      </c>
+      <c r="K326" t="s">
+        <v>21</v>
+      </c>
+      <c r="L326" t="s">
+        <v>21</v>
+      </c>
+      <c r="M326" t="s">
+        <v>635</v>
+      </c>
+      <c r="N326" t="s">
+        <v>27</v>
+      </c>
+      <c r="O326" t="s">
+        <v>87</v>
+      </c>
+      <c r="P326" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q326" t="b">
+        <v>0</v>
+      </c>
+      <c r="R326" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="327" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>633</v>
+      </c>
+      <c r="B327" t="s">
+        <v>19</v>
+      </c>
+      <c r="C327" t="s">
+        <v>57</v>
+      </c>
+      <c r="D327" t="s">
+        <v>21</v>
+      </c>
+      <c r="E327" t="s">
+        <v>44</v>
+      </c>
+      <c r="F327" t="s">
+        <v>207</v>
+      </c>
+      <c r="G327" t="s">
+        <v>126</v>
+      </c>
+      <c r="H327">
+        <v>1</v>
+      </c>
+      <c r="I327" t="s">
+        <v>21</v>
+      </c>
+      <c r="J327" t="s">
+        <v>174</v>
+      </c>
+      <c r="K327" t="s">
+        <v>21</v>
+      </c>
+      <c r="L327" t="s">
+        <v>21</v>
+      </c>
+      <c r="M327" t="s">
+        <v>634</v>
+      </c>
+      <c r="N327" t="s">
+        <v>27</v>
+      </c>
+      <c r="O327" t="s">
+        <v>185</v>
+      </c>
+      <c r="P327" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q327" t="b">
+        <v>0</v>
+      </c>
+      <c r="R327" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="328" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>633</v>
+      </c>
+      <c r="B328" t="s">
+        <v>19</v>
+      </c>
+      <c r="C328" t="s">
+        <v>57</v>
+      </c>
+      <c r="D328" t="s">
+        <v>21</v>
+      </c>
+      <c r="E328" t="s">
+        <v>49</v>
+      </c>
+      <c r="F328" t="s">
+        <v>209</v>
+      </c>
+      <c r="G328" t="s">
+        <v>51</v>
+      </c>
+      <c r="H328">
+        <v>8</v>
+      </c>
+      <c r="I328" t="s">
+        <v>120</v>
+      </c>
+      <c r="J328" t="s">
+        <v>136</v>
+      </c>
+      <c r="K328" t="s">
+        <v>21</v>
+      </c>
+      <c r="L328" t="s">
+        <v>21</v>
+      </c>
+      <c r="M328" t="s">
+        <v>635</v>
+      </c>
+      <c r="N328" t="s">
+        <v>27</v>
+      </c>
+      <c r="O328" t="s">
+        <v>232</v>
+      </c>
+      <c r="P328" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q328" t="b">
+        <v>0</v>
+      </c>
+      <c r="R328" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="329" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>636</v>
+      </c>
+      <c r="B329" t="s">
+        <v>19</v>
+      </c>
+      <c r="C329" t="s">
+        <v>57</v>
+      </c>
+      <c r="D329" t="s">
+        <v>21</v>
+      </c>
+      <c r="E329" t="s">
+        <v>44</v>
+      </c>
+      <c r="F329" t="s">
+        <v>207</v>
+      </c>
+      <c r="G329" t="s">
+        <v>126</v>
+      </c>
+      <c r="H329">
+        <v>25</v>
+      </c>
+      <c r="I329" t="s">
+        <v>21</v>
+      </c>
+      <c r="J329" t="s">
+        <v>136</v>
+      </c>
+      <c r="K329" t="s">
+        <v>21</v>
+      </c>
+      <c r="L329" t="s">
+        <v>21</v>
+      </c>
+      <c r="M329" t="s">
+        <v>637</v>
+      </c>
+      <c r="N329" t="s">
+        <v>27</v>
+      </c>
+      <c r="O329" t="s">
+        <v>250</v>
+      </c>
+      <c r="P329" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q329" t="b">
+        <v>0</v>
+      </c>
+      <c r="R329" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="330" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>636</v>
+      </c>
+      <c r="B330" t="s">
+        <v>19</v>
+      </c>
+      <c r="C330" t="s">
+        <v>57</v>
+      </c>
+      <c r="D330" t="s">
+        <v>21</v>
+      </c>
+      <c r="E330" t="s">
+        <v>44</v>
+      </c>
+      <c r="F330" t="s">
+        <v>207</v>
+      </c>
+      <c r="G330" t="s">
+        <v>126</v>
+      </c>
+      <c r="H330">
+        <v>25</v>
+      </c>
+      <c r="I330" t="s">
+        <v>21</v>
+      </c>
+      <c r="J330" t="s">
+        <v>136</v>
+      </c>
+      <c r="K330" t="s">
+        <v>21</v>
+      </c>
+      <c r="L330" t="s">
+        <v>21</v>
+      </c>
+      <c r="M330" t="s">
+        <v>637</v>
+      </c>
+      <c r="N330" t="s">
+        <v>27</v>
+      </c>
+      <c r="O330" t="s">
+        <v>67</v>
+      </c>
+      <c r="P330" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q330" t="b">
+        <v>0</v>
+      </c>
+      <c r="R330" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="331" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>638</v>
+      </c>
+      <c r="B331" t="s">
+        <v>19</v>
+      </c>
+      <c r="C331" t="s">
+        <v>57</v>
+      </c>
+      <c r="D331" t="s">
+        <v>21</v>
+      </c>
+      <c r="E331" t="s">
+        <v>639</v>
+      </c>
+      <c r="F331" t="s">
+        <v>640</v>
+      </c>
+      <c r="G331" t="s">
+        <v>24</v>
+      </c>
+      <c r="H331">
+        <v>3</v>
+      </c>
+      <c r="I331" t="s">
+        <v>21</v>
+      </c>
+      <c r="J331" t="s">
+        <v>136</v>
+      </c>
+      <c r="K331" t="s">
+        <v>21</v>
+      </c>
+      <c r="L331" t="s">
+        <v>21</v>
+      </c>
+      <c r="M331" t="s">
+        <v>641</v>
+      </c>
+      <c r="N331" t="s">
+        <v>27</v>
+      </c>
+      <c r="O331" t="s">
+        <v>185</v>
+      </c>
+      <c r="P331" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q331" t="b">
+        <v>0</v>
+      </c>
+      <c r="R331" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="332" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>638</v>
+      </c>
+      <c r="B332" t="s">
+        <v>19</v>
+      </c>
+      <c r="C332" t="s">
+        <v>57</v>
+      </c>
+      <c r="D332" t="s">
+        <v>21</v>
+      </c>
+      <c r="E332" t="s">
+        <v>550</v>
+      </c>
+      <c r="F332" t="s">
+        <v>551</v>
+      </c>
+      <c r="G332" t="s">
+        <v>552</v>
+      </c>
+      <c r="H332">
+        <v>4</v>
+      </c>
+      <c r="I332" t="s">
+        <v>21</v>
+      </c>
+      <c r="J332" t="s">
+        <v>174</v>
+      </c>
+      <c r="K332" t="s">
+        <v>21</v>
+      </c>
+      <c r="L332" t="s">
+        <v>21</v>
+      </c>
+      <c r="M332" t="s">
+        <v>642</v>
+      </c>
+      <c r="N332" t="s">
+        <v>27</v>
+      </c>
+      <c r="O332" t="s">
+        <v>140</v>
+      </c>
+      <c r="P332" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q332" t="b">
+        <v>0</v>
+      </c>
+      <c r="R332" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="333" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>638</v>
+      </c>
+      <c r="B333" t="s">
+        <v>19</v>
+      </c>
+      <c r="C333" t="s">
+        <v>57</v>
+      </c>
+      <c r="D333" t="s">
+        <v>21</v>
+      </c>
+      <c r="E333" t="s">
+        <v>550</v>
+      </c>
+      <c r="F333" t="s">
+        <v>551</v>
+      </c>
+      <c r="G333" t="s">
+        <v>552</v>
+      </c>
+      <c r="H333">
+        <v>4</v>
+      </c>
+      <c r="I333" t="s">
+        <v>21</v>
+      </c>
+      <c r="J333" t="s">
+        <v>174</v>
+      </c>
+      <c r="K333" t="s">
+        <v>21</v>
+      </c>
+      <c r="L333" t="s">
+        <v>21</v>
+      </c>
+      <c r="M333" t="s">
+        <v>642</v>
+      </c>
+      <c r="N333" t="s">
+        <v>27</v>
+      </c>
+      <c r="O333" t="s">
+        <v>232</v>
+      </c>
+      <c r="P333" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q333" t="b">
+        <v>0</v>
+      </c>
+      <c r="R333" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="334" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>638</v>
+      </c>
+      <c r="B334" t="s">
+        <v>19</v>
+      </c>
+      <c r="C334" t="s">
+        <v>57</v>
+      </c>
+      <c r="D334" t="s">
+        <v>21</v>
+      </c>
+      <c r="E334" t="s">
+        <v>643</v>
+      </c>
+      <c r="F334" t="s">
+        <v>644</v>
+      </c>
+      <c r="G334" t="s">
+        <v>266</v>
+      </c>
+      <c r="H334">
+        <v>15</v>
+      </c>
+      <c r="I334" t="s">
+        <v>120</v>
+      </c>
+      <c r="J334" t="s">
+        <v>136</v>
+      </c>
+      <c r="K334" t="s">
+        <v>21</v>
+      </c>
+      <c r="L334" t="s">
+        <v>21</v>
+      </c>
+      <c r="M334" t="s">
+        <v>645</v>
+      </c>
+      <c r="N334" t="s">
+        <v>27</v>
+      </c>
+      <c r="O334" t="s">
+        <v>185</v>
+      </c>
+      <c r="P334" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q334" t="b">
+        <v>0</v>
+      </c>
+      <c r="R334" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="335" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>638</v>
+      </c>
+      <c r="B335" t="s">
+        <v>19</v>
+      </c>
+      <c r="C335" t="s">
+        <v>57</v>
+      </c>
+      <c r="D335" t="s">
+        <v>21</v>
+      </c>
+      <c r="E335" t="s">
+        <v>643</v>
+      </c>
+      <c r="F335" t="s">
+        <v>644</v>
+      </c>
+      <c r="G335" t="s">
+        <v>266</v>
+      </c>
+      <c r="H335">
+        <v>15</v>
+      </c>
+      <c r="I335" t="s">
+        <v>120</v>
+      </c>
+      <c r="J335" t="s">
+        <v>136</v>
+      </c>
+      <c r="K335" t="s">
+        <v>21</v>
+      </c>
+      <c r="L335" t="s">
+        <v>21</v>
+      </c>
+      <c r="M335" t="s">
+        <v>645</v>
+      </c>
+      <c r="N335" t="s">
+        <v>27</v>
+      </c>
+      <c r="O335" t="s">
+        <v>67</v>
+      </c>
+      <c r="P335" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q335" t="b">
+        <v>0</v>
+      </c>
+      <c r="R335" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="336" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>638</v>
+      </c>
+      <c r="B336" t="s">
+        <v>19</v>
+      </c>
+      <c r="C336" t="s">
+        <v>57</v>
+      </c>
+      <c r="D336" t="s">
+        <v>21</v>
+      </c>
+      <c r="E336" t="s">
+        <v>646</v>
+      </c>
+      <c r="F336" t="s">
+        <v>640</v>
+      </c>
+      <c r="G336" t="s">
+        <v>24</v>
+      </c>
+      <c r="H336">
+        <v>3</v>
+      </c>
+      <c r="I336" t="s">
+        <v>21</v>
+      </c>
+      <c r="J336" t="s">
+        <v>136</v>
+      </c>
+      <c r="K336" t="s">
+        <v>21</v>
+      </c>
+      <c r="L336" t="s">
+        <v>21</v>
+      </c>
+      <c r="M336" t="s">
+        <v>641</v>
+      </c>
+      <c r="N336" t="s">
+        <v>27</v>
+      </c>
+      <c r="O336" t="s">
+        <v>67</v>
+      </c>
+      <c r="P336" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q336" t="b">
+        <v>0</v>
+      </c>
+      <c r="R336" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="337" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>647</v>
+      </c>
+      <c r="B337" t="s">
+        <v>19</v>
+      </c>
+      <c r="C337" t="s">
+        <v>57</v>
+      </c>
+      <c r="D337" t="s">
+        <v>21</v>
+      </c>
+      <c r="E337" t="s">
+        <v>110</v>
+      </c>
+      <c r="F337" t="s">
+        <v>111</v>
+      </c>
+      <c r="G337" t="s">
+        <v>112</v>
+      </c>
+      <c r="H337">
+        <v>48</v>
+      </c>
+      <c r="I337" t="s">
+        <v>21</v>
+      </c>
+      <c r="J337" t="s">
+        <v>136</v>
+      </c>
+      <c r="K337" t="s">
+        <v>21</v>
+      </c>
+      <c r="L337" t="s">
+        <v>21</v>
+      </c>
+      <c r="M337" t="s">
+        <v>648</v>
+      </c>
+      <c r="N337" t="s">
+        <v>27</v>
+      </c>
+      <c r="O337" t="s">
+        <v>67</v>
+      </c>
+      <c r="P337" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q337" t="b">
+        <v>0</v>
+      </c>
+      <c r="R337" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="338" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>647</v>
+      </c>
+      <c r="B338" t="s">
+        <v>19</v>
+      </c>
+      <c r="C338" t="s">
+        <v>57</v>
+      </c>
+      <c r="D338" t="s">
+        <v>21</v>
+      </c>
+      <c r="E338" t="s">
+        <v>110</v>
+      </c>
+      <c r="F338" t="s">
+        <v>111</v>
+      </c>
+      <c r="G338" t="s">
+        <v>112</v>
+      </c>
+      <c r="H338">
+        <v>48</v>
+      </c>
+      <c r="I338" t="s">
+        <v>21</v>
+      </c>
+      <c r="J338" t="s">
+        <v>136</v>
+      </c>
+      <c r="K338" t="s">
+        <v>21</v>
+      </c>
+      <c r="L338" t="s">
+        <v>21</v>
+      </c>
+      <c r="M338" t="s">
+        <v>648</v>
+      </c>
+      <c r="N338" t="s">
+        <v>27</v>
+      </c>
+      <c r="O338" t="s">
+        <v>250</v>
+      </c>
+      <c r="P338" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q338" t="b">
+        <v>0</v>
+      </c>
+      <c r="R338" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="339" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>647</v>
+      </c>
+      <c r="B339" t="s">
+        <v>19</v>
+      </c>
+      <c r="C339" t="s">
+        <v>57</v>
+      </c>
+      <c r="D339" t="s">
+        <v>21</v>
+      </c>
+      <c r="E339" t="s">
+        <v>110</v>
+      </c>
+      <c r="F339" t="s">
+        <v>111</v>
+      </c>
+      <c r="G339" t="s">
+        <v>112</v>
+      </c>
+      <c r="H339">
+        <v>6</v>
+      </c>
+      <c r="I339" t="s">
+        <v>21</v>
+      </c>
+      <c r="J339" t="s">
+        <v>174</v>
+      </c>
+      <c r="K339" t="s">
+        <v>21</v>
+      </c>
+      <c r="L339" t="s">
+        <v>21</v>
+      </c>
+      <c r="M339" t="s">
+        <v>649</v>
+      </c>
+      <c r="N339" t="s">
+        <v>27</v>
+      </c>
+      <c r="O339" t="s">
+        <v>185</v>
+      </c>
+      <c r="P339" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q339" t="b">
+        <v>0</v>
+      </c>
+      <c r="R339" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="340" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>647</v>
+      </c>
+      <c r="B340" t="s">
+        <v>19</v>
+      </c>
+      <c r="C340" t="s">
+        <v>57</v>
+      </c>
+      <c r="D340" t="s">
+        <v>21</v>
+      </c>
+      <c r="E340" t="s">
+        <v>110</v>
+      </c>
+      <c r="F340" t="s">
+        <v>111</v>
+      </c>
+      <c r="G340" t="s">
+        <v>112</v>
+      </c>
+      <c r="H340">
+        <v>6</v>
+      </c>
+      <c r="I340" t="s">
+        <v>21</v>
+      </c>
+      <c r="J340" t="s">
+        <v>174</v>
+      </c>
+      <c r="K340" t="s">
+        <v>21</v>
+      </c>
+      <c r="L340" t="s">
+        <v>21</v>
+      </c>
+      <c r="M340" t="s">
+        <v>649</v>
+      </c>
+      <c r="N340" t="s">
+        <v>27</v>
+      </c>
+      <c r="O340" t="s">
+        <v>62</v>
+      </c>
+      <c r="P340" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q340" t="b">
+        <v>0</v>
+      </c>
+      <c r="R340" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="341" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>647</v>
+      </c>
+      <c r="B341" t="s">
+        <v>19</v>
+      </c>
+      <c r="C341" t="s">
+        <v>57</v>
+      </c>
+      <c r="D341" t="s">
+        <v>21</v>
+      </c>
+      <c r="E341" t="s">
+        <v>44</v>
+      </c>
+      <c r="F341" t="s">
+        <v>81</v>
+      </c>
+      <c r="G341" t="s">
+        <v>46</v>
+      </c>
+      <c r="H341">
+        <v>20</v>
+      </c>
+      <c r="I341" t="s">
+        <v>21</v>
+      </c>
+      <c r="J341" t="s">
+        <v>136</v>
+      </c>
+      <c r="K341" t="s">
+        <v>21</v>
+      </c>
+      <c r="L341" t="s">
+        <v>21</v>
+      </c>
+      <c r="M341" t="s">
+        <v>650</v>
+      </c>
+      <c r="N341" t="s">
+        <v>27</v>
+      </c>
+      <c r="O341" t="s">
+        <v>232</v>
+      </c>
+      <c r="P341" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q341" t="b">
+        <v>0</v>
+      </c>
+      <c r="R341" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="342" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>647</v>
+      </c>
+      <c r="B342" t="s">
+        <v>19</v>
+      </c>
+      <c r="C342" t="s">
+        <v>57</v>
+      </c>
+      <c r="D342" t="s">
+        <v>21</v>
+      </c>
+      <c r="E342" t="s">
+        <v>44</v>
+      </c>
+      <c r="F342" t="s">
+        <v>81</v>
+      </c>
+      <c r="G342" t="s">
+        <v>46</v>
+      </c>
+      <c r="H342">
+        <v>20</v>
+      </c>
+      <c r="I342" t="s">
+        <v>21</v>
+      </c>
+      <c r="J342" t="s">
+        <v>136</v>
+      </c>
+      <c r="K342" t="s">
+        <v>21</v>
+      </c>
+      <c r="L342" t="s">
+        <v>21</v>
+      </c>
+      <c r="M342" t="s">
+        <v>650</v>
+      </c>
+      <c r="N342" t="s">
+        <v>27</v>
+      </c>
+      <c r="O342" t="s">
+        <v>62</v>
+      </c>
+      <c r="P342" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q342" t="b">
+        <v>0</v>
+      </c>
+      <c r="R342" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="343" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>651</v>
+      </c>
+      <c r="B343" t="s">
+        <v>19</v>
+      </c>
+      <c r="C343" t="s">
+        <v>57</v>
+      </c>
+      <c r="D343" t="s">
+        <v>21</v>
+      </c>
+      <c r="E343" t="s">
+        <v>44</v>
+      </c>
+      <c r="F343" t="s">
+        <v>207</v>
+      </c>
+      <c r="G343" t="s">
+        <v>126</v>
+      </c>
+      <c r="H343">
+        <v>30</v>
+      </c>
+      <c r="I343" t="s">
+        <v>21</v>
+      </c>
+      <c r="J343" t="s">
+        <v>136</v>
+      </c>
+      <c r="K343" t="s">
+        <v>21</v>
+      </c>
+      <c r="L343" t="s">
+        <v>21</v>
+      </c>
+      <c r="M343" t="s">
+        <v>652</v>
+      </c>
+      <c r="N343" t="s">
+        <v>27</v>
+      </c>
+      <c r="O343" t="s">
+        <v>67</v>
+      </c>
+      <c r="P343" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q343" t="b">
+        <v>0</v>
+      </c>
+      <c r="R343" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="344" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>651</v>
+      </c>
+      <c r="B344" t="s">
+        <v>19</v>
+      </c>
+      <c r="C344" t="s">
+        <v>57</v>
+      </c>
+      <c r="D344" t="s">
+        <v>21</v>
+      </c>
+      <c r="E344" t="s">
+        <v>44</v>
+      </c>
+      <c r="F344" t="s">
+        <v>207</v>
+      </c>
+      <c r="G344" t="s">
+        <v>126</v>
+      </c>
+      <c r="H344">
+        <v>30</v>
+      </c>
+      <c r="I344" t="s">
+        <v>21</v>
+      </c>
+      <c r="J344" t="s">
+        <v>136</v>
+      </c>
+      <c r="K344" t="s">
+        <v>21</v>
+      </c>
+      <c r="L344" t="s">
+        <v>21</v>
+      </c>
+      <c r="M344" t="s">
+        <v>652</v>
+      </c>
+      <c r="N344" t="s">
+        <v>27</v>
+      </c>
+      <c r="O344" t="s">
+        <v>250</v>
+      </c>
+      <c r="P344" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q344" t="b">
+        <v>0</v>
+      </c>
+      <c r="R344" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="345" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>653</v>
+      </c>
+      <c r="B345" t="s">
+        <v>19</v>
+      </c>
+      <c r="C345" t="s">
+        <v>57</v>
+      </c>
+      <c r="D345" t="s">
+        <v>21</v>
+      </c>
+      <c r="E345" t="s">
+        <v>69</v>
+      </c>
+      <c r="F345" t="s">
+        <v>70</v>
+      </c>
+      <c r="G345" t="s">
+        <v>71</v>
+      </c>
+      <c r="H345">
+        <v>40</v>
+      </c>
+      <c r="I345" t="s">
+        <v>120</v>
+      </c>
+      <c r="J345" t="s">
+        <v>25</v>
+      </c>
+      <c r="K345" t="s">
+        <v>21</v>
+      </c>
+      <c r="L345" t="s">
+        <v>21</v>
+      </c>
+      <c r="M345" t="s">
+        <v>654</v>
+      </c>
+      <c r="N345" t="s">
+        <v>27</v>
+      </c>
+      <c r="O345" t="s">
+        <v>87</v>
+      </c>
+      <c r="P345" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q345" t="b">
+        <v>0</v>
+      </c>
+      <c r="R345" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="346" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>653</v>
+      </c>
+      <c r="B346" t="s">
+        <v>19</v>
+      </c>
+      <c r="C346" t="s">
+        <v>57</v>
+      </c>
+      <c r="D346" t="s">
+        <v>21</v>
+      </c>
+      <c r="E346" t="s">
+        <v>38</v>
+      </c>
+      <c r="F346" t="s">
+        <v>93</v>
+      </c>
+      <c r="G346" t="s">
+        <v>40</v>
+      </c>
+      <c r="H346">
+        <v>22</v>
+      </c>
+      <c r="I346" t="s">
+        <v>120</v>
+      </c>
+      <c r="J346" t="s">
+        <v>25</v>
+      </c>
+      <c r="K346" t="s">
+        <v>21</v>
+      </c>
+      <c r="L346" t="s">
+        <v>21</v>
+      </c>
+      <c r="M346" t="s">
+        <v>655</v>
+      </c>
+      <c r="N346" t="s">
+        <v>27</v>
+      </c>
+      <c r="O346" t="s">
+        <v>62</v>
+      </c>
+      <c r="P346" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q346" t="b">
+        <v>0</v>
+      </c>
+      <c r="R346" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="347" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>653</v>
+      </c>
+      <c r="B347" t="s">
+        <v>19</v>
+      </c>
+      <c r="C347" t="s">
+        <v>57</v>
+      </c>
+      <c r="D347" t="s">
+        <v>21</v>
+      </c>
+      <c r="E347" t="s">
+        <v>656</v>
+      </c>
+      <c r="F347" t="s">
+        <v>657</v>
+      </c>
+      <c r="G347" t="s">
+        <v>658</v>
+      </c>
+      <c r="H347">
+        <v>44</v>
+      </c>
+      <c r="I347" t="s">
+        <v>21</v>
+      </c>
+      <c r="J347" t="s">
+        <v>25</v>
+      </c>
+      <c r="K347" t="s">
+        <v>21</v>
+      </c>
+      <c r="L347" t="s">
+        <v>21</v>
+      </c>
+      <c r="M347" t="s">
+        <v>659</v>
+      </c>
+      <c r="N347" t="s">
+        <v>27</v>
+      </c>
+      <c r="O347" t="s">
+        <v>67</v>
+      </c>
+      <c r="P347" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q347" t="b">
+        <v>0</v>
+      </c>
+      <c r="R347" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="348" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>653</v>
+      </c>
+      <c r="B348" t="s">
+        <v>19</v>
+      </c>
+      <c r="C348" t="s">
+        <v>57</v>
+      </c>
+      <c r="D348" t="s">
+        <v>21</v>
+      </c>
+      <c r="E348" t="s">
+        <v>69</v>
+      </c>
+      <c r="F348" t="s">
+        <v>70</v>
+      </c>
+      <c r="G348" t="s">
+        <v>71</v>
+      </c>
+      <c r="H348">
+        <v>40</v>
+      </c>
+      <c r="I348" t="s">
+        <v>120</v>
+      </c>
+      <c r="J348" t="s">
+        <v>25</v>
+      </c>
+      <c r="K348" t="s">
+        <v>21</v>
+      </c>
+      <c r="L348" t="s">
+        <v>21</v>
+      </c>
+      <c r="M348" t="s">
+        <v>654</v>
+      </c>
+      <c r="N348" t="s">
+        <v>27</v>
+      </c>
+      <c r="O348" t="s">
+        <v>67</v>
+      </c>
+      <c r="P348" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q348" t="b">
+        <v>0</v>
+      </c>
+      <c r="R348" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="349" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>653</v>
+      </c>
+      <c r="B349" t="s">
+        <v>19</v>
+      </c>
+      <c r="C349" t="s">
+        <v>57</v>
+      </c>
+      <c r="D349" t="s">
+        <v>21</v>
+      </c>
+      <c r="E349" t="s">
+        <v>69</v>
+      </c>
+      <c r="F349" t="s">
+        <v>70</v>
+      </c>
+      <c r="G349" t="s">
+        <v>71</v>
+      </c>
+      <c r="H349">
+        <v>40</v>
+      </c>
+      <c r="I349" t="s">
+        <v>120</v>
+      </c>
+      <c r="J349" t="s">
+        <v>25</v>
+      </c>
+      <c r="K349" t="s">
+        <v>21</v>
+      </c>
+      <c r="L349" t="s">
+        <v>21</v>
+      </c>
+      <c r="M349" t="s">
+        <v>654</v>
+      </c>
+      <c r="N349" t="s">
+        <v>27</v>
+      </c>
+      <c r="O349" t="s">
+        <v>73</v>
+      </c>
+      <c r="P349" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q349" t="b">
+        <v>0</v>
+      </c>
+      <c r="R349" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="350" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>660</v>
+      </c>
+      <c r="B350" t="s">
+        <v>19</v>
+      </c>
+      <c r="C350" t="s">
+        <v>57</v>
+      </c>
+      <c r="D350" t="s">
+        <v>21</v>
+      </c>
+      <c r="E350" t="s">
+        <v>58</v>
+      </c>
+      <c r="F350" t="s">
+        <v>328</v>
+      </c>
+      <c r="G350" t="s">
+        <v>60</v>
+      </c>
+      <c r="H350">
+        <v>36</v>
+      </c>
+      <c r="I350" t="s">
+        <v>21</v>
+      </c>
+      <c r="J350" t="s">
+        <v>136</v>
+      </c>
+      <c r="K350" t="s">
+        <v>21</v>
+      </c>
+      <c r="L350" t="s">
+        <v>21</v>
+      </c>
+      <c r="M350" t="s">
+        <v>661</v>
+      </c>
+      <c r="N350" t="s">
+        <v>27</v>
+      </c>
+      <c r="O350" t="s">
+        <v>73</v>
+      </c>
+      <c r="P350" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q350" t="b">
+        <v>0</v>
+      </c>
+      <c r="R350" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="351" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>660</v>
+      </c>
+      <c r="B351" t="s">
+        <v>19</v>
+      </c>
+      <c r="C351" t="s">
+        <v>57</v>
+      </c>
+      <c r="D351" t="s">
+        <v>21</v>
+      </c>
+      <c r="E351" t="s">
+        <v>523</v>
+      </c>
+      <c r="F351" t="s">
+        <v>524</v>
+      </c>
+      <c r="G351" t="s">
+        <v>410</v>
+      </c>
+      <c r="H351">
+        <v>35</v>
+      </c>
+      <c r="I351" t="s">
+        <v>21</v>
+      </c>
+      <c r="J351" t="s">
+        <v>136</v>
+      </c>
+      <c r="K351" t="s">
+        <v>21</v>
+      </c>
+      <c r="L351" t="s">
+        <v>21</v>
+      </c>
+      <c r="M351" t="s">
+        <v>662</v>
+      </c>
+      <c r="N351" t="s">
+        <v>27</v>
+      </c>
+      <c r="O351" t="s">
+        <v>62</v>
+      </c>
+      <c r="P351" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q351" t="b">
+        <v>0</v>
+      </c>
+      <c r="R351" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="352" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>663</v>
+      </c>
+      <c r="B352" t="s">
+        <v>19</v>
+      </c>
+      <c r="C352" t="s">
+        <v>57</v>
+      </c>
+      <c r="D352" t="s">
+        <v>21</v>
+      </c>
+      <c r="E352" t="s">
+        <v>49</v>
+      </c>
+      <c r="F352" t="s">
+        <v>209</v>
+      </c>
+      <c r="G352" t="s">
+        <v>51</v>
+      </c>
+      <c r="H352">
+        <v>16</v>
+      </c>
+      <c r="I352" t="s">
+        <v>120</v>
+      </c>
+      <c r="J352" t="s">
+        <v>25</v>
+      </c>
+      <c r="K352" t="s">
+        <v>21</v>
+      </c>
+      <c r="L352" t="s">
+        <v>21</v>
+      </c>
+      <c r="M352" t="s">
+        <v>664</v>
+      </c>
+      <c r="N352" t="s">
+        <v>27</v>
+      </c>
+      <c r="O352" t="s">
+        <v>62</v>
+      </c>
+      <c r="P352" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q352" t="b">
+        <v>0</v>
+      </c>
+      <c r="R352" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="353" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>665</v>
+      </c>
+      <c r="B353" t="s">
+        <v>19</v>
+      </c>
+      <c r="C353" t="s">
+        <v>57</v>
+      </c>
+      <c r="D353" t="s">
+        <v>21</v>
+      </c>
+      <c r="E353" t="s">
+        <v>58</v>
+      </c>
+      <c r="F353" t="s">
+        <v>328</v>
+      </c>
+      <c r="G353" t="s">
+        <v>60</v>
+      </c>
+      <c r="H353">
+        <v>24</v>
+      </c>
+      <c r="I353" t="s">
+        <v>21</v>
+      </c>
+      <c r="J353" t="s">
+        <v>136</v>
+      </c>
+      <c r="K353" t="s">
+        <v>21</v>
+      </c>
+      <c r="L353" t="s">
+        <v>21</v>
+      </c>
+      <c r="M353" t="s">
+        <v>666</v>
+      </c>
+      <c r="N353" t="s">
+        <v>27</v>
+      </c>
+      <c r="O353" t="s">
+        <v>87</v>
+      </c>
+      <c r="P353" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q353" t="b">
+        <v>0</v>
+      </c>
+      <c r="R353" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="354" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>667</v>
+      </c>
+      <c r="B354" t="s">
+        <v>668</v>
+      </c>
+      <c r="C354" t="s">
+        <v>669</v>
+      </c>
+      <c r="D354" t="s">
+        <v>21</v>
+      </c>
+      <c r="E354" t="s">
+        <v>670</v>
+      </c>
+      <c r="F354" t="s">
+        <v>671</v>
+      </c>
+      <c r="G354" t="s">
+        <v>672</v>
+      </c>
+      <c r="H354">
+        <v>1</v>
+      </c>
+      <c r="I354" t="s">
+        <v>21</v>
+      </c>
+      <c r="J354" t="s">
+        <v>673</v>
+      </c>
+      <c r="K354" t="s">
+        <v>674</v>
+      </c>
+      <c r="L354" t="s">
+        <v>21</v>
+      </c>
+      <c r="M354" t="s">
+        <v>675</v>
+      </c>
+      <c r="N354" t="s">
+        <v>27</v>
+      </c>
+      <c r="O354" t="s">
+        <v>62</v>
+      </c>
+      <c r="P354" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q354" t="b">
+        <v>0</v>
+      </c>
+      <c r="R354" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="355" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>676</v>
+      </c>
+      <c r="B355" t="s">
+        <v>19</v>
+      </c>
+      <c r="C355" t="s">
+        <v>57</v>
+      </c>
+      <c r="D355" t="s">
+        <v>21</v>
+      </c>
+      <c r="E355" t="s">
+        <v>677</v>
+      </c>
+      <c r="F355" t="s">
+        <v>678</v>
+      </c>
+      <c r="G355" t="s">
+        <v>126</v>
+      </c>
+      <c r="H355">
+        <v>6</v>
+      </c>
+      <c r="I355" t="s">
+        <v>21</v>
+      </c>
+      <c r="J355" t="s">
+        <v>136</v>
+      </c>
+      <c r="K355" t="s">
+        <v>21</v>
+      </c>
+      <c r="L355" t="s">
+        <v>21</v>
+      </c>
+      <c r="M355" t="s">
+        <v>679</v>
+      </c>
+      <c r="N355" t="s">
+        <v>27</v>
+      </c>
+      <c r="O355" t="s">
+        <v>62</v>
+      </c>
+      <c r="P355" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q355" t="b">
+        <v>0</v>
+      </c>
+      <c r="R355" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="356" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>676</v>
+      </c>
+      <c r="B356" t="s">
+        <v>19</v>
+      </c>
+      <c r="C356" t="s">
+        <v>57</v>
+      </c>
+      <c r="D356" t="s">
+        <v>21</v>
+      </c>
+      <c r="E356" t="s">
+        <v>677</v>
+      </c>
+      <c r="F356" t="s">
+        <v>678</v>
+      </c>
+      <c r="G356" t="s">
+        <v>126</v>
+      </c>
+      <c r="H356">
+        <v>20</v>
+      </c>
+      <c r="I356" t="s">
+        <v>21</v>
+      </c>
+      <c r="J356" t="s">
+        <v>136</v>
+      </c>
+      <c r="K356" t="s">
+        <v>21</v>
+      </c>
+      <c r="L356" t="s">
+        <v>21</v>
+      </c>
+      <c r="M356" t="s">
+        <v>680</v>
+      </c>
+      <c r="N356" t="s">
+        <v>27</v>
+      </c>
+      <c r="O356" t="s">
+        <v>62</v>
+      </c>
+      <c r="P356" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q356" t="b">
+        <v>0</v>
+      </c>
+      <c r="R356" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="357" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>681</v>
+      </c>
+      <c r="B357" t="s">
+        <v>19</v>
+      </c>
+      <c r="C357" t="s">
+        <v>57</v>
+      </c>
+      <c r="D357" t="s">
+        <v>21</v>
+      </c>
+      <c r="E357" t="s">
+        <v>523</v>
+      </c>
+      <c r="F357" t="s">
+        <v>524</v>
+      </c>
+      <c r="G357" t="s">
+        <v>410</v>
+      </c>
+      <c r="H357">
+        <v>52</v>
+      </c>
+      <c r="I357" t="s">
+        <v>21</v>
+      </c>
+      <c r="J357" t="s">
+        <v>136</v>
+      </c>
+      <c r="K357" t="s">
+        <v>21</v>
+      </c>
+      <c r="L357" t="s">
+        <v>21</v>
+      </c>
+      <c r="M357" t="s">
+        <v>682</v>
+      </c>
+      <c r="N357" t="s">
+        <v>66</v>
+      </c>
+      <c r="O357" t="s">
+        <v>67</v>
+      </c>
+      <c r="P357" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q357" t="b">
+        <v>0</v>
+      </c>
+      <c r="R357" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="358" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>683</v>
+      </c>
+      <c r="B358" t="s">
+        <v>19</v>
+      </c>
+      <c r="C358" t="s">
+        <v>57</v>
+      </c>
+      <c r="D358" t="s">
+        <v>21</v>
+      </c>
+      <c r="E358" t="s">
+        <v>49</v>
+      </c>
+      <c r="F358" t="s">
+        <v>209</v>
+      </c>
+      <c r="G358" t="s">
+        <v>51</v>
+      </c>
+      <c r="H358">
+        <v>40</v>
+      </c>
+      <c r="I358" t="s">
+        <v>120</v>
+      </c>
+      <c r="J358" t="s">
+        <v>136</v>
+      </c>
+      <c r="K358" t="s">
+        <v>21</v>
+      </c>
+      <c r="L358" t="s">
+        <v>21</v>
+      </c>
+      <c r="M358" t="s">
+        <v>684</v>
+      </c>
+      <c r="N358" t="s">
+        <v>27</v>
+      </c>
+      <c r="O358" t="s">
+        <v>62</v>
+      </c>
+      <c r="P358" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q358" t="b">
+        <v>0</v>
+      </c>
+      <c r="R358" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="359" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>683</v>
+      </c>
+      <c r="B359" t="s">
+        <v>19</v>
+      </c>
+      <c r="C359" t="s">
+        <v>57</v>
+      </c>
+      <c r="D359" t="s">
+        <v>21</v>
+      </c>
+      <c r="E359" t="s">
+        <v>656</v>
+      </c>
+      <c r="F359" t="s">
+        <v>685</v>
+      </c>
+      <c r="G359" t="s">
+        <v>658</v>
+      </c>
+      <c r="H359">
+        <v>44</v>
+      </c>
+      <c r="I359" t="s">
+        <v>21</v>
+      </c>
+      <c r="J359" t="s">
+        <v>136</v>
+      </c>
+      <c r="K359" t="s">
+        <v>21</v>
+      </c>
+      <c r="L359" t="s">
+        <v>21</v>
+      </c>
+      <c r="M359" t="s">
+        <v>686</v>
+      </c>
+      <c r="N359" t="s">
+        <v>27</v>
+      </c>
+      <c r="O359" t="s">
+        <v>67</v>
+      </c>
+      <c r="P359" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q359" t="b">
+        <v>0</v>
+      </c>
+      <c r="R359" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="360" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>687</v>
+      </c>
+      <c r="B360" t="s">
+        <v>688</v>
+      </c>
+      <c r="C360" t="s">
+        <v>689</v>
+      </c>
+      <c r="D360" t="s">
+        <v>21</v>
+      </c>
+      <c r="E360" t="s">
+        <v>690</v>
+      </c>
+      <c r="F360" t="s">
+        <v>691</v>
+      </c>
+      <c r="G360" t="s">
+        <v>692</v>
+      </c>
+      <c r="H360">
+        <v>1</v>
+      </c>
+      <c r="I360" t="s">
+        <v>693</v>
+      </c>
+      <c r="J360" t="s">
+        <v>694</v>
+      </c>
+      <c r="K360" t="s">
+        <v>695</v>
+      </c>
+      <c r="L360" t="s">
+        <v>21</v>
+      </c>
+      <c r="M360" t="s">
+        <v>696</v>
+      </c>
+      <c r="N360" t="s">
+        <v>27</v>
+      </c>
+      <c r="O360" t="s">
+        <v>147</v>
+      </c>
+      <c r="P360" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q360" t="b">
+        <v>1</v>
+      </c>
+      <c r="R360" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="361" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>697</v>
+      </c>
+      <c r="B361" t="s">
+        <v>688</v>
+      </c>
+      <c r="C361" t="s">
+        <v>698</v>
+      </c>
+      <c r="D361" t="s">
+        <v>21</v>
+      </c>
+      <c r="E361" t="s">
+        <v>699</v>
+      </c>
+      <c r="F361" t="s">
+        <v>700</v>
+      </c>
+      <c r="G361" t="s">
+        <v>701</v>
+      </c>
+      <c r="H361">
+        <v>1</v>
+      </c>
+      <c r="I361" t="s">
+        <v>239</v>
+      </c>
+      <c r="J361" t="s">
+        <v>702</v>
+      </c>
+      <c r="K361" t="s">
+        <v>703</v>
+      </c>
+      <c r="L361" t="s">
+        <v>21</v>
+      </c>
+      <c r="M361" t="s">
+        <v>704</v>
+      </c>
+      <c r="N361" t="s">
+        <v>27</v>
+      </c>
+      <c r="O361" t="s">
+        <v>147</v>
+      </c>
+      <c r="P361" t="s">
+        <v>705</v>
+      </c>
+      <c r="Q361" t="b">
+        <v>0</v>
+      </c>
+      <c r="R361" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="362" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>697</v>
+      </c>
+      <c r="B362" t="s">
+        <v>19</v>
+      </c>
+      <c r="C362" t="s">
+        <v>57</v>
+      </c>
+      <c r="D362" t="s">
+        <v>21</v>
+      </c>
+      <c r="E362" t="s">
+        <v>480</v>
+      </c>
+      <c r="F362" t="s">
+        <v>481</v>
+      </c>
+      <c r="G362" t="s">
+        <v>126</v>
+      </c>
+      <c r="H362">
+        <v>3</v>
+      </c>
+      <c r="I362" t="s">
+        <v>21</v>
+      </c>
+      <c r="J362" t="s">
+        <v>174</v>
+      </c>
+      <c r="K362" t="s">
+        <v>21</v>
+      </c>
+      <c r="L362" t="s">
+        <v>21</v>
+      </c>
+      <c r="M362" t="s">
+        <v>706</v>
+      </c>
+      <c r="N362" t="s">
+        <v>27</v>
+      </c>
+      <c r="O362" t="s">
+        <v>62</v>
+      </c>
+      <c r="P362" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q362" t="b">
+        <v>0</v>
+      </c>
+      <c r="R362" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="363" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>707</v>
+      </c>
+      <c r="B363" t="s">
+        <v>19</v>
+      </c>
+      <c r="C363" t="s">
+        <v>57</v>
+      </c>
+      <c r="D363" t="s">
+        <v>21</v>
+      </c>
+      <c r="E363" t="s">
+        <v>58</v>
+      </c>
+      <c r="F363" t="s">
+        <v>328</v>
+      </c>
+      <c r="G363" t="s">
+        <v>60</v>
+      </c>
+      <c r="H363">
+        <v>10</v>
+      </c>
+      <c r="I363" t="s">
+        <v>468</v>
+      </c>
+      <c r="J363" t="s">
+        <v>136</v>
+      </c>
+      <c r="K363" t="s">
+        <v>21</v>
+      </c>
+      <c r="L363" t="s">
+        <v>21</v>
+      </c>
+      <c r="M363" t="s">
+        <v>708</v>
+      </c>
+      <c r="N363" t="s">
+        <v>27</v>
+      </c>
+      <c r="O363" t="s">
+        <v>62</v>
+      </c>
+      <c r="P363" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q363" t="b">
+        <v>0</v>
+      </c>
+      <c r="R363" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="364" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>709</v>
+      </c>
+      <c r="B364" t="s">
+        <v>19</v>
+      </c>
+      <c r="C364" t="s">
+        <v>57</v>
+      </c>
+      <c r="D364" t="s">
+        <v>21</v>
+      </c>
+      <c r="E364" t="s">
+        <v>523</v>
+      </c>
+      <c r="F364" t="s">
+        <v>524</v>
+      </c>
+      <c r="G364" t="s">
+        <v>410</v>
+      </c>
+      <c r="H364">
+        <v>64</v>
+      </c>
+      <c r="I364" t="s">
+        <v>21</v>
+      </c>
+      <c r="J364" t="s">
+        <v>136</v>
+      </c>
+      <c r="K364" t="s">
+        <v>21</v>
+      </c>
+      <c r="L364" t="s">
+        <v>21</v>
+      </c>
+      <c r="M364" t="s">
+        <v>710</v>
+      </c>
+      <c r="N364" t="s">
+        <v>27</v>
+      </c>
+      <c r="O364" t="s">
+        <v>62</v>
+      </c>
+      <c r="P364" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q364" t="b">
+        <v>0</v>
+      </c>
+      <c r="R364" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="365" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>709</v>
+      </c>
+      <c r="B365" t="s">
+        <v>19</v>
+      </c>
+      <c r="C365" t="s">
+        <v>57</v>
+      </c>
+      <c r="D365" t="s">
+        <v>21</v>
+      </c>
+      <c r="E365" t="s">
+        <v>99</v>
+      </c>
+      <c r="F365" t="s">
+        <v>100</v>
+      </c>
+      <c r="G365" t="s">
+        <v>46</v>
+      </c>
+      <c r="H365">
+        <v>36</v>
+      </c>
+      <c r="I365" t="s">
+        <v>120</v>
+      </c>
+      <c r="J365" t="s">
+        <v>136</v>
+      </c>
+      <c r="K365" t="s">
+        <v>21</v>
+      </c>
+      <c r="L365" t="s">
+        <v>21</v>
+      </c>
+      <c r="M365" t="s">
+        <v>711</v>
+      </c>
+      <c r="N365" t="s">
+        <v>27</v>
+      </c>
+      <c r="O365" t="s">
+        <v>87</v>
+      </c>
+      <c r="P365" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q365" t="b">
+        <v>0</v>
+      </c>
+      <c r="R365" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="366" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>712</v>
+      </c>
+      <c r="B366" t="s">
+        <v>19</v>
+      </c>
+      <c r="C366" t="s">
+        <v>149</v>
+      </c>
+      <c r="D366" t="s">
+        <v>21</v>
+      </c>
+      <c r="E366" t="s">
+        <v>438</v>
+      </c>
+      <c r="F366" t="s">
+        <v>439</v>
+      </c>
+      <c r="G366" t="s">
+        <v>24</v>
+      </c>
+      <c r="H366">
+        <v>64</v>
+      </c>
+      <c r="I366" t="s">
+        <v>21</v>
+      </c>
+      <c r="J366" t="s">
+        <v>136</v>
+      </c>
+      <c r="K366" t="s">
+        <v>21</v>
+      </c>
+      <c r="L366" t="s">
+        <v>21</v>
+      </c>
+      <c r="M366" t="s">
+        <v>713</v>
+      </c>
+      <c r="N366" t="s">
+        <v>27</v>
+      </c>
+      <c r="O366" t="s">
+        <v>62</v>
+      </c>
+      <c r="P366" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q366" t="b">
+        <v>0</v>
+      </c>
+      <c r="R366" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="367" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>714</v>
+      </c>
+      <c r="B367" t="s">
+        <v>19</v>
+      </c>
+      <c r="C367" t="s">
+        <v>57</v>
+      </c>
+      <c r="D367" t="s">
+        <v>21</v>
+      </c>
+      <c r="E367" t="s">
+        <v>69</v>
+      </c>
+      <c r="F367" t="s">
+        <v>70</v>
+      </c>
+      <c r="G367" t="s">
+        <v>71</v>
+      </c>
+      <c r="H367">
+        <v>18</v>
+      </c>
+      <c r="I367" t="s">
+        <v>280</v>
+      </c>
+      <c r="J367" t="s">
+        <v>136</v>
+      </c>
+      <c r="K367" t="s">
+        <v>21</v>
+      </c>
+      <c r="L367" t="s">
+        <v>21</v>
+      </c>
+      <c r="M367" t="s">
+        <v>715</v>
+      </c>
+      <c r="N367" t="s">
+        <v>27</v>
+      </c>
+      <c r="O367" t="s">
+        <v>87</v>
+      </c>
+      <c r="P367" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q367" t="b">
+        <v>0</v>
+      </c>
+      <c r="R367" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="368" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>716</v>
+      </c>
+      <c r="B368" t="s">
+        <v>717</v>
+      </c>
+      <c r="C368" t="s">
+        <v>718</v>
+      </c>
+      <c r="D368" t="s">
+        <v>21</v>
+      </c>
+      <c r="E368" t="s">
+        <v>719</v>
+      </c>
+      <c r="F368" t="s">
+        <v>720</v>
+      </c>
+      <c r="G368" t="s">
+        <v>60</v>
+      </c>
+      <c r="H368">
+        <v>1</v>
+      </c>
+      <c r="I368" t="s">
+        <v>21</v>
+      </c>
+      <c r="J368" t="s">
+        <v>721</v>
+      </c>
+      <c r="K368" t="s">
+        <v>722</v>
+      </c>
+      <c r="L368" t="s">
+        <v>21</v>
+      </c>
+      <c r="M368" t="s">
+        <v>723</v>
+      </c>
+      <c r="N368" t="s">
+        <v>27</v>
+      </c>
+      <c r="O368" t="s">
+        <v>67</v>
+      </c>
+      <c r="P368" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q368" t="b">
+        <v>0</v>
+      </c>
+      <c r="R368" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="369" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>724</v>
+      </c>
+      <c r="B369" t="s">
+        <v>19</v>
+      </c>
+      <c r="C369" t="s">
+        <v>57</v>
+      </c>
+      <c r="D369" t="s">
+        <v>21</v>
+      </c>
+      <c r="E369" t="s">
+        <v>574</v>
+      </c>
+      <c r="F369" t="s">
+        <v>575</v>
+      </c>
+      <c r="G369" t="s">
+        <v>112</v>
+      </c>
+      <c r="H369">
+        <v>14</v>
+      </c>
+      <c r="I369" t="s">
+        <v>21</v>
+      </c>
+      <c r="J369" t="s">
+        <v>136</v>
+      </c>
+      <c r="K369" t="s">
+        <v>21</v>
+      </c>
+      <c r="L369" t="s">
+        <v>21</v>
+      </c>
+      <c r="M369" t="s">
+        <v>725</v>
+      </c>
+      <c r="N369" t="s">
+        <v>27</v>
+      </c>
+      <c r="O369" t="s">
+        <v>67</v>
+      </c>
+      <c r="P369" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q369" t="b">
+        <v>0</v>
+      </c>
+      <c r="R369" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="370" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>726</v>
+      </c>
+      <c r="B370" t="s">
+        <v>19</v>
+      </c>
+      <c r="C370" t="s">
+        <v>57</v>
+      </c>
+      <c r="D370" t="s">
+        <v>21</v>
+      </c>
+      <c r="E370" t="s">
+        <v>58</v>
+      </c>
+      <c r="F370" t="s">
+        <v>328</v>
+      </c>
+      <c r="G370" t="s">
+        <v>60</v>
+      </c>
+      <c r="H370">
+        <v>36</v>
+      </c>
+      <c r="I370" t="s">
+        <v>120</v>
+      </c>
+      <c r="J370" t="s">
+        <v>136</v>
+      </c>
+      <c r="K370" t="s">
+        <v>21</v>
+      </c>
+      <c r="L370" t="s">
+        <v>21</v>
+      </c>
+      <c r="M370" t="s">
+        <v>727</v>
+      </c>
+      <c r="N370" t="s">
+        <v>27</v>
+      </c>
+      <c r="O370" t="s">
+        <v>232</v>
+      </c>
+      <c r="P370" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q370" t="b">
+        <v>0</v>
+      </c>
+      <c r="R370" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="371" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>726</v>
+      </c>
+      <c r="B371" t="s">
+        <v>19</v>
+      </c>
+      <c r="C371" t="s">
+        <v>57</v>
+      </c>
+      <c r="D371" t="s">
+        <v>21</v>
+      </c>
+      <c r="E371" t="s">
+        <v>58</v>
+      </c>
+      <c r="F371" t="s">
+        <v>328</v>
+      </c>
+      <c r="G371" t="s">
+        <v>60</v>
+      </c>
+      <c r="H371">
+        <v>36</v>
+      </c>
+      <c r="I371" t="s">
+        <v>120</v>
+      </c>
+      <c r="J371" t="s">
+        <v>136</v>
+      </c>
+      <c r="K371" t="s">
+        <v>21</v>
+      </c>
+      <c r="L371" t="s">
+        <v>21</v>
+      </c>
+      <c r="M371" t="s">
+        <v>727</v>
+      </c>
+      <c r="N371" t="s">
+        <v>27</v>
+      </c>
+      <c r="O371" t="s">
+        <v>67</v>
+      </c>
+      <c r="P371" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q371" t="b">
+        <v>0</v>
+      </c>
+      <c r="R371" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="372" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>726</v>
+      </c>
+      <c r="B372" t="s">
+        <v>19</v>
+      </c>
+      <c r="C372" t="s">
+        <v>57</v>
+      </c>
+      <c r="D372" t="s">
+        <v>21</v>
+      </c>
+      <c r="E372" t="s">
+        <v>99</v>
+      </c>
+      <c r="F372" t="s">
+        <v>100</v>
+      </c>
+      <c r="G372" t="s">
+        <v>46</v>
+      </c>
+      <c r="H372">
+        <v>36</v>
+      </c>
+      <c r="I372" t="s">
+        <v>120</v>
+      </c>
+      <c r="J372" t="s">
+        <v>136</v>
+      </c>
+      <c r="K372" t="s">
+        <v>21</v>
+      </c>
+      <c r="L372" t="s">
+        <v>21</v>
+      </c>
+      <c r="M372" t="s">
+        <v>728</v>
+      </c>
+      <c r="N372" t="s">
+        <v>27</v>
+      </c>
+      <c r="O372" t="s">
+        <v>87</v>
+      </c>
+      <c r="P372" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q372" t="b">
+        <v>0</v>
+      </c>
+      <c r="R372" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="373" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>729</v>
+      </c>
+      <c r="B373" t="s">
+        <v>19</v>
+      </c>
+      <c r="C373" t="s">
+        <v>57</v>
+      </c>
+      <c r="D373" t="s">
+        <v>21</v>
+      </c>
+      <c r="E373" t="s">
+        <v>730</v>
+      </c>
+      <c r="F373" t="s">
+        <v>731</v>
+      </c>
+      <c r="G373" t="s">
+        <v>54</v>
+      </c>
+      <c r="H373">
+        <v>40</v>
+      </c>
+      <c r="I373" t="s">
+        <v>21</v>
+      </c>
+      <c r="J373" t="s">
+        <v>136</v>
+      </c>
+      <c r="K373" t="s">
+        <v>21</v>
+      </c>
+      <c r="L373" t="s">
+        <v>21</v>
+      </c>
+      <c r="M373" t="s">
+        <v>732</v>
+      </c>
+      <c r="N373" t="s">
+        <v>27</v>
+      </c>
+      <c r="O373" t="s">
+        <v>87</v>
+      </c>
+      <c r="P373" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q373" t="b">
+        <v>0</v>
+      </c>
+      <c r="R373" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="374" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>733</v>
+      </c>
+      <c r="B374" t="s">
+        <v>19</v>
+      </c>
+      <c r="C374" t="s">
+        <v>57</v>
+      </c>
+      <c r="D374" t="s">
+        <v>21</v>
+      </c>
+      <c r="E374" t="s">
+        <v>480</v>
+      </c>
+      <c r="F374" t="s">
+        <v>481</v>
+      </c>
+      <c r="G374" t="s">
+        <v>126</v>
+      </c>
+      <c r="H374">
+        <v>37</v>
+      </c>
+      <c r="I374" t="s">
+        <v>21</v>
+      </c>
+      <c r="J374" t="s">
+        <v>136</v>
+      </c>
+      <c r="K374" t="s">
+        <v>21</v>
+      </c>
+      <c r="L374" t="s">
+        <v>21</v>
+      </c>
+      <c r="M374" t="s">
+        <v>734</v>
+      </c>
+      <c r="N374" t="s">
+        <v>27</v>
+      </c>
+      <c r="O374" t="s">
+        <v>67</v>
+      </c>
+      <c r="P374" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q374" t="b">
+        <v>0</v>
+      </c>
+      <c r="R374" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="375" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>735</v>
+      </c>
+      <c r="B375" t="s">
+        <v>19</v>
+      </c>
+      <c r="C375" t="s">
+        <v>57</v>
+      </c>
+      <c r="D375" t="s">
+        <v>21</v>
+      </c>
+      <c r="E375" t="s">
+        <v>49</v>
+      </c>
+      <c r="F375" t="s">
+        <v>209</v>
+      </c>
+      <c r="G375" t="s">
+        <v>51</v>
+      </c>
+      <c r="H375">
+        <v>20</v>
+      </c>
+      <c r="I375" t="s">
+        <v>120</v>
+      </c>
+      <c r="J375" t="s">
+        <v>136</v>
+      </c>
+      <c r="K375" t="s">
+        <v>21</v>
+      </c>
+      <c r="L375" t="s">
+        <v>21</v>
+      </c>
+      <c r="M375" t="s">
+        <v>736</v>
+      </c>
+      <c r="N375" t="s">
+        <v>27</v>
+      </c>
+      <c r="O375" t="s">
+        <v>62</v>
+      </c>
+      <c r="P375" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q375" t="b">
+        <v>0</v>
+      </c>
+      <c r="R375" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="376" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>735</v>
+      </c>
+      <c r="B376" t="s">
+        <v>19</v>
+      </c>
+      <c r="C376" t="s">
+        <v>57</v>
+      </c>
+      <c r="D376" t="s">
+        <v>21</v>
+      </c>
+      <c r="E376" t="s">
+        <v>49</v>
+      </c>
+      <c r="F376" t="s">
+        <v>209</v>
+      </c>
+      <c r="G376" t="s">
+        <v>51</v>
+      </c>
+      <c r="H376">
+        <v>20</v>
+      </c>
+      <c r="I376" t="s">
+        <v>120</v>
+      </c>
+      <c r="J376" t="s">
+        <v>136</v>
+      </c>
+      <c r="K376" t="s">
+        <v>21</v>
+      </c>
+      <c r="L376" t="s">
+        <v>21</v>
+      </c>
+      <c r="M376" t="s">
+        <v>736</v>
+      </c>
+      <c r="N376" t="s">
+        <v>27</v>
+      </c>
+      <c r="O376" t="s">
+        <v>62</v>
+      </c>
+      <c r="P376" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q376" t="b">
+        <v>0</v>
+      </c>
+      <c r="R376" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="377" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>737</v>
+      </c>
+      <c r="B377" t="s">
+        <v>19</v>
+      </c>
+      <c r="C377" t="s">
+        <v>57</v>
+      </c>
+      <c r="D377" t="s">
+        <v>21</v>
+      </c>
+      <c r="E377" t="s">
+        <v>738</v>
+      </c>
+      <c r="F377" t="s">
+        <v>739</v>
+      </c>
+      <c r="G377" t="s">
+        <v>126</v>
+      </c>
+      <c r="H377">
+        <v>34</v>
+      </c>
+      <c r="I377" t="s">
+        <v>21</v>
+      </c>
+      <c r="J377" t="s">
+        <v>136</v>
+      </c>
+      <c r="K377" t="s">
+        <v>21</v>
+      </c>
+      <c r="L377" t="s">
+        <v>21</v>
+      </c>
+      <c r="M377" t="s">
+        <v>740</v>
+      </c>
+      <c r="N377" t="s">
+        <v>27</v>
+      </c>
+      <c r="O377" t="s">
+        <v>67</v>
+      </c>
+      <c r="P377" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q377" t="b">
+        <v>0</v>
+      </c>
+      <c r="R377" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="378" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>737</v>
+      </c>
+      <c r="B378" t="s">
+        <v>19</v>
+      </c>
+      <c r="C378" t="s">
+        <v>57</v>
+      </c>
+      <c r="D378" t="s">
+        <v>21</v>
+      </c>
+      <c r="E378" t="s">
+        <v>738</v>
+      </c>
+      <c r="F378" t="s">
+        <v>739</v>
+      </c>
+      <c r="G378" t="s">
+        <v>126</v>
+      </c>
+      <c r="H378">
+        <v>34</v>
+      </c>
+      <c r="I378" t="s">
+        <v>21</v>
+      </c>
+      <c r="J378" t="s">
+        <v>136</v>
+      </c>
+      <c r="K378" t="s">
+        <v>21</v>
+      </c>
+      <c r="L378" t="s">
+        <v>21</v>
+      </c>
+      <c r="M378" t="s">
+        <v>740</v>
+      </c>
+      <c r="N378" t="s">
+        <v>27</v>
+      </c>
+      <c r="O378" t="s">
+        <v>67</v>
+      </c>
+      <c r="P378" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q378" t="b">
+        <v>0</v>
+      </c>
+      <c r="R378" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="379" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>737</v>
+      </c>
+      <c r="B379" t="s">
+        <v>19</v>
+      </c>
+      <c r="C379" t="s">
+        <v>57</v>
+      </c>
+      <c r="D379" t="s">
+        <v>21</v>
+      </c>
+      <c r="E379" t="s">
+        <v>738</v>
+      </c>
+      <c r="F379" t="s">
+        <v>739</v>
+      </c>
+      <c r="G379" t="s">
+        <v>126</v>
+      </c>
+      <c r="H379">
+        <v>34</v>
+      </c>
+      <c r="I379" t="s">
+        <v>21</v>
+      </c>
+      <c r="J379" t="s">
+        <v>136</v>
+      </c>
+      <c r="K379" t="s">
+        <v>21</v>
+      </c>
+      <c r="L379" t="s">
+        <v>21</v>
+      </c>
+      <c r="M379" t="s">
+        <v>740</v>
+      </c>
+      <c r="N379" t="s">
+        <v>27</v>
+      </c>
+      <c r="O379" t="s">
+        <v>67</v>
+      </c>
+      <c r="P379" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q379" t="b">
+        <v>0</v>
+      </c>
+      <c r="R379" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="380" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>737</v>
+      </c>
+      <c r="B380" t="s">
+        <v>19</v>
+      </c>
+      <c r="C380" t="s">
+        <v>57</v>
+      </c>
+      <c r="D380" t="s">
+        <v>21</v>
+      </c>
+      <c r="E380" t="s">
+        <v>49</v>
+      </c>
+      <c r="F380" t="s">
+        <v>209</v>
+      </c>
+      <c r="G380" t="s">
+        <v>51</v>
+      </c>
+      <c r="H380">
+        <v>8</v>
+      </c>
+      <c r="I380" t="s">
+        <v>120</v>
+      </c>
+      <c r="J380" t="s">
+        <v>136</v>
+      </c>
+      <c r="K380" t="s">
+        <v>21</v>
+      </c>
+      <c r="L380" t="s">
+        <v>21</v>
+      </c>
+      <c r="M380" t="s">
+        <v>741</v>
+      </c>
+      <c r="N380" t="s">
+        <v>27</v>
+      </c>
+      <c r="O380" t="s">
+        <v>67</v>
+      </c>
+      <c r="P380" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q380" t="b">
+        <v>0</v>
+      </c>
+      <c r="R380" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="381" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>737</v>
+      </c>
+      <c r="B381" t="s">
+        <v>19</v>
+      </c>
+      <c r="C381" t="s">
+        <v>57</v>
+      </c>
+      <c r="D381" t="s">
+        <v>21</v>
+      </c>
+      <c r="E381" t="s">
+        <v>49</v>
+      </c>
+      <c r="F381" t="s">
+        <v>209</v>
+      </c>
+      <c r="G381" t="s">
+        <v>51</v>
+      </c>
+      <c r="H381">
+        <v>8</v>
+      </c>
+      <c r="I381" t="s">
+        <v>120</v>
+      </c>
+      <c r="J381" t="s">
+        <v>136</v>
+      </c>
+      <c r="K381" t="s">
+        <v>21</v>
+      </c>
+      <c r="L381" t="s">
+        <v>21</v>
+      </c>
+      <c r="M381" t="s">
+        <v>741</v>
+      </c>
+      <c r="N381" t="s">
+        <v>27</v>
+      </c>
+      <c r="O381" t="s">
+        <v>140</v>
+      </c>
+      <c r="P381" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q381" t="b">
+        <v>0</v>
+      </c>
+      <c r="R381" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="382" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>742</v>
+      </c>
+      <c r="B382" t="s">
+        <v>19</v>
+      </c>
+      <c r="C382" t="s">
+        <v>57</v>
+      </c>
+      <c r="D382" t="s">
+        <v>21</v>
+      </c>
+      <c r="E382" t="s">
+        <v>556</v>
+      </c>
+      <c r="F382" t="s">
+        <v>134</v>
+      </c>
+      <c r="G382" t="s">
+        <v>135</v>
+      </c>
+      <c r="H382">
+        <v>7</v>
+      </c>
+      <c r="I382" t="s">
+        <v>21</v>
+      </c>
+      <c r="J382" t="s">
+        <v>174</v>
+      </c>
+      <c r="K382" t="s">
+        <v>21</v>
+      </c>
+      <c r="L382" t="s">
+        <v>21</v>
+      </c>
+      <c r="M382" t="s">
+        <v>743</v>
+      </c>
+      <c r="N382" t="s">
+        <v>27</v>
+      </c>
+      <c r="O382" t="s">
+        <v>67</v>
+      </c>
+      <c r="P382" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q382" t="b">
+        <v>0</v>
+      </c>
+      <c r="R382" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="383" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>742</v>
+      </c>
+      <c r="B383" t="s">
+        <v>19</v>
+      </c>
+      <c r="C383" t="s">
+        <v>57</v>
+      </c>
+      <c r="D383" t="s">
+        <v>21</v>
+      </c>
+      <c r="E383" t="s">
+        <v>556</v>
+      </c>
+      <c r="F383" t="s">
+        <v>134</v>
+      </c>
+      <c r="G383" t="s">
+        <v>135</v>
+      </c>
+      <c r="H383">
+        <v>7</v>
+      </c>
+      <c r="I383" t="s">
+        <v>21</v>
+      </c>
+      <c r="J383" t="s">
+        <v>136</v>
+      </c>
+      <c r="K383" t="s">
+        <v>21</v>
+      </c>
+      <c r="L383" t="s">
+        <v>21</v>
+      </c>
+      <c r="M383" t="s">
+        <v>743</v>
+      </c>
+      <c r="N383" t="s">
+        <v>27</v>
+      </c>
+      <c r="O383" t="s">
+        <v>62</v>
+      </c>
+      <c r="P383" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q383" t="b">
+        <v>0</v>
+      </c>
+      <c r="R383" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="384" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>744</v>
+      </c>
+      <c r="B384" t="s">
+        <v>19</v>
+      </c>
+      <c r="C384" t="s">
+        <v>57</v>
+      </c>
+      <c r="D384" t="s">
+        <v>21</v>
+      </c>
+      <c r="E384" t="s">
+        <v>58</v>
+      </c>
+      <c r="F384" t="s">
+        <v>328</v>
+      </c>
+      <c r="G384" t="s">
+        <v>60</v>
+      </c>
+      <c r="H384">
+        <v>10</v>
+      </c>
+      <c r="I384" t="s">
+        <v>280</v>
+      </c>
+      <c r="J384" t="s">
+        <v>136</v>
+      </c>
+      <c r="K384" t="s">
+        <v>21</v>
+      </c>
+      <c r="L384" t="s">
+        <v>21</v>
+      </c>
+      <c r="M384" t="s">
+        <v>745</v>
+      </c>
+      <c r="N384" t="s">
+        <v>27</v>
+      </c>
+      <c r="O384" t="s">
+        <v>62</v>
+      </c>
+      <c r="P384" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q384" t="b">
+        <v>0</v>
+      </c>
+      <c r="R384" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="385" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>744</v>
+      </c>
+      <c r="B385" t="s">
+        <v>19</v>
+      </c>
+      <c r="C385" t="s">
+        <v>149</v>
+      </c>
+      <c r="D385" t="s">
+        <v>21</v>
+      </c>
+      <c r="E385" t="s">
+        <v>58</v>
+      </c>
+      <c r="F385" t="s">
+        <v>328</v>
+      </c>
+      <c r="G385" t="s">
+        <v>60</v>
+      </c>
+      <c r="H385">
+        <v>10</v>
+      </c>
+      <c r="I385" t="s">
+        <v>120</v>
+      </c>
+      <c r="J385" t="s">
+        <v>136</v>
+      </c>
+      <c r="K385" t="s">
+        <v>21</v>
+      </c>
+      <c r="L385" t="s">
+        <v>21</v>
+      </c>
+      <c r="M385" t="s">
+        <v>745</v>
+      </c>
+      <c r="N385" t="s">
+        <v>27</v>
+      </c>
+      <c r="O385" t="s">
+        <v>67</v>
+      </c>
+      <c r="P385" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q385" t="b">
+        <v>0</v>
+      </c>
+      <c r="R385" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="386" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>746</v>
+      </c>
+      <c r="B386" t="s">
+        <v>19</v>
+      </c>
+      <c r="C386" t="s">
+        <v>57</v>
+      </c>
+      <c r="D386" t="s">
+        <v>21</v>
+      </c>
+      <c r="E386" t="s">
+        <v>347</v>
+      </c>
+      <c r="F386" t="s">
+        <v>348</v>
+      </c>
+      <c r="G386" t="s">
+        <v>152</v>
+      </c>
+      <c r="H386">
+        <v>20</v>
+      </c>
+      <c r="I386" t="s">
+        <v>21</v>
+      </c>
+      <c r="J386" t="s">
+        <v>136</v>
+      </c>
+      <c r="K386" t="s">
+        <v>21</v>
+      </c>
+      <c r="L386" t="s">
+        <v>21</v>
+      </c>
+      <c r="M386" t="s">
+        <v>747</v>
+      </c>
+      <c r="N386" t="s">
+        <v>27</v>
+      </c>
+      <c r="O386" t="s">
+        <v>67</v>
+      </c>
+      <c r="P386" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q386" t="b">
+        <v>0</v>
+      </c>
+      <c r="R386" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="387" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>746</v>
+      </c>
+      <c r="B387" t="s">
+        <v>19</v>
+      </c>
+      <c r="C387" t="s">
+        <v>149</v>
+      </c>
+      <c r="D387" t="s">
+        <v>21</v>
+      </c>
+      <c r="E387" t="s">
+        <v>38</v>
+      </c>
+      <c r="F387" t="s">
+        <v>93</v>
+      </c>
+      <c r="G387" t="s">
+        <v>40</v>
+      </c>
+      <c r="H387">
+        <v>24</v>
+      </c>
+      <c r="I387" t="s">
+        <v>468</v>
+      </c>
+      <c r="J387" t="s">
+        <v>136</v>
+      </c>
+      <c r="K387" t="s">
+        <v>21</v>
+      </c>
+      <c r="L387" t="s">
+        <v>21</v>
+      </c>
+      <c r="M387" t="s">
+        <v>748</v>
+      </c>
+      <c r="N387" t="s">
+        <v>27</v>
+      </c>
+      <c r="O387" t="s">
+        <v>67</v>
+      </c>
+      <c r="P387" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q387" t="b">
+        <v>0</v>
+      </c>
+      <c r="R387" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="388" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>749</v>
+      </c>
+      <c r="B388" t="s">
+        <v>19</v>
+      </c>
+      <c r="C388" t="s">
+        <v>57</v>
+      </c>
+      <c r="D388" t="s">
+        <v>21</v>
+      </c>
+      <c r="E388" t="s">
+        <v>49</v>
+      </c>
+      <c r="F388" t="s">
+        <v>209</v>
+      </c>
+      <c r="G388" t="s">
+        <v>51</v>
+      </c>
+      <c r="H388">
+        <v>10</v>
+      </c>
+      <c r="I388" t="s">
+        <v>120</v>
+      </c>
+      <c r="J388" t="s">
+        <v>136</v>
+      </c>
+      <c r="K388" t="s">
+        <v>21</v>
+      </c>
+      <c r="L388" t="s">
+        <v>21</v>
+      </c>
+      <c r="M388" t="s">
+        <v>750</v>
+      </c>
+      <c r="N388" t="s">
+        <v>27</v>
+      </c>
+      <c r="O388" t="s">
+        <v>87</v>
+      </c>
+      <c r="P388" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q388" t="b">
+        <v>0</v>
+      </c>
+      <c r="R388" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="389" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>749</v>
+      </c>
+      <c r="B389" t="s">
+        <v>19</v>
+      </c>
+      <c r="C389" t="s">
+        <v>57</v>
+      </c>
+      <c r="D389" t="s">
+        <v>21</v>
+      </c>
+      <c r="E389" t="s">
+        <v>523</v>
+      </c>
+      <c r="F389" t="s">
+        <v>524</v>
+      </c>
+      <c r="G389" t="s">
+        <v>410</v>
+      </c>
+      <c r="H389">
+        <v>14</v>
+      </c>
+      <c r="I389" t="s">
+        <v>21</v>
+      </c>
+      <c r="J389" t="s">
+        <v>136</v>
+      </c>
+      <c r="K389" t="s">
+        <v>21</v>
+      </c>
+      <c r="L389" t="s">
+        <v>21</v>
+      </c>
+      <c r="M389" t="s">
+        <v>751</v>
+      </c>
+      <c r="N389" t="s">
+        <v>27</v>
+      </c>
+      <c r="O389" t="s">
+        <v>62</v>
+      </c>
+      <c r="P389" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q389" t="b">
+        <v>0</v>
+      </c>
+      <c r="R389" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="390" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>749</v>
+      </c>
+      <c r="B390" t="s">
+        <v>19</v>
+      </c>
+      <c r="C390" t="s">
+        <v>57</v>
+      </c>
+      <c r="D390" t="s">
+        <v>21</v>
+      </c>
+      <c r="E390" t="s">
+        <v>752</v>
+      </c>
+      <c r="F390" t="s">
+        <v>753</v>
+      </c>
+      <c r="G390" t="s">
+        <v>754</v>
+      </c>
+      <c r="H390">
+        <v>32</v>
+      </c>
+      <c r="I390" t="s">
+        <v>120</v>
+      </c>
+      <c r="J390" t="s">
+        <v>136</v>
+      </c>
+      <c r="K390" t="s">
+        <v>21</v>
+      </c>
+      <c r="L390" t="s">
+        <v>21</v>
+      </c>
+      <c r="M390" t="s">
+        <v>755</v>
+      </c>
+      <c r="N390" t="s">
+        <v>27</v>
+      </c>
+      <c r="O390" t="s">
+        <v>62</v>
+      </c>
+      <c r="P390" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q390" t="b">
+        <v>0</v>
+      </c>
+      <c r="R390" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="391" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>756</v>
+      </c>
+      <c r="B391" t="s">
+        <v>19</v>
+      </c>
+      <c r="C391" t="s">
+        <v>57</v>
+      </c>
+      <c r="D391" t="s">
+        <v>21</v>
+      </c>
+      <c r="E391" t="s">
+        <v>643</v>
+      </c>
+      <c r="F391" t="s">
+        <v>644</v>
+      </c>
+      <c r="G391" t="s">
+        <v>266</v>
+      </c>
+      <c r="H391">
+        <v>15</v>
+      </c>
+      <c r="I391" t="s">
+        <v>120</v>
+      </c>
+      <c r="J391" t="s">
+        <v>136</v>
+      </c>
+      <c r="K391" t="s">
+        <v>21</v>
+      </c>
+      <c r="L391" t="s">
+        <v>21</v>
+      </c>
+      <c r="M391" t="s">
+        <v>757</v>
+      </c>
+      <c r="N391" t="s">
+        <v>27</v>
+      </c>
+      <c r="O391" t="s">
+        <v>250</v>
+      </c>
+      <c r="P391" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q391" t="b">
+        <v>0</v>
+      </c>
+      <c r="R391" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="392" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>756</v>
+      </c>
+      <c r="B392" t="s">
+        <v>19</v>
+      </c>
+      <c r="C392" t="s">
+        <v>57</v>
+      </c>
+      <c r="D392" t="s">
+        <v>21</v>
+      </c>
+      <c r="E392" t="s">
+        <v>643</v>
+      </c>
+      <c r="F392" t="s">
+        <v>644</v>
+      </c>
+      <c r="G392" t="s">
+        <v>266</v>
+      </c>
+      <c r="H392">
+        <v>15</v>
+      </c>
+      <c r="I392" t="s">
+        <v>468</v>
+      </c>
+      <c r="J392" t="s">
+        <v>136</v>
+      </c>
+      <c r="K392" t="s">
+        <v>21</v>
+      </c>
+      <c r="L392" t="s">
+        <v>21</v>
+      </c>
+      <c r="M392" t="s">
+        <v>757</v>
+      </c>
+      <c r="N392" t="s">
+        <v>27</v>
+      </c>
+      <c r="O392" t="s">
+        <v>250</v>
+      </c>
+      <c r="P392" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q392" t="b">
+        <v>0</v>
+      </c>
+      <c r="R392" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="393" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>756</v>
+      </c>
+      <c r="B393" t="s">
+        <v>19</v>
+      </c>
+      <c r="C393" t="s">
+        <v>57</v>
+      </c>
+      <c r="D393" t="s">
+        <v>21</v>
+      </c>
+      <c r="E393" t="s">
+        <v>758</v>
+      </c>
+      <c r="F393" t="s">
+        <v>759</v>
+      </c>
+      <c r="G393" t="s">
+        <v>54</v>
+      </c>
+      <c r="H393">
+        <v>38</v>
+      </c>
+      <c r="I393" t="s">
+        <v>21</v>
+      </c>
+      <c r="J393" t="s">
+        <v>136</v>
+      </c>
+      <c r="K393" t="s">
+        <v>21</v>
+      </c>
+      <c r="L393" t="s">
+        <v>21</v>
+      </c>
+      <c r="M393" t="s">
+        <v>760</v>
+      </c>
+      <c r="N393" t="s">
+        <v>27</v>
+      </c>
+      <c r="O393" t="s">
+        <v>250</v>
+      </c>
+      <c r="P393" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q393" t="b">
+        <v>0</v>
+      </c>
+      <c r="R393" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="394" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>756</v>
+      </c>
+      <c r="B394" t="s">
+        <v>19</v>
+      </c>
+      <c r="C394" t="s">
+        <v>761</v>
+      </c>
+      <c r="D394" t="s">
+        <v>21</v>
+      </c>
+      <c r="E394" t="s">
+        <v>758</v>
+      </c>
+      <c r="F394" t="s">
+        <v>759</v>
+      </c>
+      <c r="G394" t="s">
+        <v>54</v>
+      </c>
+      <c r="H394">
+        <v>38</v>
+      </c>
+      <c r="I394" t="s">
+        <v>21</v>
+      </c>
+      <c r="J394" t="s">
+        <v>136</v>
+      </c>
+      <c r="K394" t="s">
+        <v>21</v>
+      </c>
+      <c r="L394" t="s">
+        <v>21</v>
+      </c>
+      <c r="M394" t="s">
+        <v>760</v>
+      </c>
+      <c r="N394" t="s">
+        <v>27</v>
+      </c>
+      <c r="O394" t="s">
+        <v>250</v>
+      </c>
+      <c r="P394" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q394" t="b">
+        <v>0</v>
+      </c>
+      <c r="R394" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="395" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>762</v>
+      </c>
+      <c r="B395" t="s">
+        <v>19</v>
+      </c>
+      <c r="C395" t="s">
+        <v>57</v>
+      </c>
+      <c r="D395" t="s">
+        <v>21</v>
+      </c>
+      <c r="E395" t="s">
+        <v>69</v>
+      </c>
+      <c r="F395" t="s">
+        <v>70</v>
+      </c>
+      <c r="G395" t="s">
+        <v>71</v>
+      </c>
+      <c r="H395">
+        <v>27</v>
+      </c>
+      <c r="I395" t="s">
+        <v>468</v>
+      </c>
+      <c r="J395" t="s">
+        <v>136</v>
+      </c>
+      <c r="K395" t="s">
+        <v>21</v>
+      </c>
+      <c r="L395" t="s">
+        <v>21</v>
+      </c>
+      <c r="M395" t="s">
+        <v>763</v>
+      </c>
+      <c r="N395" t="s">
+        <v>27</v>
+      </c>
+      <c r="O395" t="s">
+        <v>250</v>
+      </c>
+      <c r="P395" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q395" t="b">
+        <v>0</v>
+      </c>
+      <c r="R395" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="396" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>762</v>
+      </c>
+      <c r="B396" t="s">
+        <v>19</v>
+      </c>
+      <c r="C396" t="s">
+        <v>57</v>
+      </c>
+      <c r="D396" t="s">
+        <v>21</v>
+      </c>
+      <c r="E396" t="s">
+        <v>69</v>
+      </c>
+      <c r="F396" t="s">
+        <v>70</v>
+      </c>
+      <c r="G396" t="s">
+        <v>71</v>
+      </c>
+      <c r="H396">
+        <v>27</v>
+      </c>
+      <c r="I396" t="s">
+        <v>468</v>
+      </c>
+      <c r="J396" t="s">
+        <v>136</v>
+      </c>
+      <c r="K396" t="s">
+        <v>21</v>
+      </c>
+      <c r="L396" t="s">
+        <v>21</v>
+      </c>
+      <c r="M396" t="s">
+        <v>763</v>
+      </c>
+      <c r="N396" t="s">
+        <v>27</v>
+      </c>
+      <c r="O396" t="s">
+        <v>250</v>
+      </c>
+      <c r="P396" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q396" t="b">
+        <v>0</v>
+      </c>
+      <c r="R396" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="397" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>764</v>
+      </c>
+      <c r="B397" t="s">
+        <v>19</v>
+      </c>
+      <c r="C397" t="s">
+        <v>57</v>
+      </c>
+      <c r="D397" t="s">
+        <v>21</v>
+      </c>
+      <c r="E397" t="s">
+        <v>38</v>
+      </c>
+      <c r="F397" t="s">
+        <v>93</v>
+      </c>
+      <c r="G397" t="s">
+        <v>40</v>
+      </c>
+      <c r="H397">
+        <v>34</v>
+      </c>
+      <c r="I397" t="s">
+        <v>468</v>
+      </c>
+      <c r="J397" t="s">
+        <v>136</v>
+      </c>
+      <c r="K397" t="s">
+        <v>21</v>
+      </c>
+      <c r="L397" t="s">
+        <v>21</v>
+      </c>
+      <c r="M397" t="s">
+        <v>765</v>
+      </c>
+      <c r="N397" t="s">
+        <v>27</v>
+      </c>
+      <c r="O397" t="s">
+        <v>232</v>
+      </c>
+      <c r="P397" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q397" t="b">
+        <v>0</v>
+      </c>
+      <c r="R397" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="398" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>764</v>
+      </c>
+      <c r="B398" t="s">
+        <v>19</v>
+      </c>
+      <c r="C398" t="s">
+        <v>57</v>
+      </c>
+      <c r="D398" t="s">
+        <v>21</v>
+      </c>
+      <c r="E398" t="s">
+        <v>38</v>
+      </c>
+      <c r="F398" t="s">
+        <v>93</v>
+      </c>
+      <c r="G398" t="s">
+        <v>40</v>
+      </c>
+      <c r="H398">
+        <v>34</v>
+      </c>
+      <c r="I398" t="s">
+        <v>468</v>
+      </c>
+      <c r="J398" t="s">
+        <v>136</v>
+      </c>
+      <c r="K398" t="s">
+        <v>21</v>
+      </c>
+      <c r="L398" t="s">
+        <v>21</v>
+      </c>
+      <c r="M398" t="s">
+        <v>765</v>
+      </c>
+      <c r="N398" t="s">
+        <v>27</v>
+      </c>
+      <c r="O398" t="s">
+        <v>250</v>
+      </c>
+      <c r="P398" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q398" t="b">
+        <v>0</v>
+      </c>
+      <c r="R398" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="399" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>766</v>
+      </c>
+      <c r="B399" t="s">
+        <v>19</v>
+      </c>
+      <c r="C399" t="s">
+        <v>767</v>
+      </c>
+      <c r="D399" t="s">
+        <v>21</v>
+      </c>
+      <c r="E399" t="s">
+        <v>58</v>
+      </c>
+      <c r="F399" t="s">
+        <v>328</v>
+      </c>
+      <c r="G399" t="s">
+        <v>60</v>
+      </c>
+      <c r="H399">
+        <v>28</v>
+      </c>
+      <c r="I399" t="s">
+        <v>21</v>
+      </c>
+      <c r="J399" t="s">
+        <v>136</v>
+      </c>
+      <c r="K399" t="s">
+        <v>21</v>
+      </c>
+      <c r="L399" t="s">
+        <v>21</v>
+      </c>
+      <c r="M399" t="s">
+        <v>768</v>
+      </c>
+      <c r="N399" t="s">
+        <v>27</v>
+      </c>
+      <c r="O399" t="s">
+        <v>232</v>
+      </c>
+      <c r="P399" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q399" t="b">
+        <v>0</v>
+      </c>
+      <c r="R399" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="400" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>766</v>
+      </c>
+      <c r="B400" t="s">
+        <v>19</v>
+      </c>
+      <c r="C400" t="s">
+        <v>57</v>
+      </c>
+      <c r="D400" t="s">
+        <v>21</v>
+      </c>
+      <c r="E400" t="s">
+        <v>58</v>
+      </c>
+      <c r="F400" t="s">
+        <v>328</v>
+      </c>
+      <c r="G400" t="s">
+        <v>60</v>
+      </c>
+      <c r="H400">
+        <v>28</v>
+      </c>
+      <c r="I400" t="s">
+        <v>21</v>
+      </c>
+      <c r="J400" t="s">
+        <v>136</v>
+      </c>
+      <c r="K400" t="s">
+        <v>21</v>
+      </c>
+      <c r="L400" t="s">
+        <v>21</v>
+      </c>
+      <c r="M400" t="s">
+        <v>768</v>
+      </c>
+      <c r="N400" t="s">
+        <v>27</v>
+      </c>
+      <c r="O400" t="s">
+        <v>232</v>
+      </c>
+      <c r="P400" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q400" t="b">
+        <v>0</v>
+      </c>
+      <c r="R400" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="401" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>769</v>
+      </c>
+      <c r="B401" t="s">
+        <v>19</v>
+      </c>
+      <c r="C401" t="s">
+        <v>57</v>
+      </c>
+      <c r="D401" t="s">
+        <v>21</v>
+      </c>
+      <c r="E401" t="s">
+        <v>49</v>
+      </c>
+      <c r="F401" t="s">
+        <v>209</v>
+      </c>
+      <c r="G401" t="s">
+        <v>51</v>
+      </c>
+      <c r="H401">
+        <v>69</v>
+      </c>
+      <c r="I401" t="s">
+        <v>21</v>
+      </c>
+      <c r="J401" t="s">
+        <v>136</v>
+      </c>
+      <c r="K401" t="s">
+        <v>21</v>
+      </c>
+      <c r="L401" t="s">
+        <v>21</v>
+      </c>
+      <c r="M401" t="s">
+        <v>770</v>
+      </c>
+      <c r="N401" t="s">
+        <v>27</v>
+      </c>
+      <c r="O401" t="s">
+        <v>73</v>
+      </c>
+      <c r="P401" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q401" t="b">
+        <v>0</v>
+      </c>
+      <c r="R401" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="402" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>769</v>
+      </c>
+      <c r="B402" t="s">
+        <v>19</v>
+      </c>
+      <c r="C402" t="s">
+        <v>57</v>
+      </c>
+      <c r="D402" t="s">
+        <v>21</v>
+      </c>
+      <c r="E402" t="s">
+        <v>49</v>
+      </c>
+      <c r="F402" t="s">
+        <v>209</v>
+      </c>
+      <c r="G402" t="s">
+        <v>51</v>
+      </c>
+      <c r="H402">
+        <v>69</v>
+      </c>
+      <c r="I402" t="s">
+        <v>21</v>
+      </c>
+      <c r="J402" t="s">
+        <v>136</v>
+      </c>
+      <c r="K402" t="s">
+        <v>21</v>
+      </c>
+      <c r="L402" t="s">
+        <v>21</v>
+      </c>
+      <c r="M402" t="s">
+        <v>770</v>
+      </c>
+      <c r="N402" t="s">
+        <v>27</v>
+      </c>
+      <c r="O402" t="s">
+        <v>232</v>
+      </c>
+      <c r="P402" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q402" t="b">
+        <v>0</v>
+      </c>
+      <c r="R402" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="403" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>769</v>
+      </c>
+      <c r="B403" t="s">
+        <v>19</v>
+      </c>
+      <c r="C403" t="s">
+        <v>149</v>
+      </c>
+      <c r="D403" t="s">
+        <v>21</v>
+      </c>
+      <c r="E403" t="s">
+        <v>49</v>
+      </c>
+      <c r="F403" t="s">
+        <v>209</v>
+      </c>
+      <c r="G403" t="s">
+        <v>51</v>
+      </c>
+      <c r="H403">
+        <v>99</v>
+      </c>
+      <c r="I403" t="s">
+        <v>21</v>
+      </c>
+      <c r="J403" t="s">
+        <v>136</v>
+      </c>
+      <c r="K403" t="s">
+        <v>21</v>
+      </c>
+      <c r="L403" t="s">
+        <v>21</v>
+      </c>
+      <c r="M403" t="s">
+        <v>770</v>
+      </c>
+      <c r="N403" t="s">
+        <v>27</v>
+      </c>
+      <c r="O403" t="s">
+        <v>185</v>
+      </c>
+      <c r="P403" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q403" t="b">
+        <v>0</v>
+      </c>
+      <c r="R403" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="404" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>771</v>
+      </c>
+      <c r="B404" t="s">
+        <v>19</v>
+      </c>
+      <c r="C404" t="s">
+        <v>57</v>
+      </c>
+      <c r="D404" t="s">
+        <v>21</v>
+      </c>
+      <c r="E404" t="s">
+        <v>49</v>
+      </c>
+      <c r="F404" t="s">
+        <v>209</v>
+      </c>
+      <c r="G404" t="s">
+        <v>51</v>
+      </c>
+      <c r="H404">
+        <v>8</v>
+      </c>
+      <c r="I404" t="s">
+        <v>280</v>
+      </c>
+      <c r="J404" t="s">
+        <v>136</v>
+      </c>
+      <c r="K404" t="s">
+        <v>21</v>
+      </c>
+      <c r="L404" t="s">
+        <v>21</v>
+      </c>
+      <c r="M404" t="s">
+        <v>772</v>
+      </c>
+      <c r="N404" t="s">
+        <v>27</v>
+      </c>
+      <c r="O404" t="s">
+        <v>232</v>
+      </c>
+      <c r="P404" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q404" t="b">
+        <v>0</v>
+      </c>
+      <c r="R404" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="405" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>771</v>
+      </c>
+      <c r="B405" t="s">
+        <v>19</v>
+      </c>
+      <c r="C405" t="s">
+        <v>57</v>
+      </c>
+      <c r="D405" t="s">
+        <v>21</v>
+      </c>
+      <c r="E405" t="s">
+        <v>49</v>
+      </c>
+      <c r="F405" t="s">
+        <v>209</v>
+      </c>
+      <c r="G405" t="s">
+        <v>51</v>
+      </c>
+      <c r="H405">
+        <v>8</v>
+      </c>
+      <c r="I405" t="s">
+        <v>120</v>
+      </c>
+      <c r="J405" t="s">
+        <v>136</v>
+      </c>
+      <c r="K405" t="s">
+        <v>21</v>
+      </c>
+      <c r="L405" t="s">
+        <v>21</v>
+      </c>
+      <c r="M405" t="s">
+        <v>772</v>
+      </c>
+      <c r="N405" t="s">
+        <v>27</v>
+      </c>
+      <c r="O405" t="s">
+        <v>250</v>
+      </c>
+      <c r="P405" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q405" t="b">
+        <v>0</v>
+      </c>
+      <c r="R405" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="406" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>773</v>
+      </c>
+      <c r="B406" t="s">
+        <v>19</v>
+      </c>
+      <c r="C406" t="s">
+        <v>57</v>
+      </c>
+      <c r="D406" t="s">
+        <v>21</v>
+      </c>
+      <c r="E406" t="s">
+        <v>774</v>
+      </c>
+      <c r="F406" t="s">
+        <v>775</v>
+      </c>
+      <c r="G406" t="s">
+        <v>71</v>
+      </c>
+      <c r="H406">
+        <v>2</v>
+      </c>
+      <c r="I406" t="s">
+        <v>21</v>
+      </c>
+      <c r="J406" t="s">
+        <v>136</v>
+      </c>
+      <c r="K406" t="s">
+        <v>21</v>
+      </c>
+      <c r="L406" t="s">
+        <v>21</v>
+      </c>
+      <c r="M406" t="s">
+        <v>776</v>
+      </c>
+      <c r="N406" t="s">
+        <v>27</v>
+      </c>
+      <c r="O406" t="s">
+        <v>232</v>
+      </c>
+      <c r="P406" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q406" t="b">
+        <v>0</v>
+      </c>
+      <c r="R406" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="407" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>773</v>
+      </c>
+      <c r="B407" t="s">
+        <v>19</v>
+      </c>
+      <c r="C407" t="s">
+        <v>57</v>
+      </c>
+      <c r="D407" t="s">
+        <v>21</v>
+      </c>
+      <c r="E407" t="s">
+        <v>774</v>
+      </c>
+      <c r="F407" t="s">
+        <v>775</v>
+      </c>
+      <c r="G407" t="s">
+        <v>71</v>
+      </c>
+      <c r="H407">
+        <v>2</v>
+      </c>
+      <c r="I407" t="s">
+        <v>21</v>
+      </c>
+      <c r="J407" t="s">
+        <v>136</v>
+      </c>
+      <c r="K407" t="s">
+        <v>21</v>
+      </c>
+      <c r="L407" t="s">
+        <v>21</v>
+      </c>
+      <c r="M407" t="s">
+        <v>776</v>
+      </c>
+      <c r="N407" t="s">
+        <v>27</v>
+      </c>
+      <c r="O407" t="s">
+        <v>250</v>
+      </c>
+      <c r="P407" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q407" t="b">
+        <v>0</v>
+      </c>
+      <c r="R407" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="408" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>777</v>
+      </c>
+      <c r="B408" t="s">
+        <v>19</v>
+      </c>
+      <c r="C408" t="s">
+        <v>57</v>
+      </c>
+      <c r="D408" t="s">
+        <v>21</v>
+      </c>
+      <c r="E408" t="s">
+        <v>110</v>
+      </c>
+      <c r="F408" t="s">
+        <v>111</v>
+      </c>
+      <c r="G408" t="s">
+        <v>112</v>
+      </c>
+      <c r="H408">
+        <v>30</v>
+      </c>
+      <c r="I408" t="s">
+        <v>21</v>
+      </c>
+      <c r="J408" t="s">
+        <v>136</v>
+      </c>
+      <c r="K408" t="s">
+        <v>21</v>
+      </c>
+      <c r="L408" t="s">
+        <v>21</v>
+      </c>
+      <c r="M408" t="s">
+        <v>778</v>
+      </c>
+      <c r="N408" t="s">
+        <v>27</v>
+      </c>
+      <c r="O408" t="s">
+        <v>232</v>
+      </c>
+      <c r="P408" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q408" t="b">
+        <v>0</v>
+      </c>
+      <c r="R408" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="409" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>777</v>
+      </c>
+      <c r="B409" t="s">
+        <v>19</v>
+      </c>
+      <c r="C409" t="s">
+        <v>57</v>
+      </c>
+      <c r="D409" t="s">
+        <v>21</v>
+      </c>
+      <c r="E409" t="s">
+        <v>110</v>
+      </c>
+      <c r="F409" t="s">
+        <v>111</v>
+      </c>
+      <c r="G409" t="s">
+        <v>112</v>
+      </c>
+      <c r="H409">
+        <v>30</v>
+      </c>
+      <c r="I409" t="s">
+        <v>21</v>
+      </c>
+      <c r="J409" t="s">
+        <v>136</v>
+      </c>
+      <c r="K409" t="s">
+        <v>21</v>
+      </c>
+      <c r="L409" t="s">
+        <v>21</v>
+      </c>
+      <c r="M409" t="s">
+        <v>778</v>
+      </c>
+      <c r="N409" t="s">
+        <v>27</v>
+      </c>
+      <c r="O409" t="s">
+        <v>232</v>
+      </c>
+      <c r="P409" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q409" t="b">
+        <v>0</v>
+      </c>
+      <c r="R409" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="410" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>779</v>
+      </c>
+      <c r="B410" t="s">
+        <v>19</v>
+      </c>
+      <c r="C410" t="s">
+        <v>57</v>
+      </c>
+      <c r="D410" t="s">
+        <v>21</v>
+      </c>
+      <c r="E410" t="s">
+        <v>656</v>
+      </c>
+      <c r="F410" t="s">
+        <v>657</v>
+      </c>
+      <c r="G410" t="s">
+        <v>658</v>
+      </c>
+      <c r="H410">
+        <v>4</v>
+      </c>
+      <c r="I410" t="s">
+        <v>21</v>
+      </c>
+      <c r="J410" t="s">
+        <v>136</v>
+      </c>
+      <c r="K410" t="s">
+        <v>21</v>
+      </c>
+      <c r="L410" t="s">
+        <v>21</v>
+      </c>
+      <c r="M410" t="s">
+        <v>780</v>
+      </c>
+      <c r="N410" t="s">
+        <v>27</v>
+      </c>
+      <c r="O410" t="s">
+        <v>250</v>
+      </c>
+      <c r="P410" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q410" t="b">
+        <v>0</v>
+      </c>
+      <c r="R410" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="411" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>779</v>
+      </c>
+      <c r="B411" t="s">
+        <v>19</v>
+      </c>
+      <c r="C411" t="s">
+        <v>57</v>
+      </c>
+      <c r="D411" t="s">
+        <v>21</v>
+      </c>
+      <c r="E411" t="s">
+        <v>656</v>
+      </c>
+      <c r="F411" t="s">
+        <v>657</v>
+      </c>
+      <c r="G411" t="s">
+        <v>658</v>
+      </c>
+      <c r="H411">
+        <v>4</v>
+      </c>
+      <c r="I411" t="s">
+        <v>21</v>
+      </c>
+      <c r="J411" t="s">
+        <v>136</v>
+      </c>
+      <c r="K411" t="s">
+        <v>21</v>
+      </c>
+      <c r="L411" t="s">
+        <v>21</v>
+      </c>
+      <c r="M411" t="s">
+        <v>780</v>
+      </c>
+      <c r="N411" t="s">
+        <v>27</v>
+      </c>
+      <c r="O411" t="s">
+        <v>185</v>
+      </c>
+      <c r="P411" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q411" t="b">
+        <v>0</v>
+      </c>
+      <c r="R411" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="412" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>781</v>
+      </c>
+      <c r="B412" t="s">
+        <v>19</v>
+      </c>
+      <c r="C412" t="s">
+        <v>57</v>
+      </c>
+      <c r="D412" t="s">
+        <v>21</v>
+      </c>
+      <c r="E412" t="s">
+        <v>738</v>
+      </c>
+      <c r="F412" t="s">
+        <v>739</v>
+      </c>
+      <c r="G412" t="s">
+        <v>126</v>
+      </c>
+      <c r="H412">
+        <v>34</v>
+      </c>
+      <c r="I412" t="s">
+        <v>21</v>
+      </c>
+      <c r="J412" t="s">
+        <v>136</v>
+      </c>
+      <c r="K412" t="s">
+        <v>21</v>
+      </c>
+      <c r="L412" t="s">
+        <v>21</v>
+      </c>
+      <c r="M412" t="s">
+        <v>782</v>
+      </c>
+      <c r="N412" t="s">
+        <v>27</v>
+      </c>
+      <c r="O412" t="s">
+        <v>232</v>
+      </c>
+      <c r="P412" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q412" t="b">
+        <v>0</v>
+      </c>
+      <c r="R412" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="413" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>781</v>
+      </c>
+      <c r="B413" t="s">
+        <v>19</v>
+      </c>
+      <c r="C413" t="s">
+        <v>57</v>
+      </c>
+      <c r="D413" t="s">
+        <v>21</v>
+      </c>
+      <c r="E413" t="s">
+        <v>738</v>
+      </c>
+      <c r="F413" t="s">
+        <v>739</v>
+      </c>
+      <c r="G413" t="s">
+        <v>126</v>
+      </c>
+      <c r="H413">
+        <v>34</v>
+      </c>
+      <c r="I413" t="s">
+        <v>21</v>
+      </c>
+      <c r="J413" t="s">
+        <v>136</v>
+      </c>
+      <c r="K413" t="s">
+        <v>21</v>
+      </c>
+      <c r="L413" t="s">
+        <v>21</v>
+      </c>
+      <c r="M413" t="s">
+        <v>782</v>
+      </c>
+      <c r="N413" t="s">
+        <v>27</v>
+      </c>
+      <c r="O413" t="s">
+        <v>232</v>
+      </c>
+      <c r="P413" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q413" t="b">
+        <v>0</v>
+      </c>
+      <c r="R413" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="414" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>783</v>
+      </c>
+      <c r="B414" t="s">
+        <v>19</v>
+      </c>
+      <c r="C414" t="s">
+        <v>57</v>
+      </c>
+      <c r="D414" t="s">
+        <v>21</v>
+      </c>
+      <c r="E414" t="s">
+        <v>110</v>
+      </c>
+      <c r="F414" t="s">
+        <v>111</v>
+      </c>
+      <c r="G414" t="s">
+        <v>112</v>
+      </c>
+      <c r="H414">
+        <v>40</v>
+      </c>
+      <c r="I414" t="s">
+        <v>21</v>
+      </c>
+      <c r="J414" t="s">
+        <v>136</v>
+      </c>
+      <c r="K414" t="s">
+        <v>21</v>
+      </c>
+      <c r="L414" t="s">
+        <v>21</v>
+      </c>
+      <c r="M414" t="s">
+        <v>784</v>
+      </c>
+      <c r="N414" t="s">
+        <v>27</v>
+      </c>
+      <c r="O414" t="s">
+        <v>250</v>
+      </c>
+      <c r="P414" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q414" t="b">
+        <v>0</v>
+      </c>
+      <c r="R414" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="415" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>783</v>
+      </c>
+      <c r="B415" t="s">
+        <v>19</v>
+      </c>
+      <c r="C415" t="s">
+        <v>57</v>
+      </c>
+      <c r="D415" t="s">
+        <v>21</v>
+      </c>
+      <c r="E415" t="s">
+        <v>110</v>
+      </c>
+      <c r="F415" t="s">
+        <v>111</v>
+      </c>
+      <c r="G415" t="s">
+        <v>112</v>
+      </c>
+      <c r="H415">
+        <v>40</v>
+      </c>
+      <c r="I415" t="s">
+        <v>21</v>
+      </c>
+      <c r="J415" t="s">
+        <v>136</v>
+      </c>
+      <c r="K415" t="s">
+        <v>21</v>
+      </c>
+      <c r="L415" t="s">
+        <v>21</v>
+      </c>
+      <c r="M415" t="s">
+        <v>784</v>
+      </c>
+      <c r="N415" t="s">
+        <v>27</v>
+      </c>
+      <c r="O415" t="s">
+        <v>232</v>
+      </c>
+      <c r="P415" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q415" t="b">
+        <v>0</v>
+      </c>
+      <c r="R415" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="416" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>783</v>
+      </c>
+      <c r="B416" t="s">
+        <v>19</v>
+      </c>
+      <c r="C416" t="s">
+        <v>149</v>
+      </c>
+      <c r="D416" t="s">
+        <v>21</v>
+      </c>
+      <c r="E416" t="s">
+        <v>110</v>
+      </c>
+      <c r="F416" t="s">
+        <v>111</v>
+      </c>
+      <c r="G416" t="s">
+        <v>112</v>
+      </c>
+      <c r="H416" t="s">
+        <v>21</v>
+      </c>
+      <c r="I416" t="s">
+        <v>21</v>
+      </c>
+      <c r="J416" t="s">
+        <v>136</v>
+      </c>
+      <c r="K416" t="s">
+        <v>21</v>
+      </c>
+      <c r="L416" t="s">
+        <v>21</v>
+      </c>
+      <c r="M416" t="s">
+        <v>784</v>
+      </c>
+      <c r="N416" t="s">
+        <v>27</v>
+      </c>
+      <c r="O416" t="s">
+        <v>785</v>
+      </c>
+      <c r="P416" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q416" t="b">
+        <v>0</v>
+      </c>
+      <c r="R416" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="417" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>786</v>
+      </c>
+      <c r="B417" t="s">
+        <v>19</v>
+      </c>
+      <c r="C417" t="s">
+        <v>57</v>
+      </c>
+      <c r="D417" t="s">
+        <v>21</v>
+      </c>
+      <c r="E417" t="s">
+        <v>44</v>
+      </c>
+      <c r="F417" t="s">
+        <v>207</v>
+      </c>
+      <c r="G417" t="s">
+        <v>126</v>
+      </c>
+      <c r="H417">
+        <v>20</v>
+      </c>
+      <c r="I417" t="s">
+        <v>21</v>
+      </c>
+      <c r="J417" t="s">
+        <v>136</v>
+      </c>
+      <c r="K417" t="s">
+        <v>21</v>
+      </c>
+      <c r="L417" t="s">
+        <v>21</v>
+      </c>
+      <c r="M417" t="s">
+        <v>787</v>
+      </c>
+      <c r="N417" t="s">
+        <v>27</v>
+      </c>
+      <c r="O417" t="s">
+        <v>232</v>
+      </c>
+      <c r="P417" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q417" t="b">
+        <v>0</v>
+      </c>
+      <c r="R417" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="418" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>786</v>
+      </c>
+      <c r="B418" t="s">
+        <v>19</v>
+      </c>
+      <c r="C418" t="s">
+        <v>57</v>
+      </c>
+      <c r="D418" t="s">
+        <v>21</v>
+      </c>
+      <c r="E418" t="s">
+        <v>69</v>
+      </c>
+      <c r="F418" t="s">
+        <v>70</v>
+      </c>
+      <c r="G418" t="s">
+        <v>71</v>
+      </c>
+      <c r="H418">
+        <v>21</v>
+      </c>
+      <c r="I418" t="s">
+        <v>120</v>
+      </c>
+      <c r="J418" t="s">
+        <v>136</v>
+      </c>
+      <c r="K418" t="s">
+        <v>21</v>
+      </c>
+      <c r="L418" t="s">
+        <v>21</v>
+      </c>
+      <c r="M418" t="s">
+        <v>788</v>
+      </c>
+      <c r="N418" t="s">
+        <v>27</v>
+      </c>
+      <c r="O418" t="s">
+        <v>250</v>
+      </c>
+      <c r="P418" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q418" t="b">
+        <v>0</v>
+      </c>
+      <c r="R418" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="419" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>786</v>
+      </c>
+      <c r="B419" t="s">
+        <v>19</v>
+      </c>
+      <c r="C419" t="s">
+        <v>57</v>
+      </c>
+      <c r="D419" t="s">
+        <v>21</v>
+      </c>
+      <c r="E419" t="s">
+        <v>69</v>
+      </c>
+      <c r="F419" t="s">
+        <v>70</v>
+      </c>
+      <c r="G419" t="s">
+        <v>71</v>
+      </c>
+      <c r="H419">
+        <v>21</v>
+      </c>
+      <c r="I419" t="s">
+        <v>120</v>
+      </c>
+      <c r="J419" t="s">
+        <v>136</v>
+      </c>
+      <c r="K419" t="s">
+        <v>21</v>
+      </c>
+      <c r="L419" t="s">
+        <v>21</v>
+      </c>
+      <c r="M419" t="s">
+        <v>788</v>
+      </c>
+      <c r="N419" t="s">
+        <v>27</v>
+      </c>
+      <c r="O419" t="s">
+        <v>250</v>
+      </c>
+      <c r="P419" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q419" t="b">
+        <v>0</v>
+      </c>
+      <c r="R419" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="420" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>786</v>
+      </c>
+      <c r="B420" t="s">
+        <v>19</v>
+      </c>
+      <c r="C420" t="s">
+        <v>57</v>
+      </c>
+      <c r="D420" t="s">
+        <v>21</v>
+      </c>
+      <c r="E420" t="s">
+        <v>44</v>
+      </c>
+      <c r="F420" t="s">
+        <v>207</v>
+      </c>
+      <c r="G420" t="s">
+        <v>126</v>
+      </c>
+      <c r="H420">
+        <v>20</v>
+      </c>
+      <c r="I420" t="s">
+        <v>21</v>
+      </c>
+      <c r="J420" t="s">
+        <v>136</v>
+      </c>
+      <c r="K420" t="s">
+        <v>21</v>
+      </c>
+      <c r="L420" t="s">
+        <v>21</v>
+      </c>
+      <c r="M420" t="s">
+        <v>787</v>
+      </c>
+      <c r="N420" t="s">
+        <v>27</v>
+      </c>
+      <c r="O420" t="s">
+        <v>250</v>
+      </c>
+      <c r="P420" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q420" t="b">
+        <v>0</v>
+      </c>
+      <c r="R420" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="421" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>786</v>
+      </c>
+      <c r="B421" t="s">
+        <v>19</v>
+      </c>
+      <c r="C421" t="s">
+        <v>57</v>
+      </c>
+      <c r="D421" t="s">
+        <v>21</v>
+      </c>
+      <c r="E421" t="s">
+        <v>44</v>
+      </c>
+      <c r="F421" t="s">
+        <v>207</v>
+      </c>
+      <c r="G421" t="s">
+        <v>126</v>
+      </c>
+      <c r="H421">
+        <v>20</v>
+      </c>
+      <c r="I421" t="s">
+        <v>21</v>
+      </c>
+      <c r="J421" t="s">
+        <v>136</v>
+      </c>
+      <c r="K421" t="s">
+        <v>21</v>
+      </c>
+      <c r="L421" t="s">
+        <v>21</v>
+      </c>
+      <c r="M421" t="s">
+        <v>789</v>
+      </c>
+      <c r="N421" t="s">
+        <v>27</v>
+      </c>
+      <c r="O421" t="s">
+        <v>250</v>
+      </c>
+      <c r="P421" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q421" t="b">
+        <v>0</v>
+      </c>
+      <c r="R421" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="422" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>786</v>
+      </c>
+      <c r="B422" t="s">
+        <v>19</v>
+      </c>
+      <c r="C422" t="s">
+        <v>57</v>
+      </c>
+      <c r="D422" t="s">
+        <v>21</v>
+      </c>
+      <c r="E422" t="s">
+        <v>44</v>
+      </c>
+      <c r="F422" t="s">
+        <v>207</v>
+      </c>
+      <c r="G422" t="s">
+        <v>126</v>
+      </c>
+      <c r="H422">
+        <v>20</v>
+      </c>
+      <c r="I422" t="s">
+        <v>21</v>
+      </c>
+      <c r="J422" t="s">
+        <v>136</v>
+      </c>
+      <c r="K422" t="s">
+        <v>21</v>
+      </c>
+      <c r="L422" t="s">
+        <v>21</v>
+      </c>
+      <c r="M422" t="s">
+        <v>789</v>
+      </c>
+      <c r="N422" t="s">
+        <v>27</v>
+      </c>
+      <c r="O422" t="s">
+        <v>250</v>
+      </c>
+      <c r="P422" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q422" t="b">
+        <v>0</v>
+      </c>
+      <c r="R422" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="423" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>790</v>
+      </c>
+      <c r="B423" t="s">
+        <v>19</v>
+      </c>
+      <c r="C423" t="s">
+        <v>57</v>
+      </c>
+      <c r="D423" t="s">
+        <v>21</v>
+      </c>
+      <c r="E423" t="s">
+        <v>791</v>
+      </c>
+      <c r="F423" t="s">
+        <v>792</v>
+      </c>
+      <c r="G423" t="s">
+        <v>394</v>
+      </c>
+      <c r="H423">
+        <v>1</v>
+      </c>
+      <c r="I423" t="s">
+        <v>21</v>
+      </c>
+      <c r="J423" t="s">
+        <v>136</v>
+      </c>
+      <c r="K423" t="s">
+        <v>21</v>
+      </c>
+      <c r="L423" t="s">
+        <v>21</v>
+      </c>
+      <c r="M423" t="s">
+        <v>793</v>
+      </c>
+      <c r="N423" t="s">
+        <v>27</v>
+      </c>
+      <c r="O423" t="s">
+        <v>794</v>
+      </c>
+      <c r="P423" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q423" t="b">
+        <v>0</v>
+      </c>
+      <c r="R423" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="424" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>790</v>
+      </c>
+      <c r="B424" t="s">
+        <v>19</v>
+      </c>
+      <c r="C424" t="s">
+        <v>57</v>
+      </c>
+      <c r="D424" t="s">
+        <v>21</v>
+      </c>
+      <c r="E424" t="s">
+        <v>791</v>
+      </c>
+      <c r="F424" t="s">
+        <v>792</v>
+      </c>
+      <c r="G424" t="s">
+        <v>394</v>
+      </c>
+      <c r="H424">
+        <v>1</v>
+      </c>
+      <c r="I424" t="s">
+        <v>21</v>
+      </c>
+      <c r="J424" t="s">
+        <v>136</v>
+      </c>
+      <c r="K424" t="s">
+        <v>21</v>
+      </c>
+      <c r="L424" t="s">
+        <v>21</v>
+      </c>
+      <c r="M424" t="s">
+        <v>793</v>
+      </c>
+      <c r="N424" t="s">
+        <v>27</v>
+      </c>
+      <c r="O424" t="s">
+        <v>250</v>
+      </c>
+      <c r="P424" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q424" t="b">
+        <v>0</v>
+      </c>
+      <c r="R424" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="425" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>795</v>
+      </c>
+      <c r="B425" t="s">
+        <v>19</v>
+      </c>
+      <c r="C425" t="s">
+        <v>57</v>
+      </c>
+      <c r="D425" t="s">
+        <v>21</v>
+      </c>
+      <c r="E425" t="s">
+        <v>110</v>
+      </c>
+      <c r="F425" t="s">
+        <v>111</v>
+      </c>
+      <c r="G425" t="s">
+        <v>112</v>
+      </c>
+      <c r="H425">
+        <v>1</v>
+      </c>
+      <c r="I425" t="s">
+        <v>21</v>
+      </c>
+      <c r="J425" t="s">
+        <v>136</v>
+      </c>
+      <c r="K425" t="s">
+        <v>21</v>
+      </c>
+      <c r="L425" t="s">
+        <v>21</v>
+      </c>
+      <c r="M425" t="s">
+        <v>796</v>
+      </c>
+      <c r="N425" t="s">
+        <v>27</v>
+      </c>
+      <c r="O425" t="s">
+        <v>250</v>
+      </c>
+      <c r="P425" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q425" t="b">
+        <v>0</v>
+      </c>
+      <c r="R425" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="426" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>795</v>
+      </c>
+      <c r="B426" t="s">
+        <v>19</v>
+      </c>
+      <c r="C426" t="s">
+        <v>57</v>
+      </c>
+      <c r="D426" t="s">
+        <v>21</v>
+      </c>
+      <c r="E426" t="s">
+        <v>110</v>
+      </c>
+      <c r="F426" t="s">
+        <v>111</v>
+      </c>
+      <c r="G426" t="s">
+        <v>112</v>
+      </c>
+      <c r="H426">
+        <v>40</v>
+      </c>
+      <c r="I426" t="s">
+        <v>21</v>
+      </c>
+      <c r="J426" t="s">
+        <v>136</v>
+      </c>
+      <c r="K426" t="s">
+        <v>21</v>
+      </c>
+      <c r="L426" t="s">
+        <v>21</v>
+      </c>
+      <c r="M426" t="s">
+        <v>797</v>
+      </c>
+      <c r="N426" t="s">
+        <v>27</v>
+      </c>
+      <c r="O426" t="s">
+        <v>250</v>
+      </c>
+      <c r="P426" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q426" t="b">
+        <v>0</v>
+      </c>
+      <c r="R426" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="427" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>795</v>
+      </c>
+      <c r="B427" t="s">
+        <v>19</v>
+      </c>
+      <c r="C427" t="s">
+        <v>57</v>
+      </c>
+      <c r="D427" t="s">
+        <v>21</v>
+      </c>
+      <c r="E427" t="s">
+        <v>110</v>
+      </c>
+      <c r="F427" t="s">
+        <v>111</v>
+      </c>
+      <c r="G427" t="s">
+        <v>112</v>
+      </c>
+      <c r="H427">
+        <v>40</v>
+      </c>
+      <c r="I427" t="s">
+        <v>21</v>
+      </c>
+      <c r="J427" t="s">
+        <v>136</v>
+      </c>
+      <c r="K427" t="s">
+        <v>21</v>
+      </c>
+      <c r="L427" t="s">
+        <v>21</v>
+      </c>
+      <c r="M427" t="s">
+        <v>797</v>
+      </c>
+      <c r="N427" t="s">
+        <v>27</v>
+      </c>
+      <c r="O427" t="s">
+        <v>250</v>
+      </c>
+      <c r="P427" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q427" t="b">
+        <v>0</v>
+      </c>
+      <c r="R427" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="428" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>795</v>
+      </c>
+      <c r="B428" t="s">
+        <v>19</v>
+      </c>
+      <c r="C428" t="s">
+        <v>57</v>
+      </c>
+      <c r="D428" t="s">
+        <v>21</v>
+      </c>
+      <c r="E428" t="s">
+        <v>110</v>
+      </c>
+      <c r="F428" t="s">
+        <v>183</v>
+      </c>
+      <c r="G428" t="s">
+        <v>112</v>
+      </c>
+      <c r="H428">
+        <v>1</v>
+      </c>
+      <c r="I428" t="s">
+        <v>21</v>
+      </c>
+      <c r="J428" t="s">
+        <v>174</v>
+      </c>
+      <c r="K428" t="s">
+        <v>21</v>
+      </c>
+      <c r="L428" t="s">
+        <v>21</v>
+      </c>
+      <c r="M428" t="s">
+        <v>796</v>
+      </c>
+      <c r="N428" t="s">
+        <v>27</v>
+      </c>
+      <c r="O428" t="s">
+        <v>232</v>
+      </c>
+      <c r="P428" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q428" t="b">
+        <v>0</v>
+      </c>
+      <c r="R428" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="429" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>798</v>
+      </c>
+      <c r="B429" t="s">
+        <v>19</v>
+      </c>
+      <c r="C429" t="s">
+        <v>57</v>
+      </c>
+      <c r="D429" t="s">
+        <v>21</v>
+      </c>
+      <c r="E429" t="s">
+        <v>799</v>
+      </c>
+      <c r="F429" t="s">
+        <v>800</v>
+      </c>
+      <c r="G429" t="s">
+        <v>24</v>
+      </c>
+      <c r="H429">
+        <v>6</v>
+      </c>
+      <c r="I429" t="s">
+        <v>21</v>
+      </c>
+      <c r="J429" t="s">
+        <v>136</v>
+      </c>
+      <c r="K429" t="s">
+        <v>21</v>
+      </c>
+      <c r="L429" t="s">
+        <v>21</v>
+      </c>
+      <c r="M429" t="s">
+        <v>801</v>
+      </c>
+      <c r="N429" t="s">
+        <v>27</v>
+      </c>
+      <c r="O429" t="s">
+        <v>250</v>
+      </c>
+      <c r="P429" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q429" t="b">
+        <v>0</v>
+      </c>
+      <c r="R429" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="430" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>798</v>
+      </c>
+      <c r="B430" t="s">
+        <v>19</v>
+      </c>
+      <c r="C430" t="s">
+        <v>57</v>
+      </c>
+      <c r="D430" t="s">
+        <v>21</v>
+      </c>
+      <c r="E430" t="s">
+        <v>49</v>
+      </c>
+      <c r="F430" t="s">
+        <v>209</v>
+      </c>
+      <c r="G430" t="s">
+        <v>51</v>
+      </c>
+      <c r="H430">
+        <v>8</v>
+      </c>
+      <c r="I430" t="s">
+        <v>468</v>
+      </c>
+      <c r="J430" t="s">
+        <v>136</v>
+      </c>
+      <c r="K430" t="s">
+        <v>21</v>
+      </c>
+      <c r="L430" t="s">
+        <v>21</v>
+      </c>
+      <c r="M430" t="s">
+        <v>802</v>
+      </c>
+      <c r="N430" t="s">
+        <v>27</v>
+      </c>
+      <c r="O430" t="s">
+        <v>250</v>
+      </c>
+      <c r="P430" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q430" t="b">
+        <v>0</v>
+      </c>
+      <c r="R430" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="431" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>798</v>
+      </c>
+      <c r="B431" t="s">
+        <v>19</v>
+      </c>
+      <c r="C431" t="s">
+        <v>57</v>
+      </c>
+      <c r="D431" t="s">
+        <v>21</v>
+      </c>
+      <c r="E431" t="s">
+        <v>799</v>
+      </c>
+      <c r="F431" t="s">
+        <v>800</v>
+      </c>
+      <c r="G431" t="s">
+        <v>24</v>
+      </c>
+      <c r="H431">
+        <v>6</v>
+      </c>
+      <c r="I431" t="s">
+        <v>21</v>
+      </c>
+      <c r="J431" t="s">
+        <v>136</v>
+      </c>
+      <c r="K431" t="s">
+        <v>21</v>
+      </c>
+      <c r="L431" t="s">
+        <v>21</v>
+      </c>
+      <c r="M431" t="s">
+        <v>801</v>
+      </c>
+      <c r="N431" t="s">
+        <v>27</v>
+      </c>
+      <c r="O431" t="s">
+        <v>250</v>
+      </c>
+      <c r="P431" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q431" t="b">
+        <v>0</v>
+      </c>
+      <c r="R431" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="432" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>798</v>
+      </c>
+      <c r="B432" t="s">
+        <v>19</v>
+      </c>
+      <c r="C432" t="s">
+        <v>57</v>
+      </c>
+      <c r="D432" t="s">
+        <v>21</v>
+      </c>
+      <c r="E432" t="s">
+        <v>49</v>
+      </c>
+      <c r="F432" t="s">
+        <v>209</v>
+      </c>
+      <c r="G432" t="s">
+        <v>51</v>
+      </c>
+      <c r="H432">
+        <v>8</v>
+      </c>
+      <c r="I432" t="s">
+        <v>120</v>
+      </c>
+      <c r="J432" t="s">
+        <v>136</v>
+      </c>
+      <c r="K432" t="s">
+        <v>21</v>
+      </c>
+      <c r="L432" t="s">
+        <v>21</v>
+      </c>
+      <c r="M432" t="s">
+        <v>802</v>
+      </c>
+      <c r="N432" t="s">
+        <v>27</v>
+      </c>
+      <c r="O432" t="s">
+        <v>250</v>
+      </c>
+      <c r="P432" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q432" t="b">
+        <v>0</v>
+      </c>
+      <c r="R432" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="433" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>803</v>
+      </c>
+      <c r="B433" t="s">
+        <v>19</v>
+      </c>
+      <c r="C433" t="s">
+        <v>57</v>
+      </c>
+      <c r="D433" t="s">
+        <v>21</v>
+      </c>
+      <c r="E433" t="s">
+        <v>49</v>
+      </c>
+      <c r="F433" t="s">
+        <v>209</v>
+      </c>
+      <c r="G433" t="s">
+        <v>51</v>
+      </c>
+      <c r="H433">
+        <v>60</v>
+      </c>
+      <c r="I433" t="s">
+        <v>468</v>
+      </c>
+      <c r="J433" t="s">
+        <v>136</v>
+      </c>
+      <c r="K433" t="s">
+        <v>21</v>
+      </c>
+      <c r="L433" t="s">
+        <v>21</v>
+      </c>
+      <c r="M433" t="s">
+        <v>804</v>
+      </c>
+      <c r="N433" t="s">
+        <v>27</v>
+      </c>
+      <c r="O433" t="s">
+        <v>232</v>
+      </c>
+      <c r="P433" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q433" t="b">
+        <v>0</v>
+      </c>
+      <c r="R433" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="434" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>803</v>
+      </c>
+      <c r="B434" t="s">
+        <v>19</v>
+      </c>
+      <c r="C434" t="s">
+        <v>57</v>
+      </c>
+      <c r="D434" t="s">
+        <v>21</v>
+      </c>
+      <c r="E434" t="s">
+        <v>49</v>
+      </c>
+      <c r="F434" t="s">
+        <v>209</v>
+      </c>
+      <c r="G434" t="s">
+        <v>51</v>
+      </c>
+      <c r="H434">
+        <v>60</v>
+      </c>
+      <c r="I434" t="s">
+        <v>120</v>
+      </c>
+      <c r="J434" t="s">
+        <v>136</v>
+      </c>
+      <c r="K434" t="s">
+        <v>21</v>
+      </c>
+      <c r="L434" t="s">
+        <v>21</v>
+      </c>
+      <c r="M434" t="s">
+        <v>804</v>
+      </c>
+      <c r="N434" t="s">
+        <v>27</v>
+      </c>
+      <c r="O434" t="s">
+        <v>250</v>
+      </c>
+      <c r="P434" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q434" t="b">
+        <v>0</v>
+      </c>
+      <c r="R434" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="435" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>805</v>
+      </c>
+      <c r="B435" t="s">
+        <v>19</v>
+      </c>
+      <c r="C435" t="s">
+        <v>57</v>
+      </c>
+      <c r="D435" t="s">
+        <v>21</v>
+      </c>
+      <c r="E435" t="s">
+        <v>656</v>
+      </c>
+      <c r="F435" t="s">
+        <v>657</v>
+      </c>
+      <c r="G435" t="s">
+        <v>658</v>
+      </c>
+      <c r="H435">
+        <v>44</v>
+      </c>
+      <c r="I435" t="s">
+        <v>21</v>
+      </c>
+      <c r="J435" t="s">
+        <v>136</v>
+      </c>
+      <c r="K435" t="s">
+        <v>21</v>
+      </c>
+      <c r="L435" t="s">
+        <v>21</v>
+      </c>
+      <c r="M435" t="s">
+        <v>806</v>
+      </c>
+      <c r="N435" t="s">
+        <v>27</v>
+      </c>
+      <c r="O435" t="s">
+        <v>232</v>
+      </c>
+      <c r="P435" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q435" t="b">
+        <v>0</v>
+      </c>
+      <c r="R435" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="436" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>805</v>
+      </c>
+      <c r="B436" t="s">
+        <v>19</v>
+      </c>
+      <c r="C436" t="s">
+        <v>57</v>
+      </c>
+      <c r="D436" t="s">
+        <v>21</v>
+      </c>
+      <c r="E436" t="s">
+        <v>656</v>
+      </c>
+      <c r="F436" t="s">
+        <v>657</v>
+      </c>
+      <c r="G436" t="s">
+        <v>658</v>
+      </c>
+      <c r="H436">
+        <v>44</v>
+      </c>
+      <c r="I436" t="s">
+        <v>21</v>
+      </c>
+      <c r="J436" t="s">
+        <v>136</v>
+      </c>
+      <c r="K436" t="s">
+        <v>21</v>
+      </c>
+      <c r="L436" t="s">
+        <v>21</v>
+      </c>
+      <c r="M436" t="s">
+        <v>806</v>
+      </c>
+      <c r="N436" t="s">
+        <v>27</v>
+      </c>
+      <c r="O436" t="s">
+        <v>250</v>
+      </c>
+      <c r="P436" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q436" t="b">
+        <v>0</v>
+      </c>
+      <c r="R436" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="437" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>807</v>
+      </c>
+      <c r="B437" t="s">
+        <v>19</v>
+      </c>
+      <c r="C437" t="s">
+        <v>57</v>
+      </c>
+      <c r="D437" t="s">
+        <v>21</v>
+      </c>
+      <c r="E437" t="s">
+        <v>38</v>
+      </c>
+      <c r="F437" t="s">
+        <v>93</v>
+      </c>
+      <c r="G437" t="s">
+        <v>40</v>
+      </c>
+      <c r="H437">
+        <v>36</v>
+      </c>
+      <c r="I437" t="s">
+        <v>120</v>
+      </c>
+      <c r="J437" t="s">
+        <v>808</v>
+      </c>
+      <c r="K437" t="s">
+        <v>21</v>
+      </c>
+      <c r="L437" t="s">
+        <v>21</v>
+      </c>
+      <c r="M437" t="s">
+        <v>809</v>
+      </c>
+      <c r="N437" t="s">
+        <v>27</v>
+      </c>
+      <c r="O437" t="s">
+        <v>250</v>
+      </c>
+      <c r="P437" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q437" t="b">
+        <v>0</v>
+      </c>
+      <c r="R437" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="438" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>807</v>
+      </c>
+      <c r="B438" t="s">
+        <v>19</v>
+      </c>
+      <c r="C438" t="s">
+        <v>57</v>
+      </c>
+      <c r="D438" t="s">
+        <v>21</v>
+      </c>
+      <c r="E438" t="s">
+        <v>38</v>
+      </c>
+      <c r="F438" t="s">
+        <v>93</v>
+      </c>
+      <c r="G438" t="s">
+        <v>40</v>
+      </c>
+      <c r="H438">
+        <v>36</v>
+      </c>
+      <c r="I438" t="s">
+        <v>468</v>
+      </c>
+      <c r="J438" t="s">
+        <v>808</v>
+      </c>
+      <c r="K438" t="s">
+        <v>21</v>
+      </c>
+      <c r="L438" t="s">
+        <v>21</v>
+      </c>
+      <c r="M438" t="s">
+        <v>809</v>
+      </c>
+      <c r="N438" t="s">
+        <v>27</v>
+      </c>
+      <c r="O438" t="s">
+        <v>232</v>
+      </c>
+      <c r="P438" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q438" t="b">
+        <v>0</v>
+      </c>
+      <c r="R438" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="439" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>810</v>
+      </c>
+      <c r="B439" t="s">
+        <v>19</v>
+      </c>
+      <c r="C439" t="s">
+        <v>57</v>
+      </c>
+      <c r="D439" t="s">
+        <v>21</v>
+      </c>
+      <c r="E439" t="s">
+        <v>738</v>
+      </c>
+      <c r="F439" t="s">
+        <v>739</v>
+      </c>
+      <c r="G439" t="s">
+        <v>126</v>
+      </c>
+      <c r="H439">
+        <v>12</v>
+      </c>
+      <c r="I439" t="s">
+        <v>21</v>
+      </c>
+      <c r="J439" t="s">
+        <v>808</v>
+      </c>
+      <c r="K439" t="s">
+        <v>21</v>
+      </c>
+      <c r="L439" t="s">
+        <v>21</v>
+      </c>
+      <c r="M439" t="s">
+        <v>811</v>
+      </c>
+      <c r="N439" t="s">
+        <v>27</v>
+      </c>
+      <c r="O439" t="s">
+        <v>250</v>
+      </c>
+      <c r="P439" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q439" t="b">
+        <v>0</v>
+      </c>
+      <c r="R439" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="440" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>810</v>
+      </c>
+      <c r="B440" t="s">
+        <v>19</v>
+      </c>
+      <c r="C440" t="s">
+        <v>57</v>
+      </c>
+      <c r="D440" t="s">
+        <v>21</v>
+      </c>
+      <c r="E440" t="s">
+        <v>738</v>
+      </c>
+      <c r="F440" t="s">
+        <v>739</v>
+      </c>
+      <c r="G440" t="s">
+        <v>126</v>
+      </c>
+      <c r="H440">
+        <v>12</v>
+      </c>
+      <c r="I440" t="s">
+        <v>21</v>
+      </c>
+      <c r="J440" t="s">
+        <v>808</v>
+      </c>
+      <c r="K440" t="s">
+        <v>21</v>
+      </c>
+      <c r="L440" t="s">
+        <v>21</v>
+      </c>
+      <c r="M440" t="s">
+        <v>811</v>
+      </c>
+      <c r="N440" t="s">
+        <v>27</v>
+      </c>
+      <c r="O440" t="s">
+        <v>250</v>
+      </c>
+      <c r="P440" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q440" t="b">
+        <v>0</v>
+      </c>
+      <c r="R440" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="441" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>812</v>
+      </c>
+      <c r="B441" t="s">
+        <v>19</v>
+      </c>
+      <c r="C441" t="s">
+        <v>57</v>
+      </c>
+      <c r="D441" t="s">
+        <v>21</v>
+      </c>
+      <c r="E441" t="s">
+        <v>49</v>
+      </c>
+      <c r="F441" t="s">
+        <v>209</v>
+      </c>
+      <c r="G441" t="s">
+        <v>51</v>
+      </c>
+      <c r="H441">
+        <v>12</v>
+      </c>
+      <c r="I441" t="s">
+        <v>468</v>
+      </c>
+      <c r="J441" t="s">
+        <v>808</v>
+      </c>
+      <c r="K441" t="s">
+        <v>21</v>
+      </c>
+      <c r="L441" t="s">
+        <v>21</v>
+      </c>
+      <c r="M441" t="s">
+        <v>813</v>
+      </c>
+      <c r="N441" t="s">
+        <v>27</v>
+      </c>
+      <c r="O441" t="s">
+        <v>250</v>
+      </c>
+      <c r="P441" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q441" t="b">
+        <v>0</v>
+      </c>
+      <c r="R441" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="442" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>812</v>
+      </c>
+      <c r="B442" t="s">
+        <v>19</v>
+      </c>
+      <c r="C442" t="s">
+        <v>57</v>
+      </c>
+      <c r="D442" t="s">
+        <v>21</v>
+      </c>
+      <c r="E442" t="s">
+        <v>49</v>
+      </c>
+      <c r="F442" t="s">
+        <v>209</v>
+      </c>
+      <c r="G442" t="s">
+        <v>51</v>
+      </c>
+      <c r="H442">
+        <v>12</v>
+      </c>
+      <c r="I442" t="s">
+        <v>468</v>
+      </c>
+      <c r="J442" t="s">
+        <v>808</v>
+      </c>
+      <c r="K442" t="s">
+        <v>21</v>
+      </c>
+      <c r="L442" t="s">
+        <v>21</v>
+      </c>
+      <c r="M442" t="s">
+        <v>813</v>
+      </c>
+      <c r="N442" t="s">
+        <v>27</v>
+      </c>
+      <c r="O442" t="s">
+        <v>250</v>
+      </c>
+      <c r="P442" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q442" t="b">
+        <v>0</v>
+      </c>
+      <c r="R442" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="443" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>814</v>
+      </c>
+      <c r="B443" t="s">
+        <v>19</v>
+      </c>
+      <c r="C443" t="s">
+        <v>57</v>
+      </c>
+      <c r="D443" t="s">
+        <v>21</v>
+      </c>
+      <c r="E443" t="s">
+        <v>310</v>
+      </c>
+      <c r="F443" t="s">
+        <v>311</v>
+      </c>
+      <c r="G443" t="s">
+        <v>312</v>
+      </c>
+      <c r="H443">
+        <v>26</v>
+      </c>
+      <c r="I443" t="s">
+        <v>120</v>
+      </c>
+      <c r="J443" t="s">
+        <v>136</v>
+      </c>
+      <c r="K443" t="s">
+        <v>21</v>
+      </c>
+      <c r="L443" t="s">
+        <v>21</v>
+      </c>
+      <c r="M443" t="s">
+        <v>815</v>
+      </c>
+      <c r="N443" t="s">
+        <v>27</v>
+      </c>
+      <c r="O443" t="s">
+        <v>250</v>
+      </c>
+      <c r="P443" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q443" t="b">
+        <v>0</v>
+      </c>
+      <c r="R443" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="444" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>814</v>
+      </c>
+      <c r="B444" t="s">
+        <v>19</v>
+      </c>
+      <c r="C444" t="s">
+        <v>816</v>
+      </c>
+      <c r="D444" t="s">
+        <v>21</v>
+      </c>
+      <c r="E444" t="s">
+        <v>310</v>
+      </c>
+      <c r="F444" t="s">
+        <v>311</v>
+      </c>
+      <c r="G444" t="s">
+        <v>312</v>
+      </c>
+      <c r="H444">
+        <v>26</v>
+      </c>
+      <c r="I444" t="s">
+        <v>120</v>
+      </c>
+      <c r="J444" t="s">
+        <v>136</v>
+      </c>
+      <c r="K444" t="s">
+        <v>21</v>
+      </c>
+      <c r="L444" t="s">
+        <v>21</v>
+      </c>
+      <c r="M444" t="s">
+        <v>815</v>
+      </c>
+      <c r="N444" t="s">
+        <v>27</v>
+      </c>
+      <c r="O444" t="s">
+        <v>250</v>
+      </c>
+      <c r="P444" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q444" t="b">
+        <v>0</v>
+      </c>
+      <c r="R444" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="445" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>817</v>
+      </c>
+      <c r="B445" t="s">
+        <v>19</v>
+      </c>
+      <c r="C445" t="s">
+        <v>57</v>
+      </c>
+      <c r="D445" t="s">
+        <v>21</v>
+      </c>
+      <c r="E445" t="s">
+        <v>58</v>
+      </c>
+      <c r="F445" t="s">
+        <v>328</v>
+      </c>
+      <c r="G445" t="s">
+        <v>60</v>
+      </c>
+      <c r="H445">
+        <v>16</v>
+      </c>
+      <c r="I445" t="s">
+        <v>120</v>
+      </c>
+      <c r="J445" t="s">
+        <v>136</v>
+      </c>
+      <c r="K445" t="s">
+        <v>21</v>
+      </c>
+      <c r="L445" t="s">
+        <v>21</v>
+      </c>
+      <c r="M445" t="s">
+        <v>818</v>
+      </c>
+      <c r="N445" t="s">
+        <v>27</v>
+      </c>
+      <c r="O445" t="s">
+        <v>250</v>
+      </c>
+      <c r="P445" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q445" t="b">
+        <v>0</v>
+      </c>
+      <c r="R445" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="446" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>817</v>
+      </c>
+      <c r="B446" t="s">
+        <v>19</v>
+      </c>
+      <c r="C446" t="s">
+        <v>57</v>
+      </c>
+      <c r="D446" t="s">
+        <v>21</v>
+      </c>
+      <c r="E446" t="s">
+        <v>110</v>
+      </c>
+      <c r="F446" t="s">
+        <v>111</v>
+      </c>
+      <c r="G446" t="s">
+        <v>112</v>
+      </c>
+      <c r="H446">
+        <v>48</v>
+      </c>
+      <c r="I446" t="s">
+        <v>21</v>
+      </c>
+      <c r="J446" t="s">
+        <v>136</v>
+      </c>
+      <c r="K446" t="s">
+        <v>21</v>
+      </c>
+      <c r="L446" t="s">
+        <v>21</v>
+      </c>
+      <c r="M446" t="s">
+        <v>819</v>
+      </c>
+      <c r="N446" t="s">
+        <v>27</v>
+      </c>
+      <c r="O446" t="s">
+        <v>250</v>
+      </c>
+      <c r="P446" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q446" t="b">
+        <v>0</v>
+      </c>
+      <c r="R446" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="447" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>817</v>
+      </c>
+      <c r="B447" t="s">
+        <v>19</v>
+      </c>
+      <c r="C447" t="s">
+        <v>57</v>
+      </c>
+      <c r="D447" t="s">
+        <v>21</v>
+      </c>
+      <c r="E447" t="s">
+        <v>58</v>
+      </c>
+      <c r="F447" t="s">
+        <v>328</v>
+      </c>
+      <c r="G447" t="s">
+        <v>60</v>
+      </c>
+      <c r="H447">
+        <v>16</v>
+      </c>
+      <c r="I447" t="s">
+        <v>468</v>
+      </c>
+      <c r="J447" t="s">
+        <v>136</v>
+      </c>
+      <c r="K447" t="s">
+        <v>21</v>
+      </c>
+      <c r="L447" t="s">
+        <v>21</v>
+      </c>
+      <c r="M447" t="s">
+        <v>818</v>
+      </c>
+      <c r="N447" t="s">
+        <v>27</v>
+      </c>
+      <c r="O447" t="s">
+        <v>250</v>
+      </c>
+      <c r="P447" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q447" t="b">
+        <v>0</v>
+      </c>
+      <c r="R447" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="448" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>817</v>
+      </c>
+      <c r="B448" t="s">
+        <v>19</v>
+      </c>
+      <c r="C448" t="s">
+        <v>57</v>
+      </c>
+      <c r="D448" t="s">
+        <v>21</v>
+      </c>
+      <c r="E448" t="s">
+        <v>110</v>
+      </c>
+      <c r="F448" t="s">
+        <v>111</v>
+      </c>
+      <c r="G448" t="s">
+        <v>112</v>
+      </c>
+      <c r="H448">
+        <v>48</v>
+      </c>
+      <c r="I448" t="s">
+        <v>21</v>
+      </c>
+      <c r="J448" t="s">
+        <v>136</v>
+      </c>
+      <c r="K448" t="s">
+        <v>21</v>
+      </c>
+      <c r="L448" t="s">
+        <v>21</v>
+      </c>
+      <c r="M448" t="s">
+        <v>819</v>
+      </c>
+      <c r="N448" t="s">
+        <v>27</v>
+      </c>
+      <c r="O448" t="s">
+        <v>503</v>
+      </c>
+      <c r="P448" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q448" t="b">
+        <v>0</v>
+      </c>
+      <c r="R448" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="449" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>820</v>
+      </c>
+      <c r="B449" t="s">
+        <v>19</v>
+      </c>
+      <c r="C449" t="s">
+        <v>57</v>
+      </c>
+      <c r="D449" t="s">
+        <v>21</v>
+      </c>
+      <c r="E449" t="s">
+        <v>523</v>
+      </c>
+      <c r="F449" t="s">
+        <v>524</v>
+      </c>
+      <c r="G449" t="s">
+        <v>410</v>
+      </c>
+      <c r="H449">
+        <v>76</v>
+      </c>
+      <c r="I449" t="s">
+        <v>21</v>
+      </c>
+      <c r="J449" t="s">
+        <v>136</v>
+      </c>
+      <c r="K449" t="s">
+        <v>21</v>
+      </c>
+      <c r="L449" t="s">
+        <v>21</v>
+      </c>
+      <c r="M449" t="s">
+        <v>821</v>
+      </c>
+      <c r="N449" t="s">
+        <v>27</v>
+      </c>
+      <c r="O449" t="s">
+        <v>232</v>
+      </c>
+      <c r="P449" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q449" t="b">
+        <v>0</v>
+      </c>
+      <c r="R449" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="450" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>820</v>
+      </c>
+      <c r="B450" t="s">
+        <v>19</v>
+      </c>
+      <c r="C450" t="s">
+        <v>822</v>
+      </c>
+      <c r="D450" t="s">
+        <v>21</v>
+      </c>
+      <c r="E450" t="s">
+        <v>523</v>
+      </c>
+      <c r="F450" t="s">
+        <v>524</v>
+      </c>
+      <c r="G450" t="s">
+        <v>410</v>
+      </c>
+      <c r="H450">
+        <v>76</v>
+      </c>
+      <c r="I450" t="s">
+        <v>21</v>
+      </c>
+      <c r="J450" t="s">
+        <v>136</v>
+      </c>
+      <c r="K450" t="s">
+        <v>21</v>
+      </c>
+      <c r="L450" t="s">
+        <v>21</v>
+      </c>
+      <c r="M450" t="s">
+        <v>821</v>
+      </c>
+      <c r="N450" t="s">
+        <v>27</v>
+      </c>
+      <c r="O450" t="s">
+        <v>794</v>
+      </c>
+      <c r="P450" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q450" t="b">
+        <v>0</v>
+      </c>
+      <c r="R450" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="451" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>820</v>
+      </c>
+      <c r="B451" t="s">
+        <v>19</v>
+      </c>
+      <c r="C451" t="s">
+        <v>57</v>
+      </c>
+      <c r="D451" t="s">
+        <v>21</v>
+      </c>
+      <c r="E451" t="s">
+        <v>523</v>
+      </c>
+      <c r="F451" t="s">
+        <v>524</v>
+      </c>
+      <c r="G451" t="s">
+        <v>410</v>
+      </c>
+      <c r="H451">
+        <v>76</v>
+      </c>
+      <c r="I451" t="s">
+        <v>21</v>
+      </c>
+      <c r="J451" t="s">
+        <v>136</v>
+      </c>
+      <c r="K451" t="s">
+        <v>21</v>
+      </c>
+      <c r="L451" t="s">
+        <v>21</v>
+      </c>
+      <c r="M451" t="s">
+        <v>821</v>
+      </c>
+      <c r="N451" t="s">
+        <v>27</v>
+      </c>
+      <c r="O451" t="s">
+        <v>250</v>
+      </c>
+      <c r="P451" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q451" t="b">
+        <v>0</v>
+      </c>
+      <c r="R451" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="452" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>823</v>
+      </c>
+      <c r="B452" t="s">
+        <v>19</v>
+      </c>
+      <c r="C452" t="s">
+        <v>57</v>
+      </c>
+      <c r="D452" t="s">
+        <v>21</v>
+      </c>
+      <c r="E452" t="s">
+        <v>69</v>
+      </c>
+      <c r="F452" t="s">
+        <v>70</v>
+      </c>
+      <c r="G452" t="s">
+        <v>71</v>
+      </c>
+      <c r="H452">
+        <v>32</v>
+      </c>
+      <c r="I452" t="s">
+        <v>120</v>
+      </c>
+      <c r="J452" t="s">
+        <v>136</v>
+      </c>
+      <c r="K452" t="s">
+        <v>21</v>
+      </c>
+      <c r="L452" t="s">
+        <v>21</v>
+      </c>
+      <c r="M452" t="s">
+        <v>824</v>
+      </c>
+      <c r="N452" t="s">
+        <v>27</v>
+      </c>
+      <c r="O452" t="s">
+        <v>250</v>
+      </c>
+      <c r="P452" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q452" t="b">
+        <v>0</v>
+      </c>
+      <c r="R452" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="453" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>823</v>
+      </c>
+      <c r="B453" t="s">
+        <v>19</v>
+      </c>
+      <c r="C453" t="s">
+        <v>57</v>
+      </c>
+      <c r="D453" t="s">
+        <v>21</v>
+      </c>
+      <c r="E453" t="s">
+        <v>825</v>
+      </c>
+      <c r="F453" t="s">
+        <v>70</v>
+      </c>
+      <c r="G453" t="s">
+        <v>71</v>
+      </c>
+      <c r="H453">
+        <v>32</v>
+      </c>
+      <c r="I453" t="s">
+        <v>120</v>
+      </c>
+      <c r="J453" t="s">
+        <v>136</v>
+      </c>
+      <c r="K453" t="s">
+        <v>21</v>
+      </c>
+      <c r="L453" t="s">
+        <v>21</v>
+      </c>
+      <c r="M453" t="s">
+        <v>824</v>
+      </c>
+      <c r="N453" t="s">
+        <v>27</v>
+      </c>
+      <c r="O453" t="s">
+        <v>503</v>
+      </c>
+      <c r="P453" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q453" t="b">
+        <v>0</v>
+      </c>
+      <c r="R453" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="454" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>826</v>
+      </c>
+      <c r="B454" t="s">
+        <v>19</v>
+      </c>
+      <c r="C454" t="s">
+        <v>57</v>
+      </c>
+      <c r="D454" t="s">
+        <v>21</v>
+      </c>
+      <c r="E454" t="s">
+        <v>827</v>
+      </c>
+      <c r="F454" t="s">
+        <v>828</v>
+      </c>
+      <c r="G454" t="s">
+        <v>552</v>
+      </c>
+      <c r="H454">
+        <v>4</v>
+      </c>
+      <c r="I454" t="s">
+        <v>21</v>
+      </c>
+      <c r="J454" t="s">
+        <v>136</v>
+      </c>
+      <c r="K454" t="s">
+        <v>21</v>
+      </c>
+      <c r="L454" t="s">
+        <v>21</v>
+      </c>
+      <c r="M454" t="s">
+        <v>829</v>
+      </c>
+      <c r="N454" t="s">
+        <v>27</v>
+      </c>
+      <c r="O454" t="s">
+        <v>250</v>
+      </c>
+      <c r="P454" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q454" t="b">
+        <v>0</v>
+      </c>
+      <c r="R454" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="455" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>826</v>
+      </c>
+      <c r="B455" t="s">
+        <v>19</v>
+      </c>
+      <c r="C455" t="s">
+        <v>57</v>
+      </c>
+      <c r="D455" t="s">
+        <v>21</v>
+      </c>
+      <c r="E455" t="s">
+        <v>827</v>
+      </c>
+      <c r="F455" t="s">
+        <v>828</v>
+      </c>
+      <c r="G455" t="s">
+        <v>552</v>
+      </c>
+      <c r="H455">
+        <v>4</v>
+      </c>
+      <c r="I455" t="s">
+        <v>21</v>
+      </c>
+      <c r="J455" t="s">
+        <v>136</v>
+      </c>
+      <c r="K455" t="s">
+        <v>21</v>
+      </c>
+      <c r="L455" t="s">
+        <v>21</v>
+      </c>
+      <c r="M455" t="s">
+        <v>829</v>
+      </c>
+      <c r="N455" t="s">
+        <v>27</v>
+      </c>
+      <c r="O455" t="s">
+        <v>250</v>
+      </c>
+      <c r="P455" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q455" t="b">
+        <v>0</v>
+      </c>
+      <c r="R455" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="456" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>830</v>
+      </c>
+      <c r="B456" t="s">
+        <v>19</v>
+      </c>
+      <c r="C456" t="s">
+        <v>57</v>
+      </c>
+      <c r="D456" t="s">
+        <v>21</v>
+      </c>
+      <c r="E456" t="s">
+        <v>49</v>
+      </c>
+      <c r="F456" t="s">
+        <v>209</v>
+      </c>
+      <c r="G456" t="s">
+        <v>51</v>
+      </c>
+      <c r="H456">
+        <v>10</v>
+      </c>
+      <c r="I456" t="s">
+        <v>120</v>
+      </c>
+      <c r="J456" t="s">
+        <v>136</v>
+      </c>
+      <c r="K456" t="s">
+        <v>21</v>
+      </c>
+      <c r="L456" t="s">
+        <v>21</v>
+      </c>
+      <c r="M456" t="s">
+        <v>831</v>
+      </c>
+      <c r="N456" t="s">
+        <v>27</v>
+      </c>
+      <c r="O456" t="s">
+        <v>250</v>
+      </c>
+      <c r="P456" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q456" t="b">
+        <v>0</v>
+      </c>
+      <c r="R456" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="457" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>830</v>
+      </c>
+      <c r="B457" t="s">
+        <v>19</v>
+      </c>
+      <c r="C457" t="s">
+        <v>832</v>
+      </c>
+      <c r="D457" t="s">
+        <v>21</v>
+      </c>
+      <c r="E457" t="s">
+        <v>49</v>
+      </c>
+      <c r="F457" t="s">
+        <v>209</v>
+      </c>
+      <c r="G457" t="s">
+        <v>51</v>
+      </c>
+      <c r="H457">
+        <v>10</v>
+      </c>
+      <c r="I457" t="s">
+        <v>120</v>
+      </c>
+      <c r="J457" t="s">
+        <v>136</v>
+      </c>
+      <c r="K457" t="s">
+        <v>21</v>
+      </c>
+      <c r="L457" t="s">
+        <v>21</v>
+      </c>
+      <c r="M457" t="s">
+        <v>831</v>
+      </c>
+      <c r="N457" t="s">
+        <v>27</v>
+      </c>
+      <c r="O457" t="s">
+        <v>250</v>
+      </c>
+      <c r="P457" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q457" t="b">
+        <v>0</v>
+      </c>
+      <c r="R457" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="458" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>833</v>
+      </c>
+      <c r="B458" t="s">
+        <v>19</v>
+      </c>
+      <c r="C458" t="s">
+        <v>57</v>
+      </c>
+      <c r="D458" t="s">
+        <v>21</v>
+      </c>
+      <c r="E458" t="s">
+        <v>643</v>
+      </c>
+      <c r="F458" t="s">
+        <v>644</v>
+      </c>
+      <c r="G458" t="s">
+        <v>266</v>
+      </c>
+      <c r="H458">
+        <v>12</v>
+      </c>
+      <c r="I458" t="s">
+        <v>120</v>
+      </c>
+      <c r="J458" t="s">
+        <v>136</v>
+      </c>
+      <c r="K458" t="s">
+        <v>21</v>
+      </c>
+      <c r="L458" t="s">
+        <v>21</v>
+      </c>
+      <c r="M458" t="s">
+        <v>834</v>
+      </c>
+      <c r="N458" t="s">
+        <v>27</v>
+      </c>
+      <c r="O458" t="s">
+        <v>250</v>
+      </c>
+      <c r="P458" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q458" t="b">
+        <v>0</v>
+      </c>
+      <c r="R458" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="459" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>833</v>
+      </c>
+      <c r="B459" t="s">
+        <v>19</v>
+      </c>
+      <c r="C459" t="s">
+        <v>57</v>
+      </c>
+      <c r="D459" t="s">
+        <v>21</v>
+      </c>
+      <c r="E459" t="s">
+        <v>643</v>
+      </c>
+      <c r="F459" t="s">
+        <v>644</v>
+      </c>
+      <c r="G459" t="s">
+        <v>266</v>
+      </c>
+      <c r="H459">
+        <v>12</v>
+      </c>
+      <c r="I459" t="s">
+        <v>120</v>
+      </c>
+      <c r="J459" t="s">
+        <v>136</v>
+      </c>
+      <c r="K459" t="s">
+        <v>21</v>
+      </c>
+      <c r="L459" t="s">
+        <v>21</v>
+      </c>
+      <c r="M459" t="s">
+        <v>834</v>
+      </c>
+      <c r="N459" t="s">
+        <v>27</v>
+      </c>
+      <c r="O459" t="s">
+        <v>250</v>
+      </c>
+      <c r="P459" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q459" t="b">
+        <v>0</v>
+      </c>
+      <c r="R459" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="460" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>835</v>
+      </c>
+      <c r="B460" t="s">
+        <v>19</v>
+      </c>
+      <c r="C460" t="s">
+        <v>541</v>
+      </c>
+      <c r="D460" t="s">
+        <v>21</v>
+      </c>
+      <c r="E460" t="s">
+        <v>69</v>
+      </c>
+      <c r="F460" t="s">
+        <v>70</v>
+      </c>
+      <c r="G460" t="s">
+        <v>71</v>
+      </c>
+      <c r="H460">
+        <v>15</v>
+      </c>
+      <c r="I460" t="s">
+        <v>120</v>
+      </c>
+      <c r="J460" t="s">
+        <v>136</v>
+      </c>
+      <c r="K460" t="s">
+        <v>21</v>
+      </c>
+      <c r="L460" t="s">
+        <v>21</v>
+      </c>
+      <c r="M460" t="s">
+        <v>836</v>
+      </c>
+      <c r="N460" t="s">
+        <v>27</v>
+      </c>
+      <c r="O460" t="s">
+        <v>250</v>
+      </c>
+      <c r="P460" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q460" t="b">
+        <v>0</v>
+      </c>
+      <c r="R460" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="461" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>835</v>
+      </c>
+      <c r="B461" t="s">
+        <v>19</v>
+      </c>
+      <c r="C461" t="s">
+        <v>57</v>
+      </c>
+      <c r="D461" t="s">
+        <v>21</v>
+      </c>
+      <c r="E461" t="s">
+        <v>69</v>
+      </c>
+      <c r="F461" t="s">
+        <v>70</v>
+      </c>
+      <c r="G461" t="s">
+        <v>71</v>
+      </c>
+      <c r="H461">
+        <v>15</v>
+      </c>
+      <c r="I461" t="s">
+        <v>120</v>
+      </c>
+      <c r="J461" t="s">
+        <v>136</v>
+      </c>
+      <c r="K461" t="s">
+        <v>21</v>
+      </c>
+      <c r="L461" t="s">
+        <v>21</v>
+      </c>
+      <c r="M461" t="s">
+        <v>836</v>
+      </c>
+      <c r="N461" t="s">
+        <v>27</v>
+      </c>
+      <c r="O461" t="s">
+        <v>250</v>
+      </c>
+      <c r="P461" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q461" t="b">
+        <v>0</v>
+      </c>
+      <c r="R461" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="462" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>837</v>
+      </c>
+      <c r="B462" t="s">
+        <v>19</v>
+      </c>
+      <c r="C462" t="s">
+        <v>838</v>
+      </c>
+      <c r="D462" t="s">
+        <v>21</v>
+      </c>
+      <c r="E462" t="s">
+        <v>310</v>
+      </c>
+      <c r="F462" t="s">
+        <v>311</v>
+      </c>
+      <c r="G462" t="s">
+        <v>312</v>
+      </c>
+      <c r="H462">
+        <v>22</v>
+      </c>
+      <c r="I462" t="s">
+        <v>468</v>
+      </c>
+      <c r="J462" t="s">
+        <v>136</v>
+      </c>
+      <c r="K462" t="s">
+        <v>21</v>
+      </c>
+      <c r="L462" t="s">
+        <v>21</v>
+      </c>
+      <c r="M462" t="s">
+        <v>839</v>
+      </c>
+      <c r="N462" t="s">
+        <v>27</v>
+      </c>
+      <c r="O462" t="s">
+        <v>250</v>
+      </c>
+      <c r="P462" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q462" t="b">
+        <v>0</v>
+      </c>
+      <c r="R462" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="463" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>837</v>
+      </c>
+      <c r="B463" t="s">
+        <v>19</v>
+      </c>
+      <c r="C463" t="s">
+        <v>57</v>
+      </c>
+      <c r="D463" t="s">
+        <v>21</v>
+      </c>
+      <c r="E463" t="s">
+        <v>310</v>
+      </c>
+      <c r="F463" t="s">
+        <v>311</v>
+      </c>
+      <c r="G463" t="s">
+        <v>312</v>
+      </c>
+      <c r="H463">
+        <v>22</v>
+      </c>
+      <c r="I463" t="s">
+        <v>120</v>
+      </c>
+      <c r="J463" t="s">
+        <v>136</v>
+      </c>
+      <c r="K463" t="s">
+        <v>21</v>
+      </c>
+      <c r="L463" t="s">
+        <v>21</v>
+      </c>
+      <c r="M463" t="s">
+        <v>839</v>
+      </c>
+      <c r="N463" t="s">
+        <v>27</v>
+      </c>
+      <c r="O463" t="s">
+        <v>250</v>
+      </c>
+      <c r="P463" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q463" t="b">
+        <v>0</v>
+      </c>
+      <c r="R463" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="464" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>840</v>
+      </c>
+      <c r="B464" t="s">
+        <v>19</v>
+      </c>
+      <c r="C464" t="s">
+        <v>57</v>
+      </c>
+      <c r="D464" t="s">
+        <v>21</v>
+      </c>
+      <c r="E464" t="s">
+        <v>791</v>
+      </c>
+      <c r="F464" t="s">
+        <v>792</v>
+      </c>
+      <c r="G464" t="s">
+        <v>394</v>
+      </c>
+      <c r="H464">
+        <v>3</v>
+      </c>
+      <c r="I464" t="s">
+        <v>21</v>
+      </c>
+      <c r="J464" t="s">
+        <v>136</v>
+      </c>
+      <c r="K464" t="s">
+        <v>21</v>
+      </c>
+      <c r="L464" t="s">
+        <v>21</v>
+      </c>
+      <c r="M464" t="s">
+        <v>841</v>
+      </c>
+      <c r="N464" t="s">
+        <v>27</v>
+      </c>
+      <c r="O464" t="s">
+        <v>250</v>
+      </c>
+      <c r="P464" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q464" t="b">
+        <v>0</v>
+      </c>
+      <c r="R464" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="465" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>840</v>
+      </c>
+      <c r="B465" t="s">
+        <v>19</v>
+      </c>
+      <c r="C465" t="s">
+        <v>57</v>
+      </c>
+      <c r="D465" t="s">
+        <v>21</v>
+      </c>
+      <c r="E465" t="s">
+        <v>791</v>
+      </c>
+      <c r="F465" t="s">
+        <v>792</v>
+      </c>
+      <c r="G465" t="s">
+        <v>394</v>
+      </c>
+      <c r="H465">
+        <v>3</v>
+      </c>
+      <c r="I465" t="s">
+        <v>21</v>
+      </c>
+      <c r="J465" t="s">
+        <v>136</v>
+      </c>
+      <c r="K465" t="s">
+        <v>21</v>
+      </c>
+      <c r="L465" t="s">
+        <v>21</v>
+      </c>
+      <c r="M465" t="s">
+        <v>841</v>
+      </c>
+      <c r="N465" t="s">
+        <v>27</v>
+      </c>
+      <c r="O465" t="s">
+        <v>794</v>
+      </c>
+      <c r="P465" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q465" t="b">
+        <v>0</v>
+      </c>
+      <c r="R465" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="466" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>842</v>
+      </c>
+      <c r="B466" t="s">
+        <v>19</v>
+      </c>
+      <c r="C466" t="s">
+        <v>57</v>
+      </c>
+      <c r="D466" t="s">
+        <v>21</v>
+      </c>
+      <c r="E466" t="s">
+        <v>656</v>
+      </c>
+      <c r="F466" t="s">
+        <v>657</v>
+      </c>
+      <c r="G466" t="s">
+        <v>658</v>
+      </c>
+      <c r="H466">
+        <v>34</v>
+      </c>
+      <c r="I466" t="s">
+        <v>21</v>
+      </c>
+      <c r="J466" t="s">
+        <v>136</v>
+      </c>
+      <c r="K466" t="s">
+        <v>21</v>
+      </c>
+      <c r="L466" t="s">
+        <v>21</v>
+      </c>
+      <c r="M466" t="s">
+        <v>843</v>
+      </c>
+      <c r="N466" t="s">
+        <v>27</v>
+      </c>
+      <c r="O466" t="s">
+        <v>250</v>
+      </c>
+      <c r="P466" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q466" t="b">
+        <v>0</v>
+      </c>
+      <c r="R466" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="467" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>842</v>
+      </c>
+      <c r="B467" t="s">
+        <v>19</v>
+      </c>
+      <c r="C467" t="s">
+        <v>832</v>
+      </c>
+      <c r="D467" t="s">
+        <v>21</v>
+      </c>
+      <c r="E467" t="s">
+        <v>656</v>
+      </c>
+      <c r="F467" t="s">
+        <v>657</v>
+      </c>
+      <c r="G467" t="s">
+        <v>658</v>
+      </c>
+      <c r="H467">
+        <v>34</v>
+      </c>
+      <c r="I467" t="s">
+        <v>21</v>
+      </c>
+      <c r="J467" t="s">
+        <v>136</v>
+      </c>
+      <c r="K467" t="s">
+        <v>21</v>
+      </c>
+      <c r="L467" t="s">
+        <v>21</v>
+      </c>
+      <c r="M467" t="s">
+        <v>843</v>
+      </c>
+      <c r="N467" t="s">
+        <v>27</v>
+      </c>
+      <c r="O467" t="s">
+        <v>250</v>
+      </c>
+      <c r="P467" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q467" t="b">
+        <v>0</v>
+      </c>
+      <c r="R467" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="468" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>844</v>
+      </c>
+      <c r="B468" t="s">
+        <v>19</v>
+      </c>
+      <c r="C468" t="s">
+        <v>57</v>
+      </c>
+      <c r="D468" t="s">
+        <v>21</v>
+      </c>
+      <c r="E468" t="s">
+        <v>49</v>
+      </c>
+      <c r="F468" t="s">
+        <v>209</v>
+      </c>
+      <c r="G468" t="s">
+        <v>51</v>
+      </c>
+      <c r="H468">
+        <v>8</v>
+      </c>
+      <c r="I468" t="s">
+        <v>120</v>
+      </c>
+      <c r="J468" t="s">
+        <v>136</v>
+      </c>
+      <c r="K468" t="s">
+        <v>21</v>
+      </c>
+      <c r="L468" t="s">
+        <v>21</v>
+      </c>
+      <c r="M468" t="s">
+        <v>845</v>
+      </c>
+      <c r="N468" t="s">
+        <v>27</v>
+      </c>
+      <c r="O468" t="s">
+        <v>794</v>
+      </c>
+      <c r="P468" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q468" t="b">
+        <v>0</v>
+      </c>
+      <c r="R468" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="469" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>844</v>
+      </c>
+      <c r="B469" t="s">
+        <v>19</v>
+      </c>
+      <c r="C469" t="s">
+        <v>816</v>
+      </c>
+      <c r="D469" t="s">
+        <v>21</v>
+      </c>
+      <c r="E469" t="s">
+        <v>49</v>
+      </c>
+      <c r="F469" t="s">
+        <v>209</v>
+      </c>
+      <c r="G469" t="s">
+        <v>51</v>
+      </c>
+      <c r="H469">
+        <v>8</v>
+      </c>
+      <c r="I469" t="s">
+        <v>468</v>
+      </c>
+      <c r="J469" t="s">
+        <v>136</v>
+      </c>
+      <c r="K469" t="s">
+        <v>21</v>
+      </c>
+      <c r="L469" t="s">
+        <v>21</v>
+      </c>
+      <c r="M469" t="s">
+        <v>845</v>
+      </c>
+      <c r="N469" t="s">
+        <v>27</v>
+      </c>
+      <c r="O469" t="s">
+        <v>250</v>
+      </c>
+      <c r="P469" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q469" t="b">
+        <v>0</v>
+      </c>
+      <c r="R469" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="470" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>846</v>
+      </c>
+      <c r="B470" t="s">
+        <v>19</v>
+      </c>
+      <c r="C470" t="s">
+        <v>57</v>
+      </c>
+      <c r="D470" t="s">
+        <v>21</v>
+      </c>
+      <c r="E470" t="s">
+        <v>415</v>
+      </c>
+      <c r="F470" t="s">
+        <v>416</v>
+      </c>
+      <c r="G470" t="s">
+        <v>394</v>
+      </c>
+      <c r="H470">
+        <v>9</v>
+      </c>
+      <c r="I470" t="s">
+        <v>21</v>
+      </c>
+      <c r="J470" t="s">
+        <v>136</v>
+      </c>
+      <c r="K470" t="s">
+        <v>21</v>
+      </c>
+      <c r="L470" t="s">
+        <v>21</v>
+      </c>
+      <c r="M470" t="s">
+        <v>847</v>
+      </c>
+      <c r="N470" t="s">
+        <v>27</v>
+      </c>
+      <c r="O470" t="s">
+        <v>794</v>
+      </c>
+      <c r="P470" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q470" t="b">
+        <v>0</v>
+      </c>
+      <c r="R470" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="471" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>846</v>
+      </c>
+      <c r="B471" t="s">
+        <v>19</v>
+      </c>
+      <c r="C471" t="s">
+        <v>57</v>
+      </c>
+      <c r="D471" t="s">
+        <v>21</v>
+      </c>
+      <c r="E471" t="s">
+        <v>415</v>
+      </c>
+      <c r="F471" t="s">
+        <v>416</v>
+      </c>
+      <c r="G471" t="s">
+        <v>394</v>
+      </c>
+      <c r="H471">
+        <v>8</v>
+      </c>
+      <c r="I471" t="s">
+        <v>21</v>
+      </c>
+      <c r="J471" t="s">
+        <v>136</v>
+      </c>
+      <c r="K471" t="s">
+        <v>21</v>
+      </c>
+      <c r="L471" t="s">
+        <v>21</v>
+      </c>
+      <c r="M471" t="s">
+        <v>848</v>
+      </c>
+      <c r="N471" t="s">
+        <v>27</v>
+      </c>
+      <c r="O471" t="s">
+        <v>794</v>
+      </c>
+      <c r="P471" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q471" t="b">
+        <v>0</v>
+      </c>
+      <c r="R471" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="472" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>846</v>
+      </c>
+      <c r="B472" t="s">
+        <v>19</v>
+      </c>
+      <c r="C472" t="s">
+        <v>57</v>
+      </c>
+      <c r="D472" t="s">
+        <v>21</v>
+      </c>
+      <c r="E472" t="s">
+        <v>415</v>
+      </c>
+      <c r="F472" t="s">
+        <v>416</v>
+      </c>
+      <c r="G472" t="s">
+        <v>394</v>
+      </c>
+      <c r="H472">
+        <v>8</v>
+      </c>
+      <c r="I472" t="s">
+        <v>21</v>
+      </c>
+      <c r="J472" t="s">
+        <v>136</v>
+      </c>
+      <c r="K472" t="s">
+        <v>21</v>
+      </c>
+      <c r="L472" t="s">
+        <v>21</v>
+      </c>
+      <c r="M472" t="s">
+        <v>848</v>
+      </c>
+      <c r="N472" t="s">
+        <v>27</v>
+      </c>
+      <c r="O472" t="s">
+        <v>250</v>
+      </c>
+      <c r="P472" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q472" t="b">
+        <v>0</v>
+      </c>
+      <c r="R472" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="473" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>846</v>
+      </c>
+      <c r="B473" t="s">
+        <v>19</v>
+      </c>
+      <c r="C473" t="s">
+        <v>767</v>
+      </c>
+      <c r="D473" t="s">
+        <v>21</v>
+      </c>
+      <c r="E473" t="s">
+        <v>415</v>
+      </c>
+      <c r="F473" t="s">
+        <v>416</v>
+      </c>
+      <c r="G473" t="s">
+        <v>394</v>
+      </c>
+      <c r="H473">
+        <v>9</v>
+      </c>
+      <c r="I473" t="s">
+        <v>21</v>
+      </c>
+      <c r="J473" t="s">
+        <v>136</v>
+      </c>
+      <c r="K473" t="s">
+        <v>21</v>
+      </c>
+      <c r="L473" t="s">
+        <v>21</v>
+      </c>
+      <c r="M473" t="s">
+        <v>847</v>
+      </c>
+      <c r="N473" t="s">
+        <v>27</v>
+      </c>
+      <c r="O473" t="s">
+        <v>250</v>
+      </c>
+      <c r="P473" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q473" t="b">
+        <v>0</v>
+      </c>
+      <c r="R473" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="474" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>849</v>
+      </c>
+      <c r="B474" t="s">
+        <v>19</v>
+      </c>
+      <c r="C474" t="s">
+        <v>57</v>
+      </c>
+      <c r="D474" t="s">
+        <v>21</v>
+      </c>
+      <c r="E474" t="s">
+        <v>523</v>
+      </c>
+      <c r="F474" t="s">
+        <v>524</v>
+      </c>
+      <c r="G474" t="s">
+        <v>410</v>
+      </c>
+      <c r="H474">
+        <v>52</v>
+      </c>
+      <c r="I474" t="s">
+        <v>21</v>
+      </c>
+      <c r="J474" t="s">
+        <v>136</v>
+      </c>
+      <c r="K474" t="s">
+        <v>21</v>
+      </c>
+      <c r="L474" t="s">
+        <v>21</v>
+      </c>
+      <c r="M474" t="s">
+        <v>850</v>
+      </c>
+      <c r="N474" t="s">
+        <v>27</v>
+      </c>
+      <c r="O474" t="s">
+        <v>250</v>
+      </c>
+      <c r="P474" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q474" t="b">
+        <v>0</v>
+      </c>
+      <c r="R474" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="475" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>849</v>
+      </c>
+      <c r="B475" t="s">
+        <v>19</v>
+      </c>
+      <c r="C475" t="s">
+        <v>57</v>
+      </c>
+      <c r="D475" t="s">
+        <v>21</v>
+      </c>
+      <c r="E475" t="s">
+        <v>523</v>
+      </c>
+      <c r="F475" t="s">
+        <v>524</v>
+      </c>
+      <c r="G475" t="s">
+        <v>410</v>
+      </c>
+      <c r="H475">
+        <v>52</v>
+      </c>
+      <c r="I475" t="s">
+        <v>21</v>
+      </c>
+      <c r="J475" t="s">
+        <v>136</v>
+      </c>
+      <c r="K475" t="s">
+        <v>21</v>
+      </c>
+      <c r="L475" t="s">
+        <v>21</v>
+      </c>
+      <c r="M475" t="s">
+        <v>850</v>
+      </c>
+      <c r="N475" t="s">
+        <v>27</v>
+      </c>
+      <c r="O475" t="s">
+        <v>250</v>
+      </c>
+      <c r="P475" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q475" t="b">
+        <v>0</v>
+      </c>
+      <c r="R475" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="476" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>851</v>
+      </c>
+      <c r="B476" t="s">
+        <v>19</v>
+      </c>
+      <c r="C476" t="s">
+        <v>816</v>
+      </c>
+      <c r="D476" t="s">
+        <v>21</v>
+      </c>
+      <c r="E476" t="s">
+        <v>852</v>
+      </c>
+      <c r="F476" t="s">
+        <v>853</v>
+      </c>
+      <c r="G476" t="s">
+        <v>126</v>
+      </c>
+      <c r="H476">
+        <v>96</v>
+      </c>
+      <c r="I476" t="s">
+        <v>21</v>
+      </c>
+      <c r="J476" t="s">
+        <v>136</v>
+      </c>
+      <c r="K476" t="s">
+        <v>21</v>
+      </c>
+      <c r="L476" t="s">
+        <v>21</v>
+      </c>
+      <c r="M476" t="s">
+        <v>854</v>
+      </c>
+      <c r="N476" t="s">
+        <v>27</v>
+      </c>
+      <c r="O476" t="s">
+        <v>250</v>
+      </c>
+      <c r="P476" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q476" t="b">
+        <v>0</v>
+      </c>
+      <c r="R476" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="477" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>851</v>
+      </c>
+      <c r="B477" t="s">
+        <v>19</v>
+      </c>
+      <c r="C477" t="s">
+        <v>57</v>
+      </c>
+      <c r="D477" t="s">
+        <v>21</v>
+      </c>
+      <c r="E477" t="s">
+        <v>852</v>
+      </c>
+      <c r="F477" t="s">
+        <v>853</v>
+      </c>
+      <c r="G477" t="s">
+        <v>126</v>
+      </c>
+      <c r="H477">
+        <v>96</v>
+      </c>
+      <c r="I477" t="s">
+        <v>21</v>
+      </c>
+      <c r="J477" t="s">
+        <v>136</v>
+      </c>
+      <c r="K477" t="s">
+        <v>21</v>
+      </c>
+      <c r="L477" t="s">
+        <v>21</v>
+      </c>
+      <c r="M477" t="s">
+        <v>854</v>
+      </c>
+      <c r="N477" t="s">
+        <v>27</v>
+      </c>
+      <c r="O477" t="s">
+        <v>250</v>
+      </c>
+      <c r="P477" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q477" t="b">
+        <v>0</v>
+      </c>
+      <c r="R477" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="478" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>855</v>
+      </c>
+      <c r="B478" t="s">
+        <v>19</v>
+      </c>
+      <c r="C478" t="s">
+        <v>57</v>
+      </c>
+      <c r="D478" t="s">
+        <v>21</v>
+      </c>
+      <c r="E478" t="s">
+        <v>110</v>
+      </c>
+      <c r="F478" t="s">
+        <v>111</v>
+      </c>
+      <c r="G478" t="s">
+        <v>112</v>
+      </c>
+      <c r="H478">
+        <v>16</v>
+      </c>
+      <c r="I478" t="s">
+        <v>21</v>
+      </c>
+      <c r="J478" t="s">
+        <v>136</v>
+      </c>
+      <c r="K478" t="s">
+        <v>21</v>
+      </c>
+      <c r="L478" t="s">
+        <v>21</v>
+      </c>
+      <c r="M478" t="s">
+        <v>856</v>
+      </c>
+      <c r="N478" t="s">
+        <v>27</v>
+      </c>
+      <c r="O478" t="s">
+        <v>232</v>
+      </c>
+      <c r="P478" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q478" t="b">
+        <v>0</v>
+      </c>
+      <c r="R478" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="479" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>855</v>
+      </c>
+      <c r="B479" t="s">
+        <v>19</v>
+      </c>
+      <c r="C479" t="s">
+        <v>57</v>
+      </c>
+      <c r="D479" t="s">
+        <v>21</v>
+      </c>
+      <c r="E479" t="s">
+        <v>110</v>
+      </c>
+      <c r="F479" t="s">
+        <v>111</v>
+      </c>
+      <c r="G479" t="s">
+        <v>112</v>
+      </c>
+      <c r="H479">
+        <v>16</v>
+      </c>
+      <c r="I479" t="s">
+        <v>21</v>
+      </c>
+      <c r="J479" t="s">
+        <v>136</v>
+      </c>
+      <c r="K479" t="s">
+        <v>21</v>
+      </c>
+      <c r="L479" t="s">
+        <v>21</v>
+      </c>
+      <c r="M479" t="s">
+        <v>856</v>
+      </c>
+      <c r="N479" t="s">
+        <v>27</v>
+      </c>
+      <c r="O479" t="s">
+        <v>250</v>
+      </c>
+      <c r="P479" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q479" t="b">
+        <v>0</v>
+      </c>
+      <c r="R479" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="480" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>855</v>
+      </c>
+      <c r="B480" t="s">
+        <v>19</v>
+      </c>
+      <c r="C480" t="s">
+        <v>57</v>
+      </c>
+      <c r="D480" t="s">
+        <v>21</v>
+      </c>
+      <c r="E480" t="s">
+        <v>110</v>
+      </c>
+      <c r="F480" t="s">
+        <v>111</v>
+      </c>
+      <c r="G480" t="s">
+        <v>112</v>
+      </c>
+      <c r="H480">
+        <v>16</v>
+      </c>
+      <c r="I480" t="s">
+        <v>21</v>
+      </c>
+      <c r="J480" t="s">
+        <v>136</v>
+      </c>
+      <c r="K480" t="s">
+        <v>21</v>
+      </c>
+      <c r="L480" t="s">
+        <v>21</v>
+      </c>
+      <c r="M480" t="s">
+        <v>857</v>
+      </c>
+      <c r="N480" t="s">
+        <v>27</v>
+      </c>
+      <c r="O480" t="s">
+        <v>232</v>
+      </c>
+      <c r="P480" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q480" t="b">
+        <v>0</v>
+      </c>
+      <c r="R480" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="481" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>855</v>
+      </c>
+      <c r="B481" t="s">
+        <v>19</v>
+      </c>
+      <c r="C481" t="s">
+        <v>57</v>
+      </c>
+      <c r="D481" t="s">
+        <v>21</v>
+      </c>
+      <c r="E481" t="s">
+        <v>110</v>
+      </c>
+      <c r="F481" t="s">
+        <v>111</v>
+      </c>
+      <c r="G481" t="s">
+        <v>112</v>
+      </c>
+      <c r="H481">
+        <v>16</v>
+      </c>
+      <c r="I481" t="s">
+        <v>21</v>
+      </c>
+      <c r="J481" t="s">
+        <v>136</v>
+      </c>
+      <c r="K481" t="s">
+        <v>21</v>
+      </c>
+      <c r="L481" t="s">
+        <v>21</v>
+      </c>
+      <c r="M481" t="s">
+        <v>857</v>
+      </c>
+      <c r="N481" t="s">
+        <v>27</v>
+      </c>
+      <c r="O481" t="s">
+        <v>250</v>
+      </c>
+      <c r="P481" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q481" t="b">
+        <v>0</v>
+      </c>
+      <c r="R481" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="482" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>858</v>
+      </c>
+      <c r="B482" t="s">
+        <v>19</v>
+      </c>
+      <c r="C482" t="s">
+        <v>57</v>
+      </c>
+      <c r="D482" t="s">
+        <v>21</v>
+      </c>
+      <c r="E482" t="s">
+        <v>150</v>
+      </c>
+      <c r="F482" t="s">
+        <v>151</v>
+      </c>
+      <c r="G482" t="s">
+        <v>152</v>
+      </c>
+      <c r="H482">
+        <v>42</v>
+      </c>
+      <c r="I482" t="s">
+        <v>21</v>
+      </c>
+      <c r="J482" t="s">
+        <v>136</v>
+      </c>
+      <c r="K482" t="s">
+        <v>21</v>
+      </c>
+      <c r="L482" t="s">
+        <v>21</v>
+      </c>
+      <c r="M482" t="s">
+        <v>859</v>
+      </c>
+      <c r="N482" t="s">
+        <v>27</v>
+      </c>
+      <c r="O482" t="s">
+        <v>67</v>
+      </c>
+      <c r="P482" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q482" t="b">
+        <v>0</v>
+      </c>
+      <c r="R482" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="483" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>858</v>
+      </c>
+      <c r="B483" t="s">
+        <v>19</v>
+      </c>
+      <c r="C483" t="s">
+        <v>57</v>
+      </c>
+      <c r="D483" t="s">
+        <v>21</v>
+      </c>
+      <c r="E483" t="s">
+        <v>643</v>
+      </c>
+      <c r="F483" t="s">
+        <v>644</v>
+      </c>
+      <c r="G483" t="s">
+        <v>266</v>
+      </c>
+      <c r="H483">
+        <v>50</v>
+      </c>
+      <c r="I483" t="s">
+        <v>120</v>
+      </c>
+      <c r="J483" t="s">
+        <v>136</v>
+      </c>
+      <c r="K483" t="s">
+        <v>21</v>
+      </c>
+      <c r="L483" t="s">
+        <v>21</v>
+      </c>
+      <c r="M483" t="s">
+        <v>860</v>
+      </c>
+      <c r="N483" t="s">
+        <v>27</v>
+      </c>
+      <c r="O483" t="s">
+        <v>250</v>
+      </c>
+      <c r="P483" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q483" t="b">
+        <v>0</v>
+      </c>
+      <c r="R483" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="484" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>858</v>
+      </c>
+      <c r="B484" t="s">
+        <v>19</v>
+      </c>
+      <c r="C484" t="s">
+        <v>57</v>
+      </c>
+      <c r="D484" t="s">
+        <v>21</v>
+      </c>
+      <c r="E484" t="s">
+        <v>643</v>
+      </c>
+      <c r="F484" t="s">
+        <v>644</v>
+      </c>
+      <c r="G484" t="s">
+        <v>266</v>
+      </c>
+      <c r="H484">
+        <v>50</v>
+      </c>
+      <c r="I484" t="s">
+        <v>120</v>
+      </c>
+      <c r="J484" t="s">
+        <v>136</v>
+      </c>
+      <c r="K484" t="s">
+        <v>21</v>
+      </c>
+      <c r="L484" t="s">
+        <v>21</v>
+      </c>
+      <c r="M484" t="s">
+        <v>860</v>
+      </c>
+      <c r="N484" t="s">
+        <v>27</v>
+      </c>
+      <c r="O484" t="s">
+        <v>250</v>
+      </c>
+      <c r="P484" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q484" t="b">
+        <v>0</v>
+      </c>
+      <c r="R484" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="485" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>858</v>
+      </c>
+      <c r="B485" t="s">
+        <v>19</v>
+      </c>
+      <c r="C485" t="s">
+        <v>149</v>
+      </c>
+      <c r="D485" t="s">
+        <v>21</v>
+      </c>
+      <c r="E485" t="s">
+        <v>150</v>
+      </c>
+      <c r="F485" t="s">
+        <v>151</v>
+      </c>
+      <c r="G485" t="s">
+        <v>152</v>
+      </c>
+      <c r="H485">
+        <v>25</v>
+      </c>
+      <c r="I485" t="s">
+        <v>21</v>
+      </c>
+      <c r="J485" t="s">
+        <v>136</v>
+      </c>
+      <c r="K485" t="s">
+        <v>21</v>
+      </c>
+      <c r="L485" t="s">
+        <v>21</v>
+      </c>
+      <c r="M485" t="s">
+        <v>859</v>
+      </c>
+      <c r="N485" t="s">
+        <v>27</v>
+      </c>
+      <c r="O485" t="s">
+        <v>67</v>
+      </c>
+      <c r="P485" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q485" t="b">
+        <v>0</v>
+      </c>
+      <c r="R485" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="486" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>858</v>
+      </c>
+      <c r="B486" t="s">
+        <v>19</v>
+      </c>
+      <c r="C486" t="s">
+        <v>761</v>
+      </c>
+      <c r="D486" t="s">
+        <v>21</v>
+      </c>
+      <c r="E486" t="s">
+        <v>99</v>
+      </c>
+      <c r="F486" t="s">
+        <v>100</v>
+      </c>
+      <c r="G486" t="s">
+        <v>46</v>
+      </c>
+      <c r="H486">
+        <v>38</v>
+      </c>
+      <c r="I486" t="s">
+        <v>21</v>
+      </c>
+      <c r="J486" t="s">
+        <v>136</v>
+      </c>
+      <c r="K486" t="s">
+        <v>21</v>
+      </c>
+      <c r="L486" t="s">
+        <v>21</v>
+      </c>
+      <c r="M486" t="s">
+        <v>861</v>
+      </c>
+      <c r="N486" t="s">
+        <v>27</v>
+      </c>
+      <c r="O486" t="s">
+        <v>250</v>
+      </c>
+      <c r="P486" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q486" t="b">
+        <v>0</v>
+      </c>
+      <c r="R486" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="487" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>858</v>
+      </c>
+      <c r="B487" t="s">
+        <v>19</v>
+      </c>
+      <c r="C487" t="s">
+        <v>57</v>
+      </c>
+      <c r="D487" t="s">
+        <v>21</v>
+      </c>
+      <c r="E487" t="s">
+        <v>99</v>
+      </c>
+      <c r="F487" t="s">
+        <v>100</v>
+      </c>
+      <c r="G487" t="s">
+        <v>46</v>
+      </c>
+      <c r="H487">
+        <v>38</v>
+      </c>
+      <c r="I487" t="s">
+        <v>21</v>
+      </c>
+      <c r="J487" t="s">
+        <v>136</v>
+      </c>
+      <c r="K487" t="s">
+        <v>21</v>
+      </c>
+      <c r="L487" t="s">
+        <v>21</v>
+      </c>
+      <c r="M487" t="s">
+        <v>861</v>
+      </c>
+      <c r="N487" t="s">
+        <v>27</v>
+      </c>
+      <c r="O487" t="s">
+        <v>250</v>
+      </c>
+      <c r="P487" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q487" t="b">
+        <v>0</v>
+      </c>
+      <c r="R487" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="488" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>858</v>
+      </c>
+      <c r="B488" t="s">
+        <v>19</v>
+      </c>
+      <c r="C488" t="s">
+        <v>832</v>
+      </c>
+      <c r="D488" t="s">
+        <v>21</v>
+      </c>
+      <c r="E488" t="s">
+        <v>150</v>
+      </c>
+      <c r="F488" t="s">
+        <v>151</v>
+      </c>
+      <c r="G488" t="s">
+        <v>152</v>
+      </c>
+      <c r="H488">
+        <v>42</v>
+      </c>
+      <c r="I488" t="s">
+        <v>21</v>
+      </c>
+      <c r="J488" t="s">
+        <v>136</v>
+      </c>
+      <c r="K488" t="s">
+        <v>21</v>
+      </c>
+      <c r="L488" t="s">
+        <v>21</v>
+      </c>
+      <c r="M488" t="s">
+        <v>859</v>
+      </c>
+      <c r="N488" t="s">
+        <v>27</v>
+      </c>
+      <c r="O488" t="s">
+        <v>250</v>
+      </c>
+      <c r="P488" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q488" t="b">
+        <v>0</v>
+      </c>
+      <c r="R488" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="489" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>862</v>
+      </c>
+      <c r="B489" t="s">
+        <v>19</v>
+      </c>
+      <c r="C489" t="s">
+        <v>57</v>
+      </c>
+      <c r="D489" t="s">
+        <v>21</v>
+      </c>
+      <c r="E489" t="s">
+        <v>863</v>
+      </c>
+      <c r="F489" t="s">
+        <v>864</v>
+      </c>
+      <c r="G489" t="s">
+        <v>865</v>
+      </c>
+      <c r="H489">
+        <v>25</v>
+      </c>
+      <c r="I489" t="s">
+        <v>21</v>
+      </c>
+      <c r="J489" t="s">
+        <v>136</v>
+      </c>
+      <c r="K489" t="s">
+        <v>21</v>
+      </c>
+      <c r="L489" t="s">
+        <v>21</v>
+      </c>
+      <c r="M489" t="s">
+        <v>866</v>
+      </c>
+      <c r="N489" t="s">
+        <v>27</v>
+      </c>
+      <c r="O489" t="s">
+        <v>250</v>
+      </c>
+      <c r="P489" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q489" t="b">
+        <v>0</v>
+      </c>
+      <c r="R489" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="490" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>862</v>
+      </c>
+      <c r="B490" t="s">
+        <v>19</v>
+      </c>
+      <c r="C490" t="s">
+        <v>57</v>
+      </c>
+      <c r="D490" t="s">
+        <v>21</v>
+      </c>
+      <c r="E490" t="s">
+        <v>863</v>
+      </c>
+      <c r="F490" t="s">
+        <v>864</v>
+      </c>
+      <c r="G490" t="s">
+        <v>865</v>
+      </c>
+      <c r="H490">
+        <v>25</v>
+      </c>
+      <c r="I490" t="s">
+        <v>21</v>
+      </c>
+      <c r="J490" t="s">
+        <v>136</v>
+      </c>
+      <c r="K490" t="s">
+        <v>21</v>
+      </c>
+      <c r="L490" t="s">
+        <v>21</v>
+      </c>
+      <c r="M490" t="s">
+        <v>866</v>
+      </c>
+      <c r="N490" t="s">
+        <v>27</v>
+      </c>
+      <c r="O490" t="s">
+        <v>250</v>
+      </c>
+      <c r="P490" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q490" t="b">
+        <v>0</v>
+      </c>
+      <c r="R490" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="491" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>867</v>
+      </c>
+      <c r="B491" t="s">
+        <v>19</v>
+      </c>
+      <c r="C491" t="s">
+        <v>57</v>
+      </c>
+      <c r="D491" t="s">
+        <v>21</v>
+      </c>
+      <c r="E491" t="s">
+        <v>49</v>
+      </c>
+      <c r="F491" t="s">
+        <v>209</v>
+      </c>
+      <c r="G491" t="s">
+        <v>51</v>
+      </c>
+      <c r="H491">
+        <v>8</v>
+      </c>
+      <c r="I491" t="s">
+        <v>468</v>
+      </c>
+      <c r="J491" t="s">
+        <v>136</v>
+      </c>
+      <c r="K491" t="s">
+        <v>21</v>
+      </c>
+      <c r="L491" t="s">
+        <v>21</v>
+      </c>
+      <c r="M491" t="s">
+        <v>868</v>
+      </c>
+      <c r="N491" t="s">
+        <v>27</v>
+      </c>
+      <c r="O491" t="s">
+        <v>250</v>
+      </c>
+      <c r="P491" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q491" t="b">
+        <v>0</v>
+      </c>
+      <c r="R491" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="492" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>867</v>
+      </c>
+      <c r="B492" t="s">
+        <v>19</v>
+      </c>
+      <c r="C492" t="s">
+        <v>57</v>
+      </c>
+      <c r="D492" t="s">
+        <v>21</v>
+      </c>
+      <c r="E492" t="s">
+        <v>49</v>
+      </c>
+      <c r="F492" t="s">
+        <v>209</v>
+      </c>
+      <c r="G492" t="s">
+        <v>51</v>
+      </c>
+      <c r="H492">
+        <v>8</v>
+      </c>
+      <c r="I492" t="s">
+        <v>280</v>
+      </c>
+      <c r="J492" t="s">
+        <v>136</v>
+      </c>
+      <c r="K492" t="s">
+        <v>21</v>
+      </c>
+      <c r="L492" t="s">
+        <v>21</v>
+      </c>
+      <c r="M492" t="s">
+        <v>868</v>
+      </c>
+      <c r="N492" t="s">
+        <v>27</v>
+      </c>
+      <c r="O492" t="s">
+        <v>250</v>
+      </c>
+      <c r="P492" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q492" t="b">
+        <v>0</v>
+      </c>
+      <c r="R492" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="493" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>869</v>
+      </c>
+      <c r="B493" t="s">
+        <v>19</v>
+      </c>
+      <c r="C493" t="s">
+        <v>57</v>
+      </c>
+      <c r="D493" t="s">
+        <v>21</v>
+      </c>
+      <c r="E493" t="s">
+        <v>179</v>
+      </c>
+      <c r="F493" t="s">
+        <v>180</v>
+      </c>
+      <c r="G493" t="s">
+        <v>152</v>
+      </c>
+      <c r="H493">
+        <v>7</v>
+      </c>
+      <c r="I493" t="s">
+        <v>21</v>
+      </c>
+      <c r="J493" t="s">
+        <v>136</v>
+      </c>
+      <c r="K493" t="s">
+        <v>21</v>
+      </c>
+      <c r="L493" t="s">
+        <v>21</v>
+      </c>
+      <c r="M493" t="s">
+        <v>870</v>
+      </c>
+      <c r="N493" t="s">
+        <v>27</v>
+      </c>
+      <c r="O493" t="s">
+        <v>250</v>
+      </c>
+      <c r="P493" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q493" t="b">
+        <v>0</v>
+      </c>
+      <c r="R493" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="494" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>869</v>
+      </c>
+      <c r="B494" t="s">
+        <v>19</v>
+      </c>
+      <c r="C494" t="s">
+        <v>57</v>
+      </c>
+      <c r="D494" t="s">
+        <v>21</v>
+      </c>
+      <c r="E494" t="s">
+        <v>179</v>
+      </c>
+      <c r="F494" t="s">
+        <v>180</v>
+      </c>
+      <c r="G494" t="s">
+        <v>152</v>
+      </c>
+      <c r="H494">
+        <v>7</v>
+      </c>
+      <c r="I494" t="s">
+        <v>21</v>
+      </c>
+      <c r="J494" t="s">
+        <v>174</v>
+      </c>
+      <c r="K494" t="s">
+        <v>21</v>
+      </c>
+      <c r="L494" t="s">
+        <v>21</v>
+      </c>
+      <c r="M494" t="s">
+        <v>870</v>
+      </c>
+      <c r="N494" t="s">
+        <v>27</v>
+      </c>
+      <c r="O494" t="s">
+        <v>232</v>
+      </c>
+      <c r="P494" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q494" t="b">
+        <v>0</v>
+      </c>
+      <c r="R494" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="495" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>871</v>
+      </c>
+      <c r="B495" t="s">
+        <v>19</v>
+      </c>
+      <c r="C495" t="s">
+        <v>816</v>
+      </c>
+      <c r="D495" t="s">
+        <v>21</v>
+      </c>
+      <c r="E495" t="s">
+        <v>378</v>
+      </c>
+      <c r="F495" t="s">
+        <v>872</v>
+      </c>
+      <c r="G495" t="s">
+        <v>312</v>
+      </c>
+      <c r="H495">
+        <v>40</v>
+      </c>
+      <c r="I495" t="s">
+        <v>468</v>
+      </c>
+      <c r="J495" t="s">
+        <v>136</v>
+      </c>
+      <c r="K495" t="s">
+        <v>21</v>
+      </c>
+      <c r="L495" t="s">
+        <v>21</v>
+      </c>
+      <c r="M495" t="s">
+        <v>873</v>
+      </c>
+      <c r="N495" t="s">
+        <v>27</v>
+      </c>
+      <c r="O495" t="s">
+        <v>250</v>
+      </c>
+      <c r="P495" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q495" t="b">
+        <v>0</v>
+      </c>
+      <c r="R495" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="496" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>871</v>
+      </c>
+      <c r="B496" t="s">
+        <v>19</v>
+      </c>
+      <c r="C496" t="s">
+        <v>57</v>
+      </c>
+      <c r="D496" t="s">
+        <v>21</v>
+      </c>
+      <c r="E496" t="s">
+        <v>378</v>
+      </c>
+      <c r="F496" t="s">
+        <v>872</v>
+      </c>
+      <c r="G496" t="s">
+        <v>312</v>
+      </c>
+      <c r="H496">
+        <v>40</v>
+      </c>
+      <c r="I496" t="s">
+        <v>280</v>
+      </c>
+      <c r="J496" t="s">
+        <v>136</v>
+      </c>
+      <c r="K496" t="s">
+        <v>21</v>
+      </c>
+      <c r="L496" t="s">
+        <v>21</v>
+      </c>
+      <c r="M496" t="s">
+        <v>873</v>
+      </c>
+      <c r="N496" t="s">
+        <v>27</v>
+      </c>
+      <c r="O496" t="s">
+        <v>250</v>
+      </c>
+      <c r="P496" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q496" t="b">
+        <v>0</v>
+      </c>
+      <c r="R496" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="497" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>874</v>
+      </c>
+      <c r="B497" t="s">
+        <v>19</v>
+      </c>
+      <c r="C497" t="s">
+        <v>57</v>
+      </c>
+      <c r="D497" t="s">
+        <v>21</v>
+      </c>
+      <c r="E497" t="s">
+        <v>99</v>
+      </c>
+      <c r="F497" t="s">
+        <v>100</v>
+      </c>
+      <c r="G497" t="s">
+        <v>46</v>
+      </c>
+      <c r="H497">
+        <v>6</v>
+      </c>
+      <c r="I497" t="s">
+        <v>21</v>
+      </c>
+      <c r="J497" t="s">
+        <v>174</v>
+      </c>
+      <c r="K497" t="s">
+        <v>21</v>
+      </c>
+      <c r="L497" t="s">
+        <v>21</v>
+      </c>
+      <c r="M497" t="s">
+        <v>875</v>
+      </c>
+      <c r="N497" t="s">
+        <v>27</v>
+      </c>
+      <c r="O497" t="s">
+        <v>232</v>
+      </c>
+      <c r="P497" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q497" t="b">
+        <v>0</v>
+      </c>
+      <c r="R497" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="498" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>874</v>
+      </c>
+      <c r="B498" t="s">
+        <v>19</v>
+      </c>
+      <c r="C498" t="s">
+        <v>816</v>
+      </c>
+      <c r="D498" t="s">
+        <v>21</v>
+      </c>
+      <c r="E498" t="s">
+        <v>38</v>
+      </c>
+      <c r="F498" t="s">
+        <v>93</v>
+      </c>
+      <c r="G498" t="s">
+        <v>40</v>
+      </c>
+      <c r="H498">
+        <v>20</v>
+      </c>
+      <c r="I498" t="s">
+        <v>120</v>
+      </c>
+      <c r="J498" t="s">
+        <v>136</v>
+      </c>
+      <c r="K498" t="s">
+        <v>21</v>
+      </c>
+      <c r="L498" t="s">
+        <v>21</v>
+      </c>
+      <c r="M498" t="s">
+        <v>876</v>
+      </c>
+      <c r="N498" t="s">
+        <v>27</v>
+      </c>
+      <c r="O498" t="s">
+        <v>250</v>
+      </c>
+      <c r="P498" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q498" t="b">
+        <v>0</v>
+      </c>
+      <c r="R498" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="499" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>874</v>
+      </c>
+      <c r="B499" t="s">
+        <v>19</v>
+      </c>
+      <c r="C499" t="s">
+        <v>57</v>
+      </c>
+      <c r="D499" t="s">
+        <v>21</v>
+      </c>
+      <c r="E499" t="s">
+        <v>38</v>
+      </c>
+      <c r="F499" t="s">
+        <v>93</v>
+      </c>
+      <c r="G499" t="s">
+        <v>40</v>
+      </c>
+      <c r="H499">
+        <v>20</v>
+      </c>
+      <c r="I499" t="s">
+        <v>280</v>
+      </c>
+      <c r="J499" t="s">
+        <v>136</v>
+      </c>
+      <c r="K499" t="s">
+        <v>21</v>
+      </c>
+      <c r="L499" t="s">
+        <v>21</v>
+      </c>
+      <c r="M499" t="s">
+        <v>876</v>
+      </c>
+      <c r="N499" t="s">
+        <v>27</v>
+      </c>
+      <c r="O499" t="s">
+        <v>250</v>
+      </c>
+      <c r="P499" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q499" t="b">
+        <v>0</v>
+      </c>
+      <c r="R499" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="500" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>874</v>
+      </c>
+      <c r="B500" t="s">
+        <v>19</v>
+      </c>
+      <c r="C500" t="s">
+        <v>57</v>
+      </c>
+      <c r="D500" t="s">
+        <v>21</v>
+      </c>
+      <c r="E500" t="s">
+        <v>99</v>
+      </c>
+      <c r="F500" t="s">
+        <v>100</v>
+      </c>
+      <c r="G500" t="s">
+        <v>46</v>
+      </c>
+      <c r="H500">
+        <v>4</v>
+      </c>
+      <c r="I500" t="s">
+        <v>21</v>
+      </c>
+      <c r="J500" t="s">
+        <v>174</v>
+      </c>
+      <c r="K500" t="s">
+        <v>21</v>
+      </c>
+      <c r="L500" t="s">
+        <v>21</v>
+      </c>
+      <c r="M500" t="s">
+        <v>877</v>
+      </c>
+      <c r="N500" t="s">
+        <v>27</v>
+      </c>
+      <c r="O500" t="s">
+        <v>250</v>
+      </c>
+      <c r="P500" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q500" t="b">
+        <v>0</v>
+      </c>
+      <c r="R500" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="501" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>874</v>
+      </c>
+      <c r="B501" t="s">
+        <v>19</v>
+      </c>
+      <c r="C501" t="s">
+        <v>57</v>
+      </c>
+      <c r="D501" t="s">
+        <v>21</v>
+      </c>
+      <c r="E501" t="s">
+        <v>38</v>
+      </c>
+      <c r="F501" t="s">
+        <v>93</v>
+      </c>
+      <c r="G501" t="s">
+        <v>40</v>
+      </c>
+      <c r="H501">
+        <v>6</v>
+      </c>
+      <c r="I501" t="s">
+        <v>21</v>
+      </c>
+      <c r="J501" t="s">
+        <v>136</v>
+      </c>
+      <c r="K501" t="s">
+        <v>21</v>
+      </c>
+      <c r="L501" t="s">
+        <v>21</v>
+      </c>
+      <c r="M501" t="s">
+        <v>878</v>
+      </c>
+      <c r="N501" t="s">
+        <v>27</v>
+      </c>
+      <c r="O501" t="s">
+        <v>250</v>
+      </c>
+      <c r="P501" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q501" t="b">
+        <v>0</v>
+      </c>
+      <c r="R501" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="502" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>874</v>
+      </c>
+      <c r="B502" t="s">
+        <v>19</v>
+      </c>
+      <c r="C502" t="s">
+        <v>57</v>
+      </c>
+      <c r="D502" t="s">
+        <v>21</v>
+      </c>
+      <c r="E502" t="s">
+        <v>38</v>
+      </c>
+      <c r="F502" t="s">
+        <v>93</v>
+      </c>
+      <c r="G502" t="s">
+        <v>40</v>
+      </c>
+      <c r="H502">
+        <v>6</v>
+      </c>
+      <c r="I502" t="s">
+        <v>21</v>
+      </c>
+      <c r="J502" t="s">
+        <v>174</v>
+      </c>
+      <c r="K502" t="s">
+        <v>21</v>
+      </c>
+      <c r="L502" t="s">
+        <v>21</v>
+      </c>
+      <c r="M502" t="s">
+        <v>878</v>
+      </c>
+      <c r="N502" t="s">
+        <v>27</v>
+      </c>
+      <c r="O502" t="s">
+        <v>140</v>
+      </c>
+      <c r="P502" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q502" t="b">
+        <v>0</v>
+      </c>
+      <c r="R502" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="503" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>874</v>
+      </c>
+      <c r="B503" t="s">
+        <v>19</v>
+      </c>
+      <c r="C503" t="s">
+        <v>57</v>
+      </c>
+      <c r="D503" t="s">
+        <v>21</v>
+      </c>
+      <c r="E503" t="s">
+        <v>99</v>
+      </c>
+      <c r="F503" t="s">
+        <v>100</v>
+      </c>
+      <c r="G503" t="s">
+        <v>46</v>
+      </c>
+      <c r="H503">
+        <v>4</v>
+      </c>
+      <c r="I503" t="s">
+        <v>21</v>
+      </c>
+      <c r="J503" t="s">
+        <v>136</v>
+      </c>
+      <c r="K503" t="s">
+        <v>21</v>
+      </c>
+      <c r="L503" t="s">
+        <v>21</v>
+      </c>
+      <c r="M503" t="s">
+        <v>877</v>
+      </c>
+      <c r="N503" t="s">
+        <v>27</v>
+      </c>
+      <c r="O503" t="s">
+        <v>250</v>
+      </c>
+      <c r="P503" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q503" t="b">
+        <v>0</v>
+      </c>
+      <c r="R503" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="504" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>874</v>
+      </c>
+      <c r="B504" t="s">
+        <v>19</v>
+      </c>
+      <c r="C504" t="s">
+        <v>57</v>
+      </c>
+      <c r="D504" t="s">
+        <v>21</v>
+      </c>
+      <c r="E504" t="s">
+        <v>99</v>
+      </c>
+      <c r="F504" t="s">
+        <v>100</v>
+      </c>
+      <c r="G504" t="s">
+        <v>46</v>
+      </c>
+      <c r="H504">
+        <v>6</v>
+      </c>
+      <c r="I504" t="s">
+        <v>21</v>
+      </c>
+      <c r="J504" t="s">
+        <v>136</v>
+      </c>
+      <c r="K504" t="s">
+        <v>21</v>
+      </c>
+      <c r="L504" t="s">
+        <v>21</v>
+      </c>
+      <c r="M504" t="s">
+        <v>875</v>
+      </c>
+      <c r="N504" t="s">
+        <v>27</v>
+      </c>
+      <c r="O504" t="s">
+        <v>250</v>
+      </c>
+      <c r="P504" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q504" t="b">
+        <v>0</v>
+      </c>
+      <c r="R504" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="505" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>879</v>
+      </c>
+      <c r="B505" t="s">
+        <v>19</v>
+      </c>
+      <c r="C505" t="s">
+        <v>57</v>
+      </c>
+      <c r="D505" t="s">
+        <v>21</v>
+      </c>
+      <c r="E505" t="s">
+        <v>656</v>
+      </c>
+      <c r="F505" t="s">
+        <v>657</v>
+      </c>
+      <c r="G505" t="s">
+        <v>658</v>
+      </c>
+      <c r="H505">
+        <v>12</v>
+      </c>
+      <c r="I505" t="s">
+        <v>41</v>
+      </c>
+      <c r="J505" t="s">
+        <v>136</v>
+      </c>
+      <c r="K505" t="s">
+        <v>21</v>
+      </c>
+      <c r="L505" t="s">
+        <v>21</v>
+      </c>
+      <c r="M505" t="s">
+        <v>880</v>
+      </c>
+      <c r="N505" t="s">
+        <v>27</v>
+      </c>
+      <c r="O505" t="s">
+        <v>250</v>
+      </c>
+      <c r="P505" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q505" t="b">
+        <v>0</v>
+      </c>
+      <c r="R505" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="506" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>879</v>
+      </c>
+      <c r="B506" t="s">
+        <v>19</v>
+      </c>
+      <c r="C506" t="s">
+        <v>57</v>
+      </c>
+      <c r="D506" t="s">
+        <v>21</v>
+      </c>
+      <c r="E506" t="s">
+        <v>69</v>
+      </c>
+      <c r="F506" t="s">
+        <v>70</v>
+      </c>
+      <c r="G506" t="s">
+        <v>71</v>
+      </c>
+      <c r="H506">
+        <v>8</v>
+      </c>
+      <c r="I506" t="s">
+        <v>468</v>
+      </c>
+      <c r="J506" t="s">
+        <v>136</v>
+      </c>
+      <c r="K506" t="s">
+        <v>21</v>
+      </c>
+      <c r="L506" t="s">
+        <v>21</v>
+      </c>
+      <c r="M506" t="s">
+        <v>881</v>
+      </c>
+      <c r="N506" t="s">
+        <v>27</v>
+      </c>
+      <c r="O506" t="s">
+        <v>250</v>
+      </c>
+      <c r="P506" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q506" t="b">
+        <v>0</v>
+      </c>
+      <c r="R506" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="507" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>879</v>
+      </c>
+      <c r="B507" t="s">
+        <v>19</v>
+      </c>
+      <c r="C507" t="s">
+        <v>57</v>
+      </c>
+      <c r="D507" t="s">
+        <v>21</v>
+      </c>
+      <c r="E507" t="s">
+        <v>283</v>
+      </c>
+      <c r="F507" t="s">
+        <v>284</v>
+      </c>
+      <c r="G507" t="s">
+        <v>135</v>
+      </c>
+      <c r="H507">
+        <v>21</v>
+      </c>
+      <c r="I507" t="s">
+        <v>21</v>
+      </c>
+      <c r="J507" t="s">
+        <v>136</v>
+      </c>
+      <c r="K507" t="s">
+        <v>21</v>
+      </c>
+      <c r="L507" t="s">
+        <v>21</v>
+      </c>
+      <c r="M507" t="s">
+        <v>882</v>
+      </c>
+      <c r="N507" t="s">
+        <v>27</v>
+      </c>
+      <c r="O507" t="s">
+        <v>250</v>
+      </c>
+      <c r="P507" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q507" t="b">
+        <v>0</v>
+      </c>
+      <c r="R507" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="508" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>879</v>
+      </c>
+      <c r="B508" t="s">
+        <v>19</v>
+      </c>
+      <c r="C508" t="s">
+        <v>816</v>
+      </c>
+      <c r="D508" t="s">
+        <v>21</v>
+      </c>
+      <c r="E508" t="s">
+        <v>656</v>
+      </c>
+      <c r="F508" t="s">
+        <v>657</v>
+      </c>
+      <c r="G508" t="s">
+        <v>658</v>
+      </c>
+      <c r="H508">
+        <v>12</v>
+      </c>
+      <c r="I508" t="s">
+        <v>21</v>
+      </c>
+      <c r="J508" t="s">
+        <v>136</v>
+      </c>
+      <c r="K508" t="s">
+        <v>21</v>
+      </c>
+      <c r="L508" t="s">
+        <v>21</v>
+      </c>
+      <c r="M508" t="s">
+        <v>880</v>
+      </c>
+      <c r="N508" t="s">
+        <v>27</v>
+      </c>
+      <c r="O508" t="s">
+        <v>250</v>
+      </c>
+      <c r="P508" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q508" t="b">
+        <v>0</v>
+      </c>
+      <c r="R508" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="509" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>879</v>
+      </c>
+      <c r="B509" t="s">
+        <v>19</v>
+      </c>
+      <c r="C509" t="s">
+        <v>57</v>
+      </c>
+      <c r="D509" t="s">
+        <v>21</v>
+      </c>
+      <c r="E509" t="s">
+        <v>69</v>
+      </c>
+      <c r="F509" t="s">
+        <v>70</v>
+      </c>
+      <c r="G509" t="s">
+        <v>71</v>
+      </c>
+      <c r="H509">
+        <v>8</v>
+      </c>
+      <c r="I509" t="s">
+        <v>41</v>
+      </c>
+      <c r="J509" t="s">
+        <v>136</v>
+      </c>
+      <c r="K509" t="s">
+        <v>21</v>
+      </c>
+      <c r="L509" t="s">
+        <v>21</v>
+      </c>
+      <c r="M509" t="s">
+        <v>881</v>
+      </c>
+      <c r="N509" t="s">
+        <v>27</v>
+      </c>
+      <c r="O509" t="s">
+        <v>250</v>
+      </c>
+      <c r="P509" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q509" t="b">
+        <v>0</v>
+      </c>
+      <c r="R509" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="510" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>879</v>
+      </c>
+      <c r="B510" t="s">
+        <v>19</v>
+      </c>
+      <c r="C510" t="s">
+        <v>57</v>
+      </c>
+      <c r="D510" t="s">
+        <v>21</v>
+      </c>
+      <c r="E510" t="s">
+        <v>283</v>
+      </c>
+      <c r="F510" t="s">
+        <v>284</v>
+      </c>
+      <c r="G510" t="s">
+        <v>135</v>
+      </c>
+      <c r="H510">
+        <v>21</v>
+      </c>
+      <c r="I510" t="s">
+        <v>21</v>
+      </c>
+      <c r="J510" t="s">
+        <v>136</v>
+      </c>
+      <c r="K510" t="s">
+        <v>21</v>
+      </c>
+      <c r="L510" t="s">
+        <v>21</v>
+      </c>
+      <c r="M510" t="s">
+        <v>882</v>
+      </c>
+      <c r="N510" t="s">
+        <v>27</v>
+      </c>
+      <c r="O510" t="s">
+        <v>232</v>
+      </c>
+      <c r="P510" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q510" t="b">
+        <v>0</v>
+      </c>
+      <c r="R510" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="511" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>883</v>
+      </c>
+      <c r="B511" t="s">
+        <v>19</v>
+      </c>
+      <c r="C511" t="s">
+        <v>57</v>
+      </c>
+      <c r="D511" t="s">
+        <v>21</v>
+      </c>
+      <c r="E511" t="s">
+        <v>49</v>
+      </c>
+      <c r="F511" t="s">
+        <v>209</v>
+      </c>
+      <c r="G511" t="s">
+        <v>51</v>
+      </c>
+      <c r="H511">
+        <v>24</v>
+      </c>
+      <c r="I511" t="s">
+        <v>41</v>
+      </c>
+      <c r="J511" t="s">
+        <v>136</v>
+      </c>
+      <c r="K511" t="s">
+        <v>21</v>
+      </c>
+      <c r="L511" t="s">
+        <v>21</v>
+      </c>
+      <c r="M511" t="s">
+        <v>884</v>
+      </c>
+      <c r="N511" t="s">
+        <v>27</v>
+      </c>
+      <c r="O511" t="s">
+        <v>250</v>
+      </c>
+      <c r="P511" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q511" t="b">
+        <v>0</v>
+      </c>
+      <c r="R511" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="512" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>883</v>
+      </c>
+      <c r="B512" t="s">
+        <v>19</v>
+      </c>
+      <c r="C512" t="s">
+        <v>57</v>
+      </c>
+      <c r="D512" t="s">
+        <v>21</v>
+      </c>
+      <c r="E512" t="s">
+        <v>49</v>
+      </c>
+      <c r="F512" t="s">
+        <v>209</v>
+      </c>
+      <c r="G512" t="s">
+        <v>51</v>
+      </c>
+      <c r="H512">
+        <v>24</v>
+      </c>
+      <c r="I512" t="s">
+        <v>468</v>
+      </c>
+      <c r="J512" t="s">
+        <v>136</v>
+      </c>
+      <c r="K512" t="s">
+        <v>21</v>
+      </c>
+      <c r="L512" t="s">
+        <v>21</v>
+      </c>
+      <c r="M512" t="s">
+        <v>884</v>
+      </c>
+      <c r="N512" t="s">
+        <v>27</v>
+      </c>
+      <c r="O512" t="s">
+        <v>250</v>
+      </c>
+      <c r="P512" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q512" t="b">
+        <v>0</v>
+      </c>
+      <c r="R512" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="513" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>883</v>
+      </c>
+      <c r="B513" t="s">
+        <v>19</v>
+      </c>
+      <c r="C513" t="s">
+        <v>57</v>
+      </c>
+      <c r="D513" t="s">
+        <v>21</v>
+      </c>
+      <c r="E513" t="s">
+        <v>523</v>
+      </c>
+      <c r="F513" t="s">
+        <v>524</v>
+      </c>
+      <c r="G513" t="s">
+        <v>410</v>
+      </c>
+      <c r="H513">
+        <v>52</v>
+      </c>
+      <c r="I513" t="s">
+        <v>41</v>
+      </c>
+      <c r="J513" t="s">
+        <v>136</v>
+      </c>
+      <c r="K513" t="s">
+        <v>21</v>
+      </c>
+      <c r="L513" t="s">
+        <v>21</v>
+      </c>
+      <c r="M513" t="s">
+        <v>885</v>
+      </c>
+      <c r="N513" t="s">
+        <v>27</v>
+      </c>
+      <c r="O513" t="s">
+        <v>232</v>
+      </c>
+      <c r="P513" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q513" t="b">
+        <v>0</v>
+      </c>
+      <c r="R513" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="514" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>883</v>
+      </c>
+      <c r="B514" t="s">
+        <v>19</v>
+      </c>
+      <c r="C514" t="s">
+        <v>832</v>
+      </c>
+      <c r="D514" t="s">
+        <v>21</v>
+      </c>
+      <c r="E514" t="s">
+        <v>523</v>
+      </c>
+      <c r="F514" t="s">
+        <v>524</v>
+      </c>
+      <c r="G514" t="s">
+        <v>410</v>
+      </c>
+      <c r="H514">
+        <v>52</v>
+      </c>
+      <c r="I514" t="s">
+        <v>21</v>
+      </c>
+      <c r="J514" t="s">
+        <v>136</v>
+      </c>
+      <c r="K514" t="s">
+        <v>21</v>
+      </c>
+      <c r="L514" t="s">
+        <v>21</v>
+      </c>
+      <c r="M514" t="s">
+        <v>885</v>
+      </c>
+      <c r="N514" t="s">
+        <v>27</v>
+      </c>
+      <c r="O514" t="s">
+        <v>232</v>
+      </c>
+      <c r="P514" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q514" t="b">
+        <v>0</v>
+      </c>
+      <c r="R514" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="515" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>886</v>
+      </c>
+      <c r="B515" t="s">
+        <v>19</v>
+      </c>
+      <c r="C515" t="s">
+        <v>832</v>
+      </c>
+      <c r="D515" t="s">
+        <v>21</v>
+      </c>
+      <c r="E515" t="s">
+        <v>49</v>
+      </c>
+      <c r="F515" t="s">
+        <v>209</v>
+      </c>
+      <c r="G515" t="s">
+        <v>51</v>
+      </c>
+      <c r="H515">
+        <v>8</v>
+      </c>
+      <c r="I515" t="s">
+        <v>468</v>
+      </c>
+      <c r="J515" t="s">
+        <v>136</v>
+      </c>
+      <c r="K515" t="s">
+        <v>21</v>
+      </c>
+      <c r="L515" t="s">
+        <v>21</v>
+      </c>
+      <c r="M515" t="s">
+        <v>887</v>
+      </c>
+      <c r="N515" t="s">
+        <v>27</v>
+      </c>
+      <c r="O515" t="s">
+        <v>250</v>
+      </c>
+      <c r="P515" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q515" t="b">
+        <v>0</v>
+      </c>
+      <c r="R515" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="516" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>886</v>
+      </c>
+      <c r="B516" t="s">
+        <v>19</v>
+      </c>
+      <c r="C516" t="s">
+        <v>57</v>
+      </c>
+      <c r="D516" t="s">
+        <v>21</v>
+      </c>
+      <c r="E516" t="s">
+        <v>49</v>
+      </c>
+      <c r="F516" t="s">
+        <v>209</v>
+      </c>
+      <c r="G516" t="s">
+        <v>51</v>
+      </c>
+      <c r="H516">
+        <v>8</v>
+      </c>
+      <c r="I516" t="s">
+        <v>41</v>
+      </c>
+      <c r="J516" t="s">
+        <v>136</v>
+      </c>
+      <c r="K516" t="s">
+        <v>21</v>
+      </c>
+      <c r="L516" t="s">
+        <v>21</v>
+      </c>
+      <c r="M516" t="s">
+        <v>887</v>
+      </c>
+      <c r="N516" t="s">
+        <v>27</v>
+      </c>
+      <c r="O516" t="s">
+        <v>250</v>
+      </c>
+      <c r="P516" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q516" t="b">
+        <v>0</v>
+      </c>
+      <c r="R516" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="517" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>888</v>
+      </c>
+      <c r="B517" t="s">
+        <v>19</v>
+      </c>
+      <c r="C517" t="s">
+        <v>57</v>
+      </c>
+      <c r="D517" t="s">
+        <v>21</v>
+      </c>
+      <c r="E517" t="s">
+        <v>38</v>
+      </c>
+      <c r="F517" t="s">
+        <v>93</v>
+      </c>
+      <c r="G517" t="s">
+        <v>40</v>
+      </c>
+      <c r="H517">
+        <v>22</v>
+      </c>
+      <c r="I517" t="s">
+        <v>468</v>
+      </c>
+      <c r="J517" t="s">
+        <v>136</v>
+      </c>
+      <c r="K517" t="s">
+        <v>21</v>
+      </c>
+      <c r="L517" t="s">
+        <v>21</v>
+      </c>
+      <c r="M517" t="s">
+        <v>889</v>
+      </c>
+      <c r="N517" t="s">
+        <v>27</v>
+      </c>
+      <c r="O517" t="s">
+        <v>250</v>
+      </c>
+      <c r="P517" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q517" t="b">
+        <v>0</v>
+      </c>
+      <c r="R517" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="518" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>888</v>
+      </c>
+      <c r="B518" t="s">
+        <v>19</v>
+      </c>
+      <c r="C518" t="s">
+        <v>57</v>
+      </c>
+      <c r="D518" t="s">
+        <v>21</v>
+      </c>
+      <c r="E518" t="s">
+        <v>38</v>
+      </c>
+      <c r="F518" t="s">
+        <v>93</v>
+      </c>
+      <c r="G518" t="s">
+        <v>40</v>
+      </c>
+      <c r="H518">
+        <v>22</v>
+      </c>
+      <c r="I518" t="s">
+        <v>41</v>
+      </c>
+      <c r="J518" t="s">
+        <v>136</v>
+      </c>
+      <c r="K518" t="s">
+        <v>21</v>
+      </c>
+      <c r="L518" t="s">
+        <v>21</v>
+      </c>
+      <c r="M518" t="s">
+        <v>889</v>
+      </c>
+      <c r="N518" t="s">
+        <v>27</v>
+      </c>
+      <c r="O518" t="s">
+        <v>250</v>
+      </c>
+      <c r="P518" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q518" t="b">
+        <v>0</v>
+      </c>
+      <c r="R518" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="519" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>888</v>
+      </c>
+      <c r="B519" t="s">
+        <v>19</v>
+      </c>
+      <c r="C519" t="s">
+        <v>57</v>
+      </c>
+      <c r="D519" t="s">
+        <v>21</v>
+      </c>
+      <c r="E519" t="s">
+        <v>38</v>
+      </c>
+      <c r="F519" t="s">
+        <v>93</v>
+      </c>
+      <c r="G519" t="s">
+        <v>40</v>
+      </c>
+      <c r="H519">
+        <v>24</v>
+      </c>
+      <c r="I519" t="s">
+        <v>280</v>
+      </c>
+      <c r="J519" t="s">
+        <v>136</v>
+      </c>
+      <c r="K519" t="s">
+        <v>21</v>
+      </c>
+      <c r="L519" t="s">
+        <v>21</v>
+      </c>
+      <c r="M519" t="s">
+        <v>890</v>
+      </c>
+      <c r="N519" t="s">
+        <v>27</v>
+      </c>
+      <c r="O519" t="s">
+        <v>250</v>
+      </c>
+      <c r="P519" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q519" t="b">
+        <v>0</v>
+      </c>
+      <c r="R519" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="520" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>888</v>
+      </c>
+      <c r="B520" t="s">
+        <v>19</v>
+      </c>
+      <c r="C520" t="s">
+        <v>57</v>
+      </c>
+      <c r="D520" t="s">
+        <v>21</v>
+      </c>
+      <c r="E520" t="s">
+        <v>38</v>
+      </c>
+      <c r="F520" t="s">
+        <v>93</v>
+      </c>
+      <c r="G520" t="s">
+        <v>40</v>
+      </c>
+      <c r="H520">
+        <v>24</v>
+      </c>
+      <c r="I520" t="s">
+        <v>41</v>
+      </c>
+      <c r="J520" t="s">
+        <v>136</v>
+      </c>
+      <c r="K520" t="s">
+        <v>21</v>
+      </c>
+      <c r="L520" t="s">
+        <v>21</v>
+      </c>
+      <c r="M520" t="s">
+        <v>890</v>
+      </c>
+      <c r="N520" t="s">
+        <v>27</v>
+      </c>
+      <c r="O520" t="s">
+        <v>250</v>
+      </c>
+      <c r="P520" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q520" t="b">
+        <v>0</v>
+      </c>
+      <c r="R520" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="521" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>891</v>
+      </c>
+      <c r="B521" t="s">
+        <v>19</v>
+      </c>
+      <c r="C521" t="s">
+        <v>832</v>
+      </c>
+      <c r="D521" t="s">
+        <v>21</v>
+      </c>
+      <c r="E521" t="s">
+        <v>69</v>
+      </c>
+      <c r="F521" t="s">
+        <v>70</v>
+      </c>
+      <c r="G521" t="s">
+        <v>71</v>
+      </c>
+      <c r="H521">
+        <v>42</v>
+      </c>
+      <c r="I521" t="s">
+        <v>892</v>
+      </c>
+      <c r="J521" t="s">
+        <v>136</v>
+      </c>
+      <c r="K521" t="s">
+        <v>21</v>
+      </c>
+      <c r="L521" t="s">
+        <v>21</v>
+      </c>
+      <c r="M521" t="s">
+        <v>893</v>
+      </c>
+      <c r="N521" t="s">
+        <v>27</v>
+      </c>
+      <c r="O521" t="s">
+        <v>232</v>
+      </c>
+      <c r="P521" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q521" t="b">
+        <v>0</v>
+      </c>
+      <c r="R521" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="522" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>891</v>
+      </c>
+      <c r="B522" t="s">
+        <v>19</v>
+      </c>
+      <c r="C522" t="s">
+        <v>57</v>
+      </c>
+      <c r="D522" t="s">
+        <v>21</v>
+      </c>
+      <c r="E522" t="s">
+        <v>69</v>
+      </c>
+      <c r="F522" t="s">
+        <v>70</v>
+      </c>
+      <c r="G522" t="s">
+        <v>71</v>
+      </c>
+      <c r="H522">
+        <v>42</v>
+      </c>
+      <c r="I522" t="s">
+        <v>41</v>
+      </c>
+      <c r="J522" t="s">
+        <v>136</v>
+      </c>
+      <c r="K522" t="s">
+        <v>21</v>
+      </c>
+      <c r="L522" t="s">
+        <v>21</v>
+      </c>
+      <c r="M522" t="s">
+        <v>893</v>
+      </c>
+      <c r="N522" t="s">
+        <v>27</v>
+      </c>
+      <c r="O522" t="s">
+        <v>185</v>
+      </c>
+      <c r="P522" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q522" t="b">
+        <v>0</v>
+      </c>
+      <c r="R522" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="523" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>894</v>
+      </c>
+      <c r="B523" t="s">
+        <v>19</v>
+      </c>
+      <c r="C523" t="s">
+        <v>57</v>
+      </c>
+      <c r="D523" t="s">
+        <v>21</v>
+      </c>
+      <c r="E523" t="s">
+        <v>852</v>
+      </c>
+      <c r="F523" t="s">
+        <v>853</v>
+      </c>
+      <c r="G523" t="s">
+        <v>126</v>
+      </c>
+      <c r="H523">
+        <v>10</v>
+      </c>
+      <c r="I523" t="s">
+        <v>41</v>
+      </c>
+      <c r="J523" t="s">
+        <v>136</v>
+      </c>
+      <c r="K523" t="s">
+        <v>21</v>
+      </c>
+      <c r="L523" t="s">
+        <v>21</v>
+      </c>
+      <c r="M523" t="s">
+        <v>895</v>
+      </c>
+      <c r="N523" t="s">
+        <v>27</v>
+      </c>
+      <c r="O523" t="s">
+        <v>250</v>
+      </c>
+      <c r="P523" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q523" t="b">
+        <v>0</v>
+      </c>
+      <c r="R523" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="524" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>894</v>
+      </c>
+      <c r="B524" t="s">
+        <v>19</v>
+      </c>
+      <c r="C524" t="s">
+        <v>57</v>
+      </c>
+      <c r="D524" t="s">
+        <v>21</v>
+      </c>
+      <c r="E524" t="s">
+        <v>852</v>
+      </c>
+      <c r="F524" t="s">
+        <v>853</v>
+      </c>
+      <c r="G524" t="s">
+        <v>126</v>
+      </c>
+      <c r="H524">
+        <v>10</v>
+      </c>
+      <c r="I524" t="s">
+        <v>21</v>
+      </c>
+      <c r="J524" t="s">
+        <v>136</v>
+      </c>
+      <c r="K524" t="s">
+        <v>21</v>
+      </c>
+      <c r="L524" t="s">
+        <v>21</v>
+      </c>
+      <c r="M524" t="s">
+        <v>895</v>
+      </c>
+      <c r="N524" t="s">
+        <v>27</v>
+      </c>
+      <c r="O524" t="s">
+        <v>250</v>
+      </c>
+      <c r="P524" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q524" t="b">
+        <v>0</v>
+      </c>
+      <c r="R524" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="525" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>896</v>
+      </c>
+      <c r="B525" t="s">
+        <v>19</v>
+      </c>
+      <c r="C525" t="s">
+        <v>57</v>
+      </c>
+      <c r="D525" t="s">
+        <v>21</v>
+      </c>
+      <c r="E525" t="s">
+        <v>110</v>
+      </c>
+      <c r="F525" t="s">
+        <v>111</v>
+      </c>
+      <c r="G525" t="s">
+        <v>112</v>
+      </c>
+      <c r="H525">
+        <v>36</v>
+      </c>
+      <c r="I525" t="s">
+        <v>21</v>
+      </c>
+      <c r="J525" t="s">
+        <v>136</v>
+      </c>
+      <c r="K525" t="s">
+        <v>21</v>
+      </c>
+      <c r="L525" t="s">
+        <v>21</v>
+      </c>
+      <c r="M525" t="s">
+        <v>897</v>
+      </c>
+      <c r="N525" t="s">
+        <v>27</v>
+      </c>
+      <c r="O525" t="s">
+        <v>250</v>
+      </c>
+      <c r="P525" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q525" t="b">
+        <v>0</v>
+      </c>
+      <c r="R525" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="526" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>896</v>
+      </c>
+      <c r="B526" t="s">
+        <v>19</v>
+      </c>
+      <c r="C526" t="s">
+        <v>57</v>
+      </c>
+      <c r="D526" t="s">
+        <v>21</v>
+      </c>
+      <c r="E526" t="s">
+        <v>110</v>
+      </c>
+      <c r="F526" t="s">
+        <v>111</v>
+      </c>
+      <c r="G526" t="s">
+        <v>112</v>
+      </c>
+      <c r="H526">
+        <v>36</v>
+      </c>
+      <c r="I526" t="s">
+        <v>41</v>
+      </c>
+      <c r="J526" t="s">
+        <v>136</v>
+      </c>
+      <c r="K526" t="s">
+        <v>21</v>
+      </c>
+      <c r="L526" t="s">
+        <v>21</v>
+      </c>
+      <c r="M526" t="s">
+        <v>897</v>
+      </c>
+      <c r="N526" t="s">
+        <v>27</v>
+      </c>
+      <c r="O526" t="s">
+        <v>232</v>
+      </c>
+      <c r="P526" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q526" t="b">
+        <v>0</v>
+      </c>
+      <c r="R526" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="527" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>896</v>
+      </c>
+      <c r="B527" t="s">
+        <v>19</v>
+      </c>
+      <c r="C527" t="s">
+        <v>57</v>
+      </c>
+      <c r="D527" t="s">
+        <v>21</v>
+      </c>
+      <c r="E527" t="s">
+        <v>110</v>
+      </c>
+      <c r="F527" t="s">
+        <v>111</v>
+      </c>
+      <c r="G527" t="s">
+        <v>112</v>
+      </c>
+      <c r="H527">
+        <v>10</v>
+      </c>
+      <c r="I527" t="s">
+        <v>41</v>
+      </c>
+      <c r="J527" t="s">
+        <v>136</v>
+      </c>
+      <c r="K527" t="s">
+        <v>21</v>
+      </c>
+      <c r="L527" t="s">
+        <v>21</v>
+      </c>
+      <c r="M527" t="s">
+        <v>898</v>
+      </c>
+      <c r="N527" t="s">
+        <v>27</v>
+      </c>
+      <c r="O527" t="s">
+        <v>250</v>
+      </c>
+      <c r="P527" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q527" t="b">
+        <v>0</v>
+      </c>
+      <c r="R527" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="528" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>896</v>
+      </c>
+      <c r="B528" t="s">
+        <v>19</v>
+      </c>
+      <c r="C528" t="s">
+        <v>57</v>
+      </c>
+      <c r="D528" t="s">
+        <v>21</v>
+      </c>
+      <c r="E528" t="s">
+        <v>110</v>
+      </c>
+      <c r="F528" t="s">
+        <v>111</v>
+      </c>
+      <c r="G528" t="s">
+        <v>112</v>
+      </c>
+      <c r="H528">
+        <v>10</v>
+      </c>
+      <c r="I528" t="s">
+        <v>21</v>
+      </c>
+      <c r="J528" t="s">
+        <v>136</v>
+      </c>
+      <c r="K528" t="s">
+        <v>21</v>
+      </c>
+      <c r="L528" t="s">
+        <v>21</v>
+      </c>
+      <c r="M528" t="s">
+        <v>898</v>
+      </c>
+      <c r="N528" t="s">
+        <v>27</v>
+      </c>
+      <c r="O528" t="s">
+        <v>250</v>
+      </c>
+      <c r="P528" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q528" t="b">
+        <v>0</v>
+      </c>
+      <c r="R528" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="529" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>899</v>
+      </c>
+      <c r="B529" t="s">
+        <v>19</v>
+      </c>
+      <c r="C529" t="s">
+        <v>57</v>
+      </c>
+      <c r="D529" t="s">
+        <v>21</v>
+      </c>
+      <c r="E529" t="s">
+        <v>58</v>
+      </c>
+      <c r="F529" t="s">
+        <v>328</v>
+      </c>
+      <c r="G529" t="s">
+        <v>60</v>
+      </c>
+      <c r="H529">
+        <v>35</v>
+      </c>
+      <c r="I529" t="s">
+        <v>280</v>
+      </c>
+      <c r="J529" t="s">
+        <v>136</v>
+      </c>
+      <c r="K529" t="s">
+        <v>21</v>
+      </c>
+      <c r="L529" t="s">
+        <v>21</v>
+      </c>
+      <c r="M529" t="s">
+        <v>900</v>
+      </c>
+      <c r="N529" t="s">
+        <v>27</v>
+      </c>
+      <c r="O529" t="s">
+        <v>250</v>
+      </c>
+      <c r="P529" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q529" t="b">
+        <v>0</v>
+      </c>
+      <c r="R529" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="530" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>899</v>
+      </c>
+      <c r="B530" t="s">
+        <v>19</v>
+      </c>
+      <c r="C530" t="s">
+        <v>57</v>
+      </c>
+      <c r="D530" t="s">
+        <v>21</v>
+      </c>
+      <c r="E530" t="s">
+        <v>58</v>
+      </c>
+      <c r="F530" t="s">
+        <v>328</v>
+      </c>
+      <c r="G530" t="s">
+        <v>60</v>
+      </c>
+      <c r="H530">
+        <v>35</v>
+      </c>
+      <c r="I530" t="s">
+        <v>41</v>
+      </c>
+      <c r="J530" t="s">
+        <v>136</v>
+      </c>
+      <c r="K530" t="s">
+        <v>21</v>
+      </c>
+      <c r="L530" t="s">
+        <v>21</v>
+      </c>
+      <c r="M530" t="s">
+        <v>900</v>
+      </c>
+      <c r="N530" t="s">
+        <v>27</v>
+      </c>
+      <c r="O530" t="s">
+        <v>232</v>
+      </c>
+      <c r="P530" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q530" t="b">
+        <v>0</v>
+      </c>
+      <c r="R530" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="531" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>901</v>
+      </c>
+      <c r="B531" t="s">
+        <v>19</v>
+      </c>
+      <c r="C531" t="s">
+        <v>57</v>
+      </c>
+      <c r="D531" t="s">
+        <v>21</v>
+      </c>
+      <c r="E531" t="s">
+        <v>99</v>
+      </c>
+      <c r="F531" t="s">
+        <v>100</v>
+      </c>
+      <c r="G531" t="s">
+        <v>46</v>
+      </c>
+      <c r="H531">
+        <v>5</v>
+      </c>
+      <c r="I531" t="s">
+        <v>41</v>
+      </c>
+      <c r="J531" t="s">
+        <v>136</v>
+      </c>
+      <c r="K531" t="s">
+        <v>21</v>
+      </c>
+      <c r="L531" t="s">
+        <v>21</v>
+      </c>
+      <c r="M531" t="s">
+        <v>902</v>
+      </c>
+      <c r="N531" t="s">
+        <v>27</v>
+      </c>
+      <c r="O531" t="s">
+        <v>250</v>
+      </c>
+      <c r="P531" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q531" t="b">
+        <v>0</v>
+      </c>
+      <c r="R531" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="532" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>901</v>
+      </c>
+      <c r="B532" t="s">
+        <v>19</v>
+      </c>
+      <c r="C532" t="s">
+        <v>767</v>
+      </c>
+      <c r="D532" t="s">
+        <v>21</v>
+      </c>
+      <c r="E532" t="s">
+        <v>99</v>
+      </c>
+      <c r="F532" t="s">
+        <v>100</v>
+      </c>
+      <c r="G532" t="s">
+        <v>46</v>
+      </c>
+      <c r="H532">
+        <v>42</v>
+      </c>
+      <c r="I532" t="s">
+        <v>21</v>
+      </c>
+      <c r="J532" t="s">
+        <v>136</v>
+      </c>
+      <c r="K532" t="s">
+        <v>21</v>
+      </c>
+      <c r="L532" t="s">
+        <v>21</v>
+      </c>
+      <c r="M532" t="s">
+        <v>903</v>
+      </c>
+      <c r="N532" t="s">
+        <v>27</v>
+      </c>
+      <c r="O532" t="s">
+        <v>232</v>
+      </c>
+      <c r="P532" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q532" t="b">
+        <v>0</v>
+      </c>
+      <c r="R532" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="533" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>901</v>
+      </c>
+      <c r="B533" t="s">
+        <v>19</v>
+      </c>
+      <c r="C533" t="s">
+        <v>57</v>
+      </c>
+      <c r="D533" t="s">
+        <v>21</v>
+      </c>
+      <c r="E533" t="s">
+        <v>852</v>
+      </c>
+      <c r="F533" t="s">
+        <v>853</v>
+      </c>
+      <c r="G533" t="s">
+        <v>126</v>
+      </c>
+      <c r="H533">
+        <v>34</v>
+      </c>
+      <c r="I533" t="s">
+        <v>21</v>
+      </c>
+      <c r="J533" t="s">
+        <v>136</v>
+      </c>
+      <c r="K533" t="s">
+        <v>21</v>
+      </c>
+      <c r="L533" t="s">
+        <v>21</v>
+      </c>
+      <c r="M533" t="s">
+        <v>904</v>
+      </c>
+      <c r="N533" t="s">
+        <v>27</v>
+      </c>
+      <c r="O533" t="s">
+        <v>250</v>
+      </c>
+      <c r="P533" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q533" t="b">
+        <v>0</v>
+      </c>
+      <c r="R533" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="534" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>901</v>
+      </c>
+      <c r="B534" t="s">
+        <v>19</v>
+      </c>
+      <c r="C534" t="s">
+        <v>57</v>
+      </c>
+      <c r="D534" t="s">
+        <v>21</v>
+      </c>
+      <c r="E534" t="s">
+        <v>99</v>
+      </c>
+      <c r="F534" t="s">
+        <v>100</v>
+      </c>
+      <c r="G534" t="s">
+        <v>46</v>
+      </c>
+      <c r="H534">
+        <v>42</v>
+      </c>
+      <c r="I534" t="s">
+        <v>41</v>
+      </c>
+      <c r="J534" t="s">
+        <v>136</v>
+      </c>
+      <c r="K534" t="s">
+        <v>21</v>
+      </c>
+      <c r="L534" t="s">
+        <v>21</v>
+      </c>
+      <c r="M534" t="s">
+        <v>903</v>
+      </c>
+      <c r="N534" t="s">
+        <v>27</v>
+      </c>
+      <c r="O534" t="s">
+        <v>232</v>
+      </c>
+      <c r="P534" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q534" t="b">
+        <v>0</v>
+      </c>
+      <c r="R534" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="535" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>901</v>
+      </c>
+      <c r="B535" t="s">
+        <v>19</v>
+      </c>
+      <c r="C535" t="s">
+        <v>149</v>
+      </c>
+      <c r="D535" t="s">
+        <v>21</v>
+      </c>
+      <c r="E535" t="s">
+        <v>852</v>
+      </c>
+      <c r="F535" t="s">
+        <v>853</v>
+      </c>
+      <c r="G535" t="s">
+        <v>126</v>
+      </c>
+      <c r="H535">
+        <v>15</v>
+      </c>
+      <c r="I535" t="s">
+        <v>21</v>
+      </c>
+      <c r="J535" t="s">
+        <v>136</v>
+      </c>
+      <c r="K535" t="s">
+        <v>21</v>
+      </c>
+      <c r="L535" t="s">
+        <v>21</v>
+      </c>
+      <c r="M535" t="s">
+        <v>904</v>
+      </c>
+      <c r="N535" t="s">
+        <v>27</v>
+      </c>
+      <c r="O535" t="s">
+        <v>567</v>
+      </c>
+      <c r="P535" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q535" t="b">
+        <v>0</v>
+      </c>
+      <c r="R535" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="536" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>901</v>
+      </c>
+      <c r="B536" t="s">
+        <v>19</v>
+      </c>
+      <c r="C536" t="s">
+        <v>57</v>
+      </c>
+      <c r="D536" t="s">
+        <v>21</v>
+      </c>
+      <c r="E536" t="s">
+        <v>99</v>
+      </c>
+      <c r="F536" t="s">
+        <v>100</v>
+      </c>
+      <c r="G536" t="s">
+        <v>46</v>
+      </c>
+      <c r="H536">
+        <v>15</v>
+      </c>
+      <c r="I536" t="s">
+        <v>21</v>
+      </c>
+      <c r="J536" t="s">
+        <v>136</v>
+      </c>
+      <c r="K536" t="s">
+        <v>21</v>
+      </c>
+      <c r="L536" t="s">
+        <v>21</v>
+      </c>
+      <c r="M536" t="s">
+        <v>905</v>
+      </c>
+      <c r="N536" t="s">
+        <v>27</v>
+      </c>
+      <c r="O536" t="s">
+        <v>250</v>
+      </c>
+      <c r="P536" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q536" t="b">
+        <v>0</v>
+      </c>
+      <c r="R536" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="537" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>901</v>
+      </c>
+      <c r="B537" t="s">
+        <v>19</v>
+      </c>
+      <c r="C537" t="s">
+        <v>57</v>
+      </c>
+      <c r="D537" t="s">
+        <v>21</v>
+      </c>
+      <c r="E537" t="s">
+        <v>99</v>
+      </c>
+      <c r="F537" t="s">
+        <v>100</v>
+      </c>
+      <c r="G537" t="s">
+        <v>46</v>
+      </c>
+      <c r="H537">
+        <v>15</v>
+      </c>
+      <c r="I537" t="s">
+        <v>41</v>
+      </c>
+      <c r="J537" t="s">
+        <v>136</v>
+      </c>
+      <c r="K537" t="s">
+        <v>21</v>
+      </c>
+      <c r="L537" t="s">
+        <v>21</v>
+      </c>
+      <c r="M537" t="s">
+        <v>905</v>
+      </c>
+      <c r="N537" t="s">
+        <v>27</v>
+      </c>
+      <c r="O537" t="s">
+        <v>250</v>
+      </c>
+      <c r="P537" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q537" t="b">
+        <v>0</v>
+      </c>
+      <c r="R537" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="538" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>901</v>
+      </c>
+      <c r="B538" t="s">
+        <v>19</v>
+      </c>
+      <c r="C538" t="s">
+        <v>57</v>
+      </c>
+      <c r="D538" t="s">
+        <v>21</v>
+      </c>
+      <c r="E538" t="s">
+        <v>99</v>
+      </c>
+      <c r="F538" t="s">
+        <v>100</v>
+      </c>
+      <c r="G538" t="s">
+        <v>46</v>
+      </c>
+      <c r="H538">
+        <v>5</v>
+      </c>
+      <c r="I538" t="s">
+        <v>21</v>
+      </c>
+      <c r="J538" t="s">
+        <v>174</v>
+      </c>
+      <c r="K538" t="s">
+        <v>21</v>
+      </c>
+      <c r="L538" t="s">
+        <v>21</v>
+      </c>
+      <c r="M538" t="s">
+        <v>902</v>
+      </c>
+      <c r="N538" t="s">
+        <v>27</v>
+      </c>
+      <c r="O538" t="s">
+        <v>185</v>
+      </c>
+      <c r="P538" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q538" t="b">
+        <v>0</v>
+      </c>
+      <c r="R538" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="539" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>901</v>
+      </c>
+      <c r="B539" t="s">
+        <v>19</v>
+      </c>
+      <c r="C539" t="s">
+        <v>57</v>
+      </c>
+      <c r="D539" t="s">
+        <v>21</v>
+      </c>
+      <c r="E539" t="s">
+        <v>852</v>
+      </c>
+      <c r="F539" t="s">
+        <v>853</v>
+      </c>
+      <c r="G539" t="s">
+        <v>126</v>
+      </c>
+      <c r="H539">
+        <v>34</v>
+      </c>
+      <c r="I539" t="s">
+        <v>21</v>
+      </c>
+      <c r="J539" t="s">
+        <v>136</v>
+      </c>
+      <c r="K539" t="s">
+        <v>21</v>
+      </c>
+      <c r="L539" t="s">
+        <v>21</v>
+      </c>
+      <c r="M539" t="s">
+        <v>904</v>
+      </c>
+      <c r="N539" t="s">
+        <v>27</v>
+      </c>
+      <c r="O539" t="s">
+        <v>67</v>
+      </c>
+      <c r="P539" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q539" t="b">
+        <v>0</v>
+      </c>
+      <c r="R539" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="540" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>906</v>
+      </c>
+      <c r="B540" t="s">
+        <v>19</v>
+      </c>
+      <c r="C540" t="s">
+        <v>57</v>
+      </c>
+      <c r="D540" t="s">
+        <v>21</v>
+      </c>
+      <c r="E540" t="s">
+        <v>597</v>
+      </c>
+      <c r="F540" t="s">
+        <v>598</v>
+      </c>
+      <c r="G540" t="s">
+        <v>312</v>
+      </c>
+      <c r="H540">
+        <v>24</v>
+      </c>
+      <c r="I540" t="s">
+        <v>21</v>
+      </c>
+      <c r="J540" t="s">
+        <v>136</v>
+      </c>
+      <c r="K540" t="s">
+        <v>21</v>
+      </c>
+      <c r="L540" t="s">
+        <v>21</v>
+      </c>
+      <c r="M540" t="s">
+        <v>907</v>
+      </c>
+      <c r="N540" t="s">
+        <v>27</v>
+      </c>
+      <c r="O540" t="s">
+        <v>185</v>
+      </c>
+      <c r="P540" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q540" t="b">
+        <v>0</v>
+      </c>
+      <c r="R540" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="541" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>906</v>
+      </c>
+      <c r="B541" t="s">
+        <v>19</v>
+      </c>
+      <c r="C541" t="s">
+        <v>832</v>
+      </c>
+      <c r="D541" t="s">
+        <v>21</v>
+      </c>
+      <c r="E541" t="s">
+        <v>597</v>
+      </c>
+      <c r="F541" t="s">
+        <v>598</v>
+      </c>
+      <c r="G541" t="s">
+        <v>312</v>
+      </c>
+      <c r="H541">
+        <v>24</v>
+      </c>
+      <c r="I541" t="s">
+        <v>21</v>
+      </c>
+      <c r="J541" t="s">
+        <v>136</v>
+      </c>
+      <c r="K541" t="s">
+        <v>21</v>
+      </c>
+      <c r="L541" t="s">
+        <v>21</v>
+      </c>
+      <c r="M541" t="s">
+        <v>907</v>
+      </c>
+      <c r="N541" t="s">
+        <v>27</v>
+      </c>
+      <c r="O541" t="s">
+        <v>250</v>
+      </c>
+      <c r="P541" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q541" t="b">
+        <v>0</v>
+      </c>
+      <c r="R541" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="542" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>908</v>
+      </c>
+      <c r="B542" t="s">
+        <v>19</v>
+      </c>
+      <c r="C542" t="s">
+        <v>57</v>
+      </c>
+      <c r="D542" t="s">
+        <v>21</v>
+      </c>
+      <c r="E542" t="s">
+        <v>49</v>
+      </c>
+      <c r="F542" t="s">
+        <v>209</v>
+      </c>
+      <c r="G542" t="s">
+        <v>51</v>
+      </c>
+      <c r="H542">
+        <v>4</v>
+      </c>
+      <c r="I542" t="s">
+        <v>120</v>
+      </c>
+      <c r="J542" t="s">
+        <v>136</v>
+      </c>
+      <c r="K542" t="s">
+        <v>21</v>
+      </c>
+      <c r="L542" t="s">
+        <v>21</v>
+      </c>
+      <c r="M542" t="s">
+        <v>909</v>
+      </c>
+      <c r="N542" t="s">
+        <v>27</v>
+      </c>
+      <c r="O542" t="s">
+        <v>232</v>
+      </c>
+      <c r="P542" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q542" t="b">
+        <v>0</v>
+      </c>
+      <c r="R542" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="543" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>908</v>
+      </c>
+      <c r="B543" t="s">
+        <v>19</v>
+      </c>
+      <c r="C543" t="s">
+        <v>57</v>
+      </c>
+      <c r="D543" t="s">
+        <v>21</v>
+      </c>
+      <c r="E543" t="s">
+        <v>49</v>
+      </c>
+      <c r="F543" t="s">
+        <v>209</v>
+      </c>
+      <c r="G543" t="s">
+        <v>51</v>
+      </c>
+      <c r="H543">
+        <v>4</v>
+      </c>
+      <c r="I543" t="s">
+        <v>120</v>
+      </c>
+      <c r="J543" t="s">
+        <v>136</v>
+      </c>
+      <c r="K543" t="s">
+        <v>21</v>
+      </c>
+      <c r="L543" t="s">
+        <v>21</v>
+      </c>
+      <c r="M543" t="s">
+        <v>909</v>
+      </c>
+      <c r="N543" t="s">
+        <v>27</v>
+      </c>
+      <c r="O543" t="s">
+        <v>250</v>
+      </c>
+      <c r="P543" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q543" t="b">
+        <v>0</v>
+      </c>
+      <c r="R543" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="544" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>910</v>
+      </c>
+      <c r="B544" t="s">
+        <v>19</v>
+      </c>
+      <c r="C544" t="s">
+        <v>57</v>
+      </c>
+      <c r="D544" t="s">
+        <v>21</v>
+      </c>
+      <c r="E544" t="s">
+        <v>44</v>
+      </c>
+      <c r="F544" t="s">
+        <v>207</v>
+      </c>
+      <c r="G544" t="s">
+        <v>126</v>
+      </c>
+      <c r="H544">
+        <v>28</v>
+      </c>
+      <c r="I544" t="s">
+        <v>21</v>
+      </c>
+      <c r="J544" t="s">
+        <v>136</v>
+      </c>
+      <c r="K544" t="s">
+        <v>21</v>
+      </c>
+      <c r="L544" t="s">
+        <v>21</v>
+      </c>
+      <c r="M544" t="s">
+        <v>911</v>
+      </c>
+      <c r="N544" t="s">
+        <v>27</v>
+      </c>
+      <c r="O544" t="s">
+        <v>232</v>
+      </c>
+      <c r="P544" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q544" t="b">
+        <v>0</v>
+      </c>
+      <c r="R544" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="545" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>910</v>
+      </c>
+      <c r="B545" t="s">
+        <v>19</v>
+      </c>
+      <c r="C545" t="s">
+        <v>57</v>
+      </c>
+      <c r="D545" t="s">
+        <v>21</v>
+      </c>
+      <c r="E545" t="s">
+        <v>44</v>
+      </c>
+      <c r="F545" t="s">
+        <v>207</v>
+      </c>
+      <c r="G545" t="s">
+        <v>126</v>
+      </c>
+      <c r="H545">
+        <v>28</v>
+      </c>
+      <c r="I545" t="s">
+        <v>21</v>
+      </c>
+      <c r="J545" t="s">
+        <v>136</v>
+      </c>
+      <c r="K545" t="s">
+        <v>21</v>
+      </c>
+      <c r="L545" t="s">
+        <v>21</v>
+      </c>
+      <c r="M545" t="s">
+        <v>911</v>
+      </c>
+      <c r="N545" t="s">
+        <v>27</v>
+      </c>
+      <c r="O545" t="s">
+        <v>185</v>
+      </c>
+      <c r="P545" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q545" t="b">
+        <v>0</v>
+      </c>
+      <c r="R545" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="546" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>912</v>
+      </c>
+      <c r="B546" t="s">
+        <v>19</v>
+      </c>
+      <c r="C546" t="s">
+        <v>57</v>
+      </c>
+      <c r="D546" t="s">
+        <v>21</v>
+      </c>
+      <c r="E546" t="s">
+        <v>58</v>
+      </c>
+      <c r="F546" t="s">
+        <v>328</v>
+      </c>
+      <c r="G546" t="s">
+        <v>60</v>
+      </c>
+      <c r="H546">
+        <v>45</v>
+      </c>
+      <c r="I546" t="s">
+        <v>120</v>
+      </c>
+      <c r="J546" t="s">
+        <v>136</v>
+      </c>
+      <c r="K546" t="s">
+        <v>21</v>
+      </c>
+      <c r="L546" t="s">
+        <v>21</v>
+      </c>
+      <c r="M546" t="s">
+        <v>913</v>
+      </c>
+      <c r="N546" t="s">
+        <v>27</v>
+      </c>
+      <c r="O546" t="s">
+        <v>250</v>
+      </c>
+      <c r="P546" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q546" t="b">
+        <v>0</v>
+      </c>
+      <c r="R546" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="547" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>912</v>
+      </c>
+      <c r="B547" t="s">
+        <v>19</v>
+      </c>
+      <c r="C547" t="s">
+        <v>57</v>
+      </c>
+      <c r="D547" t="s">
+        <v>21</v>
+      </c>
+      <c r="E547" t="s">
+        <v>58</v>
+      </c>
+      <c r="F547" t="s">
+        <v>328</v>
+      </c>
+      <c r="G547" t="s">
+        <v>60</v>
+      </c>
+      <c r="H547">
+        <v>45</v>
+      </c>
+      <c r="I547" t="s">
+        <v>120</v>
+      </c>
+      <c r="J547" t="s">
+        <v>136</v>
+      </c>
+      <c r="K547" t="s">
+        <v>21</v>
+      </c>
+      <c r="L547" t="s">
+        <v>21</v>
+      </c>
+      <c r="M547" t="s">
+        <v>913</v>
+      </c>
+      <c r="N547" t="s">
+        <v>27</v>
+      </c>
+      <c r="O547" t="s">
+        <v>185</v>
+      </c>
+      <c r="P547" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q547" t="b">
+        <v>0</v>
+      </c>
+      <c r="R547" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="548" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>914</v>
+      </c>
+      <c r="B548" t="s">
+        <v>19</v>
+      </c>
+      <c r="C548" t="s">
+        <v>57</v>
+      </c>
+      <c r="D548" t="s">
+        <v>21</v>
+      </c>
+      <c r="E548" t="s">
+        <v>44</v>
+      </c>
+      <c r="F548" t="s">
+        <v>207</v>
+      </c>
+      <c r="G548" t="s">
+        <v>126</v>
+      </c>
+      <c r="H548">
+        <v>10</v>
+      </c>
+      <c r="I548" t="s">
+        <v>21</v>
+      </c>
+      <c r="J548" t="s">
+        <v>136</v>
+      </c>
+      <c r="K548" t="s">
+        <v>21</v>
+      </c>
+      <c r="L548" t="s">
+        <v>21</v>
+      </c>
+      <c r="M548" t="s">
+        <v>915</v>
+      </c>
+      <c r="N548" t="s">
+        <v>27</v>
+      </c>
+      <c r="O548" t="s">
+        <v>73</v>
+      </c>
+      <c r="P548" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q548" t="b">
+        <v>0</v>
+      </c>
+      <c r="R548" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="549" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>914</v>
+      </c>
+      <c r="B549" t="s">
+        <v>19</v>
+      </c>
+      <c r="C549" t="s">
+        <v>57</v>
+      </c>
+      <c r="D549" t="s">
+        <v>21</v>
+      </c>
+      <c r="E549" t="s">
+        <v>44</v>
+      </c>
+      <c r="F549" t="s">
+        <v>207</v>
+      </c>
+      <c r="G549" t="s">
+        <v>126</v>
+      </c>
+      <c r="H549">
+        <v>10</v>
+      </c>
+      <c r="I549" t="s">
+        <v>21</v>
+      </c>
+      <c r="J549" t="s">
+        <v>136</v>
+      </c>
+      <c r="K549" t="s">
+        <v>21</v>
+      </c>
+      <c r="L549" t="s">
+        <v>21</v>
+      </c>
+      <c r="M549" t="s">
+        <v>915</v>
+      </c>
+      <c r="N549" t="s">
+        <v>27</v>
+      </c>
+      <c r="O549" t="s">
+        <v>67</v>
+      </c>
+      <c r="P549" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q549" t="b">
+        <v>0</v>
+      </c>
+      <c r="R549" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="550" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>916</v>
+      </c>
+      <c r="B550" t="s">
+        <v>19</v>
+      </c>
+      <c r="C550" t="s">
+        <v>57</v>
+      </c>
+      <c r="D550" t="s">
+        <v>21</v>
+      </c>
+      <c r="E550" t="s">
+        <v>597</v>
+      </c>
+      <c r="F550" t="s">
+        <v>598</v>
+      </c>
+      <c r="G550" t="s">
+        <v>312</v>
+      </c>
+      <c r="H550">
+        <v>40</v>
+      </c>
+      <c r="I550" t="s">
+        <v>21</v>
+      </c>
+      <c r="J550" t="s">
+        <v>136</v>
+      </c>
+      <c r="K550" t="s">
+        <v>21</v>
+      </c>
+      <c r="L550" t="s">
+        <v>21</v>
+      </c>
+      <c r="M550" t="s">
+        <v>917</v>
+      </c>
+      <c r="N550" t="s">
+        <v>27</v>
+      </c>
+      <c r="O550" t="s">
+        <v>185</v>
+      </c>
+      <c r="P550" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q550" t="b">
+        <v>0</v>
+      </c>
+      <c r="R550" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="551" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>916</v>
+      </c>
+      <c r="B551" t="s">
+        <v>19</v>
+      </c>
+      <c r="C551" t="s">
+        <v>57</v>
+      </c>
+      <c r="D551" t="s">
+        <v>21</v>
+      </c>
+      <c r="E551" t="s">
+        <v>597</v>
+      </c>
+      <c r="F551" t="s">
+        <v>598</v>
+      </c>
+      <c r="G551" t="s">
+        <v>312</v>
+      </c>
+      <c r="H551">
+        <v>40</v>
+      </c>
+      <c r="I551" t="s">
+        <v>21</v>
+      </c>
+      <c r="J551" t="s">
+        <v>136</v>
+      </c>
+      <c r="K551" t="s">
+        <v>21</v>
+      </c>
+      <c r="L551" t="s">
+        <v>21</v>
+      </c>
+      <c r="M551" t="s">
+        <v>917</v>
+      </c>
+      <c r="N551" t="s">
+        <v>27</v>
+      </c>
+      <c r="O551" t="s">
+        <v>250</v>
+      </c>
+      <c r="P551" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q551" t="b">
+        <v>0</v>
+      </c>
+      <c r="R551" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="552" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>918</v>
+      </c>
+      <c r="B552" t="s">
+        <v>19</v>
+      </c>
+      <c r="C552" t="s">
+        <v>57</v>
+      </c>
+      <c r="D552" t="s">
+        <v>21</v>
+      </c>
+      <c r="E552" t="s">
+        <v>283</v>
+      </c>
+      <c r="F552" t="s">
+        <v>284</v>
+      </c>
+      <c r="G552" t="s">
+        <v>135</v>
+      </c>
+      <c r="H552">
+        <v>18</v>
+      </c>
+      <c r="I552" t="s">
+        <v>21</v>
+      </c>
+      <c r="J552" t="s">
+        <v>136</v>
+      </c>
+      <c r="K552" t="s">
+        <v>21</v>
+      </c>
+      <c r="L552" t="s">
+        <v>21</v>
+      </c>
+      <c r="M552" t="s">
+        <v>919</v>
+      </c>
+      <c r="N552" t="s">
+        <v>27</v>
+      </c>
+      <c r="O552" t="s">
+        <v>250</v>
+      </c>
+      <c r="P552" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q552" t="b">
+        <v>0</v>
+      </c>
+      <c r="R552" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="553" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>918</v>
+      </c>
+      <c r="B553" t="s">
+        <v>19</v>
+      </c>
+      <c r="C553" t="s">
+        <v>57</v>
+      </c>
+      <c r="D553" t="s">
+        <v>21</v>
+      </c>
+      <c r="E553" t="s">
+        <v>44</v>
+      </c>
+      <c r="F553" t="s">
+        <v>207</v>
+      </c>
+      <c r="G553" t="s">
+        <v>126</v>
+      </c>
+      <c r="H553">
+        <v>24</v>
+      </c>
+      <c r="I553" t="s">
+        <v>21</v>
+      </c>
+      <c r="J553" t="s">
+        <v>136</v>
+      </c>
+      <c r="K553" t="s">
+        <v>21</v>
+      </c>
+      <c r="L553" t="s">
+        <v>21</v>
+      </c>
+      <c r="M553" t="s">
+        <v>920</v>
+      </c>
+      <c r="N553" t="s">
+        <v>27</v>
+      </c>
+      <c r="O553" t="s">
+        <v>250</v>
+      </c>
+      <c r="P553" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q553" t="b">
+        <v>0</v>
+      </c>
+      <c r="R553" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="554" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>918</v>
+      </c>
+      <c r="B554" t="s">
+        <v>19</v>
+      </c>
+      <c r="C554" t="s">
+        <v>57</v>
+      </c>
+      <c r="D554" t="s">
+        <v>21</v>
+      </c>
+      <c r="E554" t="s">
+        <v>44</v>
+      </c>
+      <c r="F554" t="s">
+        <v>207</v>
+      </c>
+      <c r="G554" t="s">
+        <v>126</v>
+      </c>
+      <c r="H554">
+        <v>24</v>
+      </c>
+      <c r="I554" t="s">
+        <v>21</v>
+      </c>
+      <c r="J554" t="s">
+        <v>136</v>
+      </c>
+      <c r="K554" t="s">
+        <v>21</v>
+      </c>
+      <c r="L554" t="s">
+        <v>21</v>
+      </c>
+      <c r="M554" t="s">
+        <v>920</v>
+      </c>
+      <c r="N554" t="s">
+        <v>27</v>
+      </c>
+      <c r="O554" t="s">
+        <v>185</v>
+      </c>
+      <c r="P554" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q554" t="b">
+        <v>0</v>
+      </c>
+      <c r="R554" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="555" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>918</v>
+      </c>
+      <c r="B555" t="s">
+        <v>19</v>
+      </c>
+      <c r="C555" t="s">
+        <v>57</v>
+      </c>
+      <c r="D555" t="s">
+        <v>21</v>
+      </c>
+      <c r="E555" t="s">
+        <v>283</v>
+      </c>
+      <c r="F555" t="s">
+        <v>284</v>
+      </c>
+      <c r="G555" t="s">
+        <v>135</v>
+      </c>
+      <c r="H555">
+        <v>18</v>
+      </c>
+      <c r="I555" t="s">
+        <v>21</v>
+      </c>
+      <c r="J555" t="s">
+        <v>136</v>
+      </c>
+      <c r="K555" t="s">
+        <v>21</v>
+      </c>
+      <c r="L555" t="s">
+        <v>21</v>
+      </c>
+      <c r="M555" t="s">
+        <v>919</v>
+      </c>
+      <c r="N555" t="s">
+        <v>27</v>
+      </c>
+      <c r="O555" t="s">
+        <v>232</v>
+      </c>
+      <c r="P555" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q555" t="b">
+        <v>0</v>
+      </c>
+      <c r="R555" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="556" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>921</v>
+      </c>
+      <c r="B556" t="s">
+        <v>19</v>
+      </c>
+      <c r="C556" t="s">
+        <v>57</v>
+      </c>
+      <c r="D556" t="s">
+        <v>21</v>
+      </c>
+      <c r="E556" t="s">
+        <v>99</v>
+      </c>
+      <c r="F556" t="s">
+        <v>100</v>
+      </c>
+      <c r="G556" t="s">
+        <v>46</v>
+      </c>
+      <c r="H556">
+        <v>24</v>
+      </c>
+      <c r="I556" t="s">
+        <v>21</v>
+      </c>
+      <c r="J556" t="s">
+        <v>136</v>
+      </c>
+      <c r="K556" t="s">
+        <v>21</v>
+      </c>
+      <c r="L556" t="s">
+        <v>21</v>
+      </c>
+      <c r="M556" t="s">
+        <v>922</v>
+      </c>
+      <c r="N556" t="s">
+        <v>27</v>
+      </c>
+      <c r="O556" t="s">
+        <v>185</v>
+      </c>
+      <c r="P556" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q556" t="b">
+        <v>0</v>
+      </c>
+      <c r="R556" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="557" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>921</v>
+      </c>
+      <c r="B557" t="s">
+        <v>19</v>
+      </c>
+      <c r="C557" t="s">
+        <v>761</v>
+      </c>
+      <c r="D557" t="s">
+        <v>21</v>
+      </c>
+      <c r="E557" t="s">
+        <v>99</v>
+      </c>
+      <c r="F557" t="s">
+        <v>100</v>
+      </c>
+      <c r="G557" t="s">
+        <v>46</v>
+      </c>
+      <c r="H557">
+        <v>24</v>
+      </c>
+      <c r="I557" t="s">
+        <v>21</v>
+      </c>
+      <c r="J557" t="s">
+        <v>136</v>
+      </c>
+      <c r="K557" t="s">
+        <v>21</v>
+      </c>
+      <c r="L557" t="s">
+        <v>21</v>
+      </c>
+      <c r="M557" t="s">
+        <v>922</v>
+      </c>
+      <c r="N557" t="s">
+        <v>27</v>
+      </c>
+      <c r="O557" t="s">
+        <v>185</v>
+      </c>
+      <c r="P557" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q557" t="b">
+        <v>0</v>
+      </c>
+      <c r="R557" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="558" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>923</v>
+      </c>
+      <c r="B558" t="s">
+        <v>19</v>
+      </c>
+      <c r="C558" t="s">
+        <v>832</v>
+      </c>
+      <c r="D558" t="s">
+        <v>21</v>
+      </c>
+      <c r="E558" t="s">
+        <v>852</v>
+      </c>
+      <c r="F558" t="s">
+        <v>853</v>
+      </c>
+      <c r="G558" t="s">
+        <v>126</v>
+      </c>
+      <c r="H558">
+        <v>44</v>
+      </c>
+      <c r="I558" t="s">
+        <v>21</v>
+      </c>
+      <c r="J558" t="s">
+        <v>136</v>
+      </c>
+      <c r="K558" t="s">
+        <v>21</v>
+      </c>
+      <c r="L558" t="s">
+        <v>21</v>
+      </c>
+      <c r="M558" t="s">
+        <v>924</v>
+      </c>
+      <c r="N558" t="s">
+        <v>27</v>
+      </c>
+      <c r="O558" t="s">
+        <v>250</v>
+      </c>
+      <c r="P558" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q558" t="b">
+        <v>0</v>
+      </c>
+      <c r="R558" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="559" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>923</v>
+      </c>
+      <c r="B559" t="s">
+        <v>19</v>
+      </c>
+      <c r="C559" t="s">
+        <v>57</v>
+      </c>
+      <c r="D559" t="s">
+        <v>21</v>
+      </c>
+      <c r="E559" t="s">
+        <v>852</v>
+      </c>
+      <c r="F559" t="s">
+        <v>853</v>
+      </c>
+      <c r="G559" t="s">
+        <v>126</v>
+      </c>
+      <c r="H559">
+        <v>44</v>
+      </c>
+      <c r="I559" t="s">
+        <v>21</v>
+      </c>
+      <c r="J559" t="s">
+        <v>136</v>
+      </c>
+      <c r="K559" t="s">
+        <v>21</v>
+      </c>
+      <c r="L559" t="s">
+        <v>21</v>
+      </c>
+      <c r="M559" t="s">
+        <v>924</v>
+      </c>
+      <c r="N559" t="s">
+        <v>27</v>
+      </c>
+      <c r="O559" t="s">
+        <v>185</v>
+      </c>
+      <c r="P559" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q559" t="b">
+        <v>0</v>
+      </c>
+      <c r="R559" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="560" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>925</v>
+      </c>
+      <c r="B560" t="s">
+        <v>19</v>
+      </c>
+      <c r="C560" t="s">
+        <v>926</v>
+      </c>
+      <c r="D560" t="s">
+        <v>21</v>
+      </c>
+      <c r="E560" t="s">
+        <v>378</v>
+      </c>
+      <c r="F560" t="s">
+        <v>379</v>
+      </c>
+      <c r="G560" t="s">
+        <v>312</v>
+      </c>
+      <c r="H560">
+        <v>40</v>
+      </c>
+      <c r="I560" t="s">
+        <v>468</v>
+      </c>
+      <c r="J560" t="s">
+        <v>136</v>
+      </c>
+      <c r="K560" t="s">
+        <v>21</v>
+      </c>
+      <c r="L560" t="s">
+        <v>21</v>
+      </c>
+      <c r="M560" t="s">
+        <v>927</v>
+      </c>
+      <c r="N560" t="s">
+        <v>27</v>
+      </c>
+      <c r="O560" t="s">
+        <v>250</v>
+      </c>
+      <c r="P560" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q560" t="b">
+        <v>0</v>
+      </c>
+      <c r="R560" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="561" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>925</v>
+      </c>
+      <c r="B561" t="s">
+        <v>19</v>
+      </c>
+      <c r="C561" t="s">
+        <v>57</v>
+      </c>
+      <c r="D561" t="s">
+        <v>21</v>
+      </c>
+      <c r="E561" t="s">
+        <v>378</v>
+      </c>
+      <c r="F561" t="s">
+        <v>379</v>
+      </c>
+      <c r="G561" t="s">
+        <v>312</v>
+      </c>
+      <c r="H561">
+        <v>40</v>
+      </c>
+      <c r="I561" t="s">
+        <v>120</v>
+      </c>
+      <c r="J561" t="s">
+        <v>136</v>
+      </c>
+      <c r="K561" t="s">
+        <v>21</v>
+      </c>
+      <c r="L561" t="s">
+        <v>21</v>
+      </c>
+      <c r="M561" t="s">
+        <v>927</v>
+      </c>
+      <c r="N561" t="s">
+        <v>27</v>
+      </c>
+      <c r="O561" t="s">
+        <v>185</v>
+      </c>
+      <c r="P561" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q561" t="b">
+        <v>0</v>
+      </c>
+      <c r="R561" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="562" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>928</v>
+      </c>
+      <c r="B562" t="s">
+        <v>19</v>
+      </c>
+      <c r="C562" t="s">
+        <v>57</v>
+      </c>
+      <c r="D562" t="s">
+        <v>21</v>
+      </c>
+      <c r="E562" t="s">
+        <v>597</v>
+      </c>
+      <c r="F562" t="s">
+        <v>598</v>
+      </c>
+      <c r="G562" t="s">
+        <v>312</v>
+      </c>
+      <c r="H562">
+        <v>32</v>
+      </c>
+      <c r="I562" t="s">
+        <v>21</v>
+      </c>
+      <c r="J562" t="s">
+        <v>136</v>
+      </c>
+      <c r="K562" t="s">
+        <v>21</v>
+      </c>
+      <c r="L562" t="s">
+        <v>21</v>
+      </c>
+      <c r="M562" t="s">
+        <v>929</v>
+      </c>
+      <c r="N562" t="s">
+        <v>27</v>
+      </c>
+      <c r="O562" t="s">
+        <v>250</v>
+      </c>
+      <c r="P562" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q562" t="b">
+        <v>0</v>
+      </c>
+      <c r="R562" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="563" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>928</v>
+      </c>
+      <c r="B563" t="s">
+        <v>19</v>
+      </c>
+      <c r="C563" t="s">
+        <v>57</v>
+      </c>
+      <c r="D563" t="s">
+        <v>21</v>
+      </c>
+      <c r="E563" t="s">
+        <v>597</v>
+      </c>
+      <c r="F563" t="s">
+        <v>598</v>
+      </c>
+      <c r="G563" t="s">
+        <v>312</v>
+      </c>
+      <c r="H563">
+        <v>32</v>
+      </c>
+      <c r="I563" t="s">
+        <v>21</v>
+      </c>
+      <c r="J563" t="s">
+        <v>136</v>
+      </c>
+      <c r="K563" t="s">
+        <v>21</v>
+      </c>
+      <c r="L563" t="s">
+        <v>21</v>
+      </c>
+      <c r="M563" t="s">
+        <v>929</v>
+      </c>
+      <c r="N563" t="s">
+        <v>27</v>
+      </c>
+      <c r="O563" t="s">
+        <v>185</v>
+      </c>
+      <c r="P563" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q563" t="b">
+        <v>0</v>
+      </c>
+      <c r="R563" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="564" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>930</v>
+      </c>
+      <c r="B564" t="s">
+        <v>19</v>
+      </c>
+      <c r="C564" t="s">
+        <v>57</v>
+      </c>
+      <c r="D564" t="s">
+        <v>21</v>
+      </c>
+      <c r="E564" t="s">
+        <v>49</v>
+      </c>
+      <c r="F564" t="s">
+        <v>209</v>
+      </c>
+      <c r="G564" t="s">
+        <v>51</v>
+      </c>
+      <c r="H564">
+        <v>1</v>
+      </c>
+      <c r="I564" t="s">
+        <v>931</v>
+      </c>
+      <c r="J564" t="s">
+        <v>174</v>
+      </c>
+      <c r="K564" t="s">
+        <v>21</v>
+      </c>
+      <c r="L564" t="s">
+        <v>21</v>
+      </c>
+      <c r="M564" t="s">
+        <v>932</v>
+      </c>
+      <c r="N564" t="s">
+        <v>27</v>
+      </c>
+      <c r="O564" t="s">
+        <v>250</v>
+      </c>
+      <c r="P564" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q564" t="b">
+        <v>0</v>
+      </c>
+      <c r="R564" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="565" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>930</v>
+      </c>
+      <c r="B565" t="s">
+        <v>19</v>
+      </c>
+      <c r="C565" t="s">
+        <v>57</v>
+      </c>
+      <c r="D565" t="s">
+        <v>21</v>
+      </c>
+      <c r="E565" t="s">
+        <v>49</v>
+      </c>
+      <c r="F565" t="s">
+        <v>209</v>
+      </c>
+      <c r="G565" t="s">
+        <v>51</v>
+      </c>
+      <c r="H565">
+        <v>1</v>
+      </c>
+      <c r="I565" t="s">
+        <v>931</v>
+      </c>
+      <c r="J565" t="s">
+        <v>136</v>
+      </c>
+      <c r="K565" t="s">
+        <v>21</v>
+      </c>
+      <c r="L565" t="s">
+        <v>21</v>
+      </c>
+      <c r="M565" t="s">
+        <v>932</v>
+      </c>
+      <c r="N565" t="s">
+        <v>27</v>
+      </c>
+      <c r="O565" t="s">
+        <v>250</v>
+      </c>
+      <c r="P565" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q565" t="b">
+        <v>0</v>
+      </c>
+      <c r="R565" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="566" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>933</v>
+      </c>
+      <c r="B566" t="s">
+        <v>19</v>
+      </c>
+      <c r="C566" t="s">
+        <v>57</v>
+      </c>
+      <c r="D566" t="s">
+        <v>21</v>
+      </c>
+      <c r="E566" t="s">
+        <v>44</v>
+      </c>
+      <c r="F566" t="s">
+        <v>207</v>
+      </c>
+      <c r="G566" t="s">
+        <v>126</v>
+      </c>
+      <c r="H566">
+        <v>1</v>
+      </c>
+      <c r="I566" t="s">
+        <v>21</v>
+      </c>
+      <c r="J566" t="s">
+        <v>136</v>
+      </c>
+      <c r="K566" t="s">
+        <v>21</v>
+      </c>
+      <c r="L566" t="s">
+        <v>21</v>
+      </c>
+      <c r="M566" t="s">
+        <v>934</v>
+      </c>
+      <c r="N566" t="s">
+        <v>27</v>
+      </c>
+      <c r="O566" t="s">
+        <v>250</v>
+      </c>
+      <c r="P566" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q566" t="b">
+        <v>0</v>
+      </c>
+      <c r="R566" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="567" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>933</v>
+      </c>
+      <c r="B567" t="s">
+        <v>19</v>
+      </c>
+      <c r="C567" t="s">
+        <v>57</v>
+      </c>
+      <c r="D567" t="s">
+        <v>21</v>
+      </c>
+      <c r="E567" t="s">
+        <v>44</v>
+      </c>
+      <c r="F567" t="s">
+        <v>207</v>
+      </c>
+      <c r="G567" t="s">
+        <v>126</v>
+      </c>
+      <c r="H567">
+        <v>1</v>
+      </c>
+      <c r="I567" t="s">
+        <v>21</v>
+      </c>
+      <c r="J567" t="s">
+        <v>136</v>
+      </c>
+      <c r="K567" t="s">
+        <v>21</v>
+      </c>
+      <c r="L567" t="s">
+        <v>21</v>
+      </c>
+      <c r="M567" t="s">
+        <v>934</v>
+      </c>
+      <c r="N567" t="s">
+        <v>27</v>
+      </c>
+      <c r="O567" t="s">
+        <v>232</v>
+      </c>
+      <c r="P567" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q567" t="b">
+        <v>0</v>
+      </c>
+      <c r="R567" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="568" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>935</v>
+      </c>
+      <c r="B568" t="s">
+        <v>19</v>
+      </c>
+      <c r="C568" t="s">
+        <v>149</v>
+      </c>
+      <c r="D568" t="s">
+        <v>21</v>
+      </c>
+      <c r="E568" t="s">
+        <v>49</v>
+      </c>
+      <c r="F568" t="s">
+        <v>209</v>
+      </c>
+      <c r="G568" t="s">
+        <v>51</v>
+      </c>
+      <c r="H568" t="s">
+        <v>21</v>
+      </c>
+      <c r="I568" t="s">
+        <v>120</v>
+      </c>
+      <c r="J568" t="s">
+        <v>136</v>
+      </c>
+      <c r="K568" t="s">
+        <v>21</v>
+      </c>
+      <c r="L568" t="s">
+        <v>21</v>
+      </c>
+      <c r="M568" t="s">
+        <v>936</v>
+      </c>
+      <c r="N568" t="s">
+        <v>27</v>
+      </c>
+      <c r="O568" t="s">
+        <v>62</v>
+      </c>
+      <c r="P568" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q568" t="b">
+        <v>0</v>
+      </c>
+      <c r="R568" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="569" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>935</v>
+      </c>
+      <c r="B569" t="s">
+        <v>19</v>
+      </c>
+      <c r="C569" t="s">
+        <v>149</v>
+      </c>
+      <c r="D569" t="s">
+        <v>21</v>
+      </c>
+      <c r="E569" t="s">
+        <v>49</v>
+      </c>
+      <c r="F569" t="s">
+        <v>209</v>
+      </c>
+      <c r="G569" t="s">
+        <v>51</v>
+      </c>
+      <c r="H569">
+        <v>1</v>
+      </c>
+      <c r="I569" t="s">
+        <v>120</v>
+      </c>
+      <c r="J569" t="s">
+        <v>136</v>
+      </c>
+      <c r="K569" t="s">
+        <v>21</v>
+      </c>
+      <c r="L569" t="s">
+        <v>21</v>
+      </c>
+      <c r="M569" t="s">
+        <v>936</v>
+      </c>
+      <c r="N569" t="s">
+        <v>27</v>
+      </c>
+      <c r="O569" t="s">
+        <v>73</v>
+      </c>
+      <c r="P569" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q569" t="b">
+        <v>0</v>
+      </c>
+      <c r="R569" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="570" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>937</v>
+      </c>
+      <c r="B570" t="s">
+        <v>19</v>
+      </c>
+      <c r="C570" t="s">
+        <v>57</v>
+      </c>
+      <c r="D570" t="s">
+        <v>21</v>
+      </c>
+      <c r="E570" t="s">
+        <v>44</v>
+      </c>
+      <c r="F570" t="s">
+        <v>207</v>
+      </c>
+      <c r="G570" t="s">
+        <v>126</v>
+      </c>
+      <c r="H570">
+        <v>10</v>
+      </c>
+      <c r="I570" t="s">
+        <v>211</v>
+      </c>
+      <c r="J570" t="s">
+        <v>136</v>
+      </c>
+      <c r="K570" t="s">
+        <v>21</v>
+      </c>
+      <c r="L570" t="s">
+        <v>21</v>
+      </c>
+      <c r="M570" t="s">
+        <v>938</v>
+      </c>
+      <c r="N570" t="s">
+        <v>27</v>
+      </c>
+      <c r="O570" t="s">
+        <v>250</v>
+      </c>
+      <c r="P570" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q570" t="b">
+        <v>0</v>
+      </c>
+      <c r="R570" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="571" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>937</v>
+      </c>
+      <c r="B571" t="s">
+        <v>19</v>
+      </c>
+      <c r="C571" t="s">
+        <v>57</v>
+      </c>
+      <c r="D571" t="s">
+        <v>21</v>
+      </c>
+      <c r="E571" t="s">
+        <v>44</v>
+      </c>
+      <c r="F571" t="s">
+        <v>207</v>
+      </c>
+      <c r="G571" t="s">
+        <v>126</v>
+      </c>
+      <c r="H571">
+        <v>10</v>
+      </c>
+      <c r="I571" t="s">
+        <v>21</v>
+      </c>
+      <c r="J571" t="s">
+        <v>136</v>
+      </c>
+      <c r="K571" t="s">
+        <v>21</v>
+      </c>
+      <c r="L571" t="s">
+        <v>21</v>
+      </c>
+      <c r="M571" t="s">
+        <v>938</v>
+      </c>
+      <c r="N571" t="s">
+        <v>27</v>
+      </c>
+      <c r="O571" t="s">
+        <v>250</v>
+      </c>
+      <c r="P571" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q571" t="b">
+        <v>0</v>
+      </c>
+      <c r="R571" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="572" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>939</v>
+      </c>
+      <c r="B572" t="s">
+        <v>19</v>
+      </c>
+      <c r="C572" t="s">
+        <v>57</v>
+      </c>
+      <c r="D572" t="s">
+        <v>21</v>
+      </c>
+      <c r="E572" t="s">
+        <v>99</v>
+      </c>
+      <c r="F572" t="s">
+        <v>100</v>
+      </c>
+      <c r="G572" t="s">
+        <v>46</v>
+      </c>
+      <c r="H572">
+        <v>65</v>
+      </c>
+      <c r="I572" t="s">
+        <v>468</v>
+      </c>
+      <c r="J572" t="s">
+        <v>136</v>
+      </c>
+      <c r="K572" t="s">
+        <v>21</v>
+      </c>
+      <c r="L572" t="s">
+        <v>21</v>
+      </c>
+      <c r="M572" t="s">
+        <v>940</v>
+      </c>
+      <c r="N572" t="s">
+        <v>27</v>
+      </c>
+      <c r="O572" t="s">
+        <v>250</v>
+      </c>
+      <c r="P572" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q572" t="b">
+        <v>0</v>
+      </c>
+      <c r="R572" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="573" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>939</v>
+      </c>
+      <c r="B573" t="s">
+        <v>19</v>
+      </c>
+      <c r="C573" t="s">
+        <v>149</v>
+      </c>
+      <c r="D573" t="s">
+        <v>21</v>
+      </c>
+      <c r="E573" t="s">
+        <v>58</v>
+      </c>
+      <c r="F573" t="s">
+        <v>328</v>
+      </c>
+      <c r="G573" t="s">
+        <v>60</v>
+      </c>
+      <c r="H573">
+        <v>35</v>
+      </c>
+      <c r="I573" t="s">
+        <v>120</v>
+      </c>
+      <c r="J573" t="s">
+        <v>136</v>
+      </c>
+      <c r="K573" t="s">
+        <v>21</v>
+      </c>
+      <c r="L573" t="s">
+        <v>21</v>
+      </c>
+      <c r="M573" t="s">
+        <v>941</v>
+      </c>
+      <c r="N573" t="s">
+        <v>27</v>
+      </c>
+      <c r="O573" t="s">
+        <v>567</v>
+      </c>
+      <c r="P573" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q573" t="b">
+        <v>0</v>
+      </c>
+      <c r="R573" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="574" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>939</v>
+      </c>
+      <c r="B574" t="s">
+        <v>19</v>
+      </c>
+      <c r="C574" t="s">
+        <v>57</v>
+      </c>
+      <c r="D574" t="s">
+        <v>21</v>
+      </c>
+      <c r="E574" t="s">
+        <v>58</v>
+      </c>
+      <c r="F574" t="s">
+        <v>328</v>
+      </c>
+      <c r="G574" t="s">
+        <v>60</v>
+      </c>
+      <c r="H574">
+        <v>30</v>
+      </c>
+      <c r="I574" t="s">
+        <v>280</v>
+      </c>
+      <c r="J574" t="s">
+        <v>136</v>
+      </c>
+      <c r="K574" t="s">
+        <v>21</v>
+      </c>
+      <c r="L574" t="s">
+        <v>21</v>
+      </c>
+      <c r="M574" t="s">
+        <v>941</v>
+      </c>
+      <c r="N574" t="s">
+        <v>27</v>
+      </c>
+      <c r="O574" t="s">
+        <v>942</v>
+      </c>
+      <c r="P574" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q574" t="b">
+        <v>0</v>
+      </c>
+      <c r="R574" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="575" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>939</v>
+      </c>
+      <c r="B575" t="s">
+        <v>19</v>
+      </c>
+      <c r="C575" t="s">
+        <v>57</v>
+      </c>
+      <c r="D575" t="s">
+        <v>21</v>
+      </c>
+      <c r="E575" t="s">
+        <v>99</v>
+      </c>
+      <c r="F575" t="s">
+        <v>100</v>
+      </c>
+      <c r="G575" t="s">
+        <v>46</v>
+      </c>
+      <c r="H575">
+        <v>65</v>
+      </c>
+      <c r="I575" t="s">
+        <v>280</v>
+      </c>
+      <c r="J575" t="s">
+        <v>136</v>
+      </c>
+      <c r="K575" t="s">
+        <v>21</v>
+      </c>
+      <c r="L575" t="s">
+        <v>21</v>
+      </c>
+      <c r="M575" t="s">
+        <v>940</v>
+      </c>
+      <c r="N575" t="s">
+        <v>27</v>
+      </c>
+      <c r="O575" t="s">
+        <v>185</v>
+      </c>
+      <c r="P575" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q575" t="b">
+        <v>0</v>
+      </c>
+      <c r="R575" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="576" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>939</v>
+      </c>
+      <c r="B576" t="s">
+        <v>19</v>
+      </c>
+      <c r="C576" t="s">
+        <v>57</v>
+      </c>
+      <c r="D576" t="s">
+        <v>21</v>
+      </c>
+      <c r="E576" t="s">
+        <v>58</v>
+      </c>
+      <c r="F576" t="s">
+        <v>328</v>
+      </c>
+      <c r="G576" t="s">
+        <v>60</v>
+      </c>
+      <c r="H576">
+        <v>30</v>
+      </c>
+      <c r="I576" t="s">
+        <v>120</v>
+      </c>
+      <c r="J576" t="s">
+        <v>136</v>
+      </c>
+      <c r="K576" t="s">
+        <v>21</v>
+      </c>
+      <c r="L576" t="s">
+        <v>21</v>
+      </c>
+      <c r="M576" t="s">
+        <v>941</v>
+      </c>
+      <c r="N576" t="s">
+        <v>27</v>
+      </c>
+      <c r="O576" t="s">
+        <v>250</v>
+      </c>
+      <c r="P576" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q576" t="b">
+        <v>0</v>
+      </c>
+      <c r="R576" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="577" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>943</v>
+      </c>
+      <c r="B577" t="s">
+        <v>19</v>
+      </c>
+      <c r="C577" t="s">
+        <v>57</v>
+      </c>
+      <c r="D577" t="s">
+        <v>21</v>
+      </c>
+      <c r="E577" t="s">
+        <v>110</v>
+      </c>
+      <c r="F577" t="s">
+        <v>111</v>
+      </c>
+      <c r="G577" t="s">
+        <v>112</v>
+      </c>
+      <c r="H577">
+        <v>48</v>
+      </c>
+      <c r="I577" t="s">
+        <v>211</v>
+      </c>
+      <c r="J577" t="s">
+        <v>136</v>
+      </c>
+      <c r="K577" t="s">
+        <v>21</v>
+      </c>
+      <c r="L577" t="s">
+        <v>21</v>
+      </c>
+      <c r="M577" t="s">
+        <v>944</v>
+      </c>
+      <c r="N577" t="s">
+        <v>27</v>
+      </c>
+      <c r="O577" t="s">
+        <v>232</v>
+      </c>
+      <c r="P577" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q577" t="b">
+        <v>0</v>
+      </c>
+      <c r="R577" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="578" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>943</v>
+      </c>
+      <c r="B578" t="s">
+        <v>19</v>
+      </c>
+      <c r="C578" t="s">
+        <v>57</v>
+      </c>
+      <c r="D578" t="s">
+        <v>21</v>
+      </c>
+      <c r="E578" t="s">
+        <v>110</v>
+      </c>
+      <c r="F578" t="s">
+        <v>111</v>
+      </c>
+      <c r="G578" t="s">
+        <v>112</v>
+      </c>
+      <c r="H578">
+        <v>48</v>
+      </c>
+      <c r="I578" t="s">
+        <v>21</v>
+      </c>
+      <c r="J578" t="s">
+        <v>136</v>
+      </c>
+      <c r="K578" t="s">
+        <v>21</v>
+      </c>
+      <c r="L578" t="s">
+        <v>21</v>
+      </c>
+      <c r="M578" t="s">
+        <v>944</v>
+      </c>
+      <c r="N578" t="s">
+        <v>27</v>
+      </c>
+      <c r="O578" t="s">
+        <v>250</v>
+      </c>
+      <c r="P578" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q578" t="b">
+        <v>0</v>
+      </c>
+      <c r="R578" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="579" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>945</v>
+      </c>
+      <c r="B579" t="s">
+        <v>19</v>
+      </c>
+      <c r="C579" t="s">
+        <v>57</v>
+      </c>
+      <c r="D579" t="s">
+        <v>21</v>
+      </c>
+      <c r="E579" t="s">
+        <v>69</v>
+      </c>
+      <c r="F579" t="s">
+        <v>70</v>
+      </c>
+      <c r="G579" t="s">
+        <v>71</v>
+      </c>
+      <c r="H579">
+        <v>60</v>
+      </c>
+      <c r="I579" t="s">
+        <v>280</v>
+      </c>
+      <c r="J579" t="s">
+        <v>136</v>
+      </c>
+      <c r="K579" t="s">
+        <v>21</v>
+      </c>
+      <c r="L579" t="s">
+        <v>21</v>
+      </c>
+      <c r="M579" t="s">
+        <v>946</v>
+      </c>
+      <c r="N579" t="s">
+        <v>27</v>
+      </c>
+      <c r="O579" t="s">
+        <v>185</v>
+      </c>
+      <c r="P579" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q579" t="b">
+        <v>0</v>
+      </c>
+      <c r="R579" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="580" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>945</v>
+      </c>
+      <c r="B580" t="s">
+        <v>19</v>
+      </c>
+      <c r="C580" t="s">
+        <v>57</v>
+      </c>
+      <c r="D580" t="s">
+        <v>21</v>
+      </c>
+      <c r="E580" t="s">
+        <v>69</v>
+      </c>
+      <c r="F580" t="s">
+        <v>70</v>
+      </c>
+      <c r="G580" t="s">
+        <v>71</v>
+      </c>
+      <c r="H580">
+        <v>60</v>
+      </c>
+      <c r="I580" t="s">
+        <v>280</v>
+      </c>
+      <c r="J580" t="s">
+        <v>136</v>
+      </c>
+      <c r="K580" t="s">
+        <v>21</v>
+      </c>
+      <c r="L580" t="s">
+        <v>21</v>
+      </c>
+      <c r="M580" t="s">
+        <v>946</v>
+      </c>
+      <c r="N580" t="s">
+        <v>27</v>
+      </c>
+      <c r="O580" t="s">
+        <v>250</v>
+      </c>
+      <c r="P580" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q580" t="b">
+        <v>0</v>
+      </c>
+      <c r="R580" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="581" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>947</v>
+      </c>
+      <c r="B581" t="s">
+        <v>19</v>
+      </c>
+      <c r="C581" t="s">
+        <v>57</v>
+      </c>
+      <c r="D581" t="s">
+        <v>21</v>
+      </c>
+      <c r="E581" t="s">
+        <v>948</v>
+      </c>
+      <c r="F581" t="s">
+        <v>853</v>
+      </c>
+      <c r="G581" t="s">
+        <v>126</v>
+      </c>
+      <c r="H581">
+        <v>1</v>
+      </c>
+      <c r="I581" t="s">
+        <v>931</v>
+      </c>
+      <c r="J581" t="s">
+        <v>174</v>
+      </c>
+      <c r="K581" t="s">
+        <v>21</v>
+      </c>
+      <c r="L581" t="s">
+        <v>21</v>
+      </c>
+      <c r="M581" t="s">
+        <v>949</v>
+      </c>
+      <c r="N581" t="s">
+        <v>27</v>
+      </c>
+      <c r="O581" t="s">
+        <v>250</v>
+      </c>
+      <c r="P581" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q581" t="b">
+        <v>0</v>
+      </c>
+      <c r="R581" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="582" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>947</v>
+      </c>
+      <c r="B582" t="s">
+        <v>19</v>
+      </c>
+      <c r="C582" t="s">
+        <v>57</v>
+      </c>
+      <c r="D582" t="s">
+        <v>21</v>
+      </c>
+      <c r="E582" t="s">
+        <v>948</v>
+      </c>
+      <c r="F582" t="s">
+        <v>853</v>
+      </c>
+      <c r="G582" t="s">
+        <v>126</v>
+      </c>
+      <c r="H582">
+        <v>1</v>
+      </c>
+      <c r="I582" t="s">
+        <v>950</v>
+      </c>
+      <c r="J582" t="s">
+        <v>136</v>
+      </c>
+      <c r="K582" t="s">
+        <v>21</v>
+      </c>
+      <c r="L582" t="s">
+        <v>21</v>
+      </c>
+      <c r="M582" t="s">
+        <v>949</v>
+      </c>
+      <c r="N582" t="s">
+        <v>27</v>
+      </c>
+      <c r="O582" t="s">
+        <v>794</v>
+      </c>
+      <c r="P582" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q582" t="b">
+        <v>0</v>
+      </c>
+      <c r="R582" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="583" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>951</v>
+      </c>
+      <c r="B583" t="s">
+        <v>19</v>
+      </c>
+      <c r="C583" t="s">
+        <v>57</v>
+      </c>
+      <c r="D583" t="s">
+        <v>21</v>
+      </c>
+      <c r="E583" t="s">
+        <v>172</v>
+      </c>
+      <c r="F583" t="s">
+        <v>173</v>
+      </c>
+      <c r="G583" t="s">
+        <v>112</v>
+      </c>
+      <c r="H583">
+        <v>2</v>
+      </c>
+      <c r="I583" t="s">
+        <v>21</v>
+      </c>
+      <c r="J583" t="s">
+        <v>136</v>
+      </c>
+      <c r="K583" t="s">
+        <v>21</v>
+      </c>
+      <c r="L583" t="s">
+        <v>21</v>
+      </c>
+      <c r="M583" t="s">
+        <v>952</v>
+      </c>
+      <c r="N583" t="s">
+        <v>27</v>
+      </c>
+      <c r="O583" t="s">
+        <v>232</v>
+      </c>
+      <c r="P583" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q583" t="b">
+        <v>0</v>
+      </c>
+      <c r="R583" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="584" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>951</v>
+      </c>
+      <c r="B584" t="s">
+        <v>19</v>
+      </c>
+      <c r="C584" t="s">
+        <v>57</v>
+      </c>
+      <c r="D584" t="s">
+        <v>21</v>
+      </c>
+      <c r="E584" t="s">
+        <v>172</v>
+      </c>
+      <c r="F584" t="s">
+        <v>173</v>
+      </c>
+      <c r="G584" t="s">
+        <v>112</v>
+      </c>
+      <c r="H584">
+        <v>2</v>
+      </c>
+      <c r="I584" t="s">
+        <v>211</v>
+      </c>
+      <c r="J584" t="s">
+        <v>136</v>
+      </c>
+      <c r="K584" t="s">
+        <v>21</v>
+      </c>
+      <c r="L584" t="s">
+        <v>21</v>
+      </c>
+      <c r="M584" t="s">
+        <v>952</v>
+      </c>
+      <c r="N584" t="s">
+        <v>27</v>
+      </c>
+      <c r="O584" t="s">
+        <v>794</v>
+      </c>
+      <c r="P584" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q584" t="b">
+        <v>0</v>
+      </c>
+      <c r="R584" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="585" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>953</v>
+      </c>
+      <c r="B585" t="s">
+        <v>19</v>
+      </c>
+      <c r="C585" t="s">
+        <v>57</v>
+      </c>
+      <c r="D585" t="s">
+        <v>21</v>
+      </c>
+      <c r="E585" t="s">
+        <v>110</v>
+      </c>
+      <c r="F585" t="s">
+        <v>111</v>
+      </c>
+      <c r="G585" t="s">
+        <v>112</v>
+      </c>
+      <c r="H585">
+        <v>8</v>
+      </c>
+      <c r="I585" t="s">
+        <v>211</v>
+      </c>
+      <c r="J585" t="s">
+        <v>136</v>
+      </c>
+      <c r="K585" t="s">
+        <v>21</v>
+      </c>
+      <c r="L585" t="s">
+        <v>21</v>
+      </c>
+      <c r="M585" t="s">
+        <v>954</v>
+      </c>
+      <c r="N585" t="s">
+        <v>27</v>
+      </c>
+      <c r="O585" t="s">
+        <v>250</v>
+      </c>
+      <c r="P585" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q585" t="b">
+        <v>0</v>
+      </c>
+      <c r="R585" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="586" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>953</v>
+      </c>
+      <c r="B586" t="s">
+        <v>19</v>
+      </c>
+      <c r="C586" t="s">
+        <v>57</v>
+      </c>
+      <c r="D586" t="s">
+        <v>21</v>
+      </c>
+      <c r="E586" t="s">
+        <v>110</v>
+      </c>
+      <c r="F586" t="s">
+        <v>111</v>
+      </c>
+      <c r="G586" t="s">
+        <v>112</v>
+      </c>
+      <c r="H586">
+        <v>8</v>
+      </c>
+      <c r="I586" t="s">
+        <v>21</v>
+      </c>
+      <c r="J586" t="s">
+        <v>136</v>
+      </c>
+      <c r="K586" t="s">
+        <v>21</v>
+      </c>
+      <c r="L586" t="s">
+        <v>21</v>
+      </c>
+      <c r="M586" t="s">
+        <v>954</v>
+      </c>
+      <c r="N586" t="s">
+        <v>27</v>
+      </c>
+      <c r="O586" t="s">
+        <v>250</v>
+      </c>
+      <c r="P586" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q586" t="b">
+        <v>0</v>
+      </c>
+      <c r="R586" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="587" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>955</v>
+      </c>
+      <c r="B587" t="s">
+        <v>19</v>
+      </c>
+      <c r="C587" t="s">
+        <v>57</v>
+      </c>
+      <c r="D587" t="s">
+        <v>21</v>
+      </c>
+      <c r="E587" t="s">
+        <v>730</v>
+      </c>
+      <c r="F587" t="s">
+        <v>731</v>
+      </c>
+      <c r="G587" t="s">
+        <v>54</v>
+      </c>
+      <c r="H587">
+        <v>30</v>
+      </c>
+      <c r="I587" t="s">
+        <v>211</v>
+      </c>
+      <c r="J587" t="s">
+        <v>136</v>
+      </c>
+      <c r="K587" t="s">
+        <v>21</v>
+      </c>
+      <c r="L587" t="s">
+        <v>21</v>
+      </c>
+      <c r="M587" t="s">
+        <v>956</v>
+      </c>
+      <c r="N587" t="s">
+        <v>27</v>
+      </c>
+      <c r="O587" t="s">
+        <v>232</v>
+      </c>
+      <c r="P587" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q587" t="b">
+        <v>0</v>
+      </c>
+      <c r="R587" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="588" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>955</v>
+      </c>
+      <c r="B588" t="s">
+        <v>19</v>
+      </c>
+      <c r="C588" t="s">
+        <v>57</v>
+      </c>
+      <c r="D588" t="s">
+        <v>21</v>
+      </c>
+      <c r="E588" t="s">
+        <v>99</v>
+      </c>
+      <c r="F588" t="s">
+        <v>100</v>
+      </c>
+      <c r="G588" t="s">
+        <v>46</v>
+      </c>
+      <c r="H588">
+        <v>24</v>
+      </c>
+      <c r="I588" t="s">
+        <v>211</v>
+      </c>
+      <c r="J588" t="s">
+        <v>136</v>
+      </c>
+      <c r="K588" t="s">
+        <v>21</v>
+      </c>
+      <c r="L588" t="s">
+        <v>21</v>
+      </c>
+      <c r="M588" t="s">
+        <v>957</v>
+      </c>
+      <c r="N588" t="s">
+        <v>27</v>
+      </c>
+      <c r="O588" t="s">
+        <v>232</v>
+      </c>
+      <c r="P588" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q588" t="b">
+        <v>0</v>
+      </c>
+      <c r="R588" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="589" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>955</v>
+      </c>
+      <c r="B589" t="s">
+        <v>19</v>
+      </c>
+      <c r="C589" t="s">
+        <v>832</v>
+      </c>
+      <c r="D589" t="s">
+        <v>21</v>
+      </c>
+      <c r="E589" t="s">
+        <v>99</v>
+      </c>
+      <c r="F589" t="s">
+        <v>100</v>
+      </c>
+      <c r="G589" t="s">
+        <v>46</v>
+      </c>
+      <c r="H589">
+        <v>24</v>
+      </c>
+      <c r="I589" t="s">
+        <v>21</v>
+      </c>
+      <c r="J589" t="s">
+        <v>136</v>
+      </c>
+      <c r="K589" t="s">
+        <v>21</v>
+      </c>
+      <c r="L589" t="s">
+        <v>21</v>
+      </c>
+      <c r="M589" t="s">
+        <v>957</v>
+      </c>
+      <c r="N589" t="s">
+        <v>27</v>
+      </c>
+      <c r="O589" t="s">
+        <v>232</v>
+      </c>
+      <c r="P589" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q589" t="b">
+        <v>0</v>
+      </c>
+      <c r="R589" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="590" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>955</v>
+      </c>
+      <c r="B590" t="s">
+        <v>19</v>
+      </c>
+      <c r="C590" t="s">
+        <v>57</v>
+      </c>
+      <c r="D590" t="s">
+        <v>21</v>
+      </c>
+      <c r="E590" t="s">
+        <v>730</v>
+      </c>
+      <c r="F590" t="s">
+        <v>731</v>
+      </c>
+      <c r="G590" t="s">
+        <v>54</v>
+      </c>
+      <c r="H590">
+        <v>30</v>
+      </c>
+      <c r="I590" t="s">
+        <v>21</v>
+      </c>
+      <c r="J590" t="s">
+        <v>136</v>
+      </c>
+      <c r="K590" t="s">
+        <v>21</v>
+      </c>
+      <c r="L590" t="s">
+        <v>21</v>
+      </c>
+      <c r="M590" t="s">
+        <v>956</v>
+      </c>
+      <c r="N590" t="s">
+        <v>27</v>
+      </c>
+      <c r="O590" t="s">
+        <v>185</v>
+      </c>
+      <c r="P590" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q590" t="b">
+        <v>0</v>
+      </c>
+      <c r="R590" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="591" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>958</v>
+      </c>
+      <c r="B591" t="s">
+        <v>19</v>
+      </c>
+      <c r="C591" t="s">
+        <v>57</v>
+      </c>
+      <c r="D591" t="s">
+        <v>21</v>
+      </c>
+      <c r="E591" t="s">
+        <v>556</v>
+      </c>
+      <c r="F591" t="s">
+        <v>134</v>
+      </c>
+      <c r="G591" t="s">
+        <v>135</v>
+      </c>
+      <c r="H591">
+        <v>6</v>
+      </c>
+      <c r="I591" t="s">
+        <v>21</v>
+      </c>
+      <c r="J591" t="s">
+        <v>136</v>
+      </c>
+      <c r="K591" t="s">
+        <v>21</v>
+      </c>
+      <c r="L591" t="s">
+        <v>21</v>
+      </c>
+      <c r="M591" t="s">
+        <v>959</v>
+      </c>
+      <c r="N591" t="s">
+        <v>27</v>
+      </c>
+      <c r="O591" t="s">
+        <v>250</v>
+      </c>
+      <c r="P591" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q591" t="b">
+        <v>0</v>
+      </c>
+      <c r="R591" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="592" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>958</v>
+      </c>
+      <c r="B592" t="s">
+        <v>19</v>
+      </c>
+      <c r="C592" t="s">
+        <v>57</v>
+      </c>
+      <c r="D592" t="s">
+        <v>21</v>
+      </c>
+      <c r="E592" t="s">
+        <v>556</v>
+      </c>
+      <c r="F592" t="s">
+        <v>134</v>
+      </c>
+      <c r="G592" t="s">
+        <v>135</v>
+      </c>
+      <c r="H592">
+        <v>6</v>
+      </c>
+      <c r="I592" t="s">
+        <v>21</v>
+      </c>
+      <c r="J592" t="s">
+        <v>136</v>
+      </c>
+      <c r="K592" t="s">
+        <v>21</v>
+      </c>
+      <c r="L592" t="s">
+        <v>21</v>
+      </c>
+      <c r="M592" t="s">
+        <v>959</v>
+      </c>
+      <c r="N592" t="s">
+        <v>27</v>
+      </c>
+      <c r="O592" t="s">
+        <v>250</v>
+      </c>
+      <c r="P592" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q592" t="b">
+        <v>0</v>
+      </c>
+      <c r="R592" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="593" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>960</v>
+      </c>
+      <c r="B593" t="s">
+        <v>19</v>
+      </c>
+      <c r="C593" t="s">
+        <v>57</v>
+      </c>
+      <c r="D593" t="s">
+        <v>21</v>
+      </c>
+      <c r="E593" t="s">
+        <v>961</v>
+      </c>
+      <c r="F593" t="s">
+        <v>962</v>
+      </c>
+      <c r="G593" t="s">
+        <v>266</v>
+      </c>
+      <c r="H593">
+        <v>24</v>
+      </c>
+      <c r="I593" t="s">
+        <v>211</v>
+      </c>
+      <c r="J593" t="s">
+        <v>136</v>
+      </c>
+      <c r="K593" t="s">
+        <v>21</v>
+      </c>
+      <c r="L593" t="s">
+        <v>21</v>
+      </c>
+      <c r="M593" t="s">
+        <v>963</v>
+      </c>
+      <c r="N593" t="s">
+        <v>27</v>
+      </c>
+      <c r="O593" t="s">
+        <v>503</v>
+      </c>
+      <c r="P593" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q593" t="b">
+        <v>0</v>
+      </c>
+      <c r="R593" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="594" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>960</v>
+      </c>
+      <c r="B594" t="s">
+        <v>19</v>
+      </c>
+      <c r="C594" t="s">
+        <v>57</v>
+      </c>
+      <c r="D594" t="s">
+        <v>21</v>
+      </c>
+      <c r="E594" t="s">
+        <v>99</v>
+      </c>
+      <c r="F594" t="s">
+        <v>100</v>
+      </c>
+      <c r="G594" t="s">
+        <v>46</v>
+      </c>
+      <c r="H594">
+        <v>5</v>
+      </c>
+      <c r="I594" t="s">
+        <v>211</v>
+      </c>
+      <c r="J594" t="s">
+        <v>136</v>
+      </c>
+      <c r="K594" t="s">
+        <v>21</v>
+      </c>
+      <c r="L594" t="s">
+        <v>21</v>
+      </c>
+      <c r="M594" t="s">
+        <v>964</v>
+      </c>
+      <c r="N594" t="s">
+        <v>27</v>
+      </c>
+      <c r="O594" t="s">
+        <v>794</v>
+      </c>
+      <c r="P594" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q594" t="b">
+        <v>0</v>
+      </c>
+      <c r="R594" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="595" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>960</v>
+      </c>
+      <c r="B595" t="s">
+        <v>19</v>
+      </c>
+      <c r="C595" t="s">
+        <v>57</v>
+      </c>
+      <c r="D595" t="s">
+        <v>21</v>
+      </c>
+      <c r="E595" t="s">
+        <v>99</v>
+      </c>
+      <c r="F595" t="s">
+        <v>100</v>
+      </c>
+      <c r="G595" t="s">
+        <v>46</v>
+      </c>
+      <c r="H595">
+        <v>5</v>
+      </c>
+      <c r="I595" t="s">
+        <v>21</v>
+      </c>
+      <c r="J595" t="s">
+        <v>136</v>
+      </c>
+      <c r="K595" t="s">
+        <v>21</v>
+      </c>
+      <c r="L595" t="s">
+        <v>21</v>
+      </c>
+      <c r="M595" t="s">
+        <v>964</v>
+      </c>
+      <c r="N595" t="s">
+        <v>27</v>
+      </c>
+      <c r="O595" t="s">
+        <v>185</v>
+      </c>
+      <c r="P595" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q595" t="b">
+        <v>0</v>
+      </c>
+      <c r="R595" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="596" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>960</v>
+      </c>
+      <c r="B596" t="s">
+        <v>19</v>
+      </c>
+      <c r="C596" t="s">
+        <v>57</v>
+      </c>
+      <c r="D596" t="s">
+        <v>21</v>
+      </c>
+      <c r="E596" t="s">
+        <v>99</v>
+      </c>
+      <c r="F596" t="s">
+        <v>100</v>
+      </c>
+      <c r="G596" t="s">
+        <v>46</v>
+      </c>
+      <c r="H596">
+        <v>45</v>
+      </c>
+      <c r="I596" t="s">
+        <v>892</v>
+      </c>
+      <c r="J596" t="s">
+        <v>136</v>
+      </c>
+      <c r="K596" t="s">
+        <v>21</v>
+      </c>
+      <c r="L596" t="s">
+        <v>21</v>
+      </c>
+      <c r="M596" t="s">
+        <v>965</v>
+      </c>
+      <c r="N596" t="s">
+        <v>27</v>
+      </c>
+      <c r="O596" t="s">
+        <v>232</v>
+      </c>
+      <c r="P596" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q596" t="b">
+        <v>0</v>
+      </c>
+      <c r="R596" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="597" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>960</v>
+      </c>
+      <c r="B597" t="s">
+        <v>19</v>
+      </c>
+      <c r="C597" t="s">
+        <v>832</v>
+      </c>
+      <c r="D597" t="s">
+        <v>21</v>
+      </c>
+      <c r="E597" t="s">
+        <v>99</v>
+      </c>
+      <c r="F597" t="s">
+        <v>100</v>
+      </c>
+      <c r="G597" t="s">
+        <v>46</v>
+      </c>
+      <c r="H597">
+        <v>45</v>
+      </c>
+      <c r="I597" t="s">
+        <v>966</v>
+      </c>
+      <c r="J597" t="s">
+        <v>136</v>
+      </c>
+      <c r="K597" t="s">
+        <v>21</v>
+      </c>
+      <c r="L597" t="s">
+        <v>21</v>
+      </c>
+      <c r="M597" t="s">
+        <v>965</v>
+      </c>
+      <c r="N597" t="s">
+        <v>27</v>
+      </c>
+      <c r="O597" t="s">
+        <v>232</v>
+      </c>
+      <c r="P597" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q597" t="b">
+        <v>0</v>
+      </c>
+      <c r="R597" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="598" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>960</v>
+      </c>
+      <c r="B598" t="s">
+        <v>19</v>
+      </c>
+      <c r="C598" t="s">
+        <v>57</v>
+      </c>
+      <c r="D598" t="s">
+        <v>21</v>
+      </c>
+      <c r="E598" t="s">
+        <v>961</v>
+      </c>
+      <c r="F598" t="s">
+        <v>962</v>
+      </c>
+      <c r="G598" t="s">
+        <v>266</v>
+      </c>
+      <c r="H598">
+        <v>24</v>
+      </c>
+      <c r="I598" t="s">
+        <v>21</v>
+      </c>
+      <c r="J598" t="s">
+        <v>136</v>
+      </c>
+      <c r="K598" t="s">
+        <v>21</v>
+      </c>
+      <c r="L598" t="s">
+        <v>21</v>
+      </c>
+      <c r="M598" t="s">
+        <v>963</v>
+      </c>
+      <c r="N598" t="s">
+        <v>27</v>
+      </c>
+      <c r="O598" t="s">
+        <v>250</v>
+      </c>
+      <c r="P598" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q598" t="b">
+        <v>0</v>
+      </c>
+      <c r="R598" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="599" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>967</v>
+      </c>
+      <c r="B599" t="s">
+        <v>19</v>
+      </c>
+      <c r="C599" t="s">
+        <v>57</v>
+      </c>
+      <c r="D599" t="s">
+        <v>21</v>
+      </c>
+      <c r="E599" t="s">
+        <v>639</v>
+      </c>
+      <c r="F599" t="s">
+        <v>640</v>
+      </c>
+      <c r="G599" t="s">
+        <v>24</v>
+      </c>
+      <c r="H599">
+        <v>4</v>
+      </c>
+      <c r="I599" t="s">
+        <v>211</v>
+      </c>
+      <c r="J599" t="s">
+        <v>136</v>
+      </c>
+      <c r="K599" t="s">
+        <v>21</v>
+      </c>
+      <c r="L599" t="s">
+        <v>21</v>
+      </c>
+      <c r="M599" t="s">
+        <v>968</v>
+      </c>
+      <c r="N599" t="s">
+        <v>27</v>
+      </c>
+      <c r="O599" t="s">
+        <v>794</v>
+      </c>
+      <c r="P599" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q599" t="b">
+        <v>0</v>
+      </c>
+      <c r="R599" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="600" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>967</v>
+      </c>
+      <c r="B600" t="s">
+        <v>19</v>
+      </c>
+      <c r="C600" t="s">
+        <v>57</v>
+      </c>
+      <c r="D600" t="s">
+        <v>21</v>
+      </c>
+      <c r="E600" t="s">
+        <v>639</v>
+      </c>
+      <c r="F600" t="s">
+        <v>640</v>
+      </c>
+      <c r="G600" t="s">
+        <v>24</v>
+      </c>
+      <c r="H600">
+        <v>4</v>
+      </c>
+      <c r="I600" t="s">
+        <v>21</v>
+      </c>
+      <c r="J600" t="s">
+        <v>136</v>
+      </c>
+      <c r="K600" t="s">
+        <v>21</v>
+      </c>
+      <c r="L600" t="s">
+        <v>21</v>
+      </c>
+      <c r="M600" t="s">
+        <v>968</v>
+      </c>
+      <c r="N600" t="s">
+        <v>27</v>
+      </c>
+      <c r="O600" t="s">
+        <v>232</v>
+      </c>
+      <c r="P600" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q600" t="b">
+        <v>0</v>
+      </c>
+      <c r="R600" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="601" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>969</v>
+      </c>
+      <c r="B601" t="s">
+        <v>19</v>
+      </c>
+      <c r="C601" t="s">
+        <v>57</v>
+      </c>
+      <c r="D601" t="s">
+        <v>21</v>
+      </c>
+      <c r="E601" t="s">
+        <v>523</v>
+      </c>
+      <c r="F601" t="s">
+        <v>524</v>
+      </c>
+      <c r="G601" t="s">
+        <v>410</v>
+      </c>
+      <c r="H601">
+        <v>9</v>
+      </c>
+      <c r="I601" t="s">
+        <v>211</v>
+      </c>
+      <c r="J601" t="s">
+        <v>136</v>
+      </c>
+      <c r="K601" t="s">
+        <v>21</v>
+      </c>
+      <c r="L601" t="s">
+        <v>21</v>
+      </c>
+      <c r="M601" t="s">
+        <v>970</v>
+      </c>
+      <c r="N601" t="s">
+        <v>27</v>
+      </c>
+      <c r="O601" t="s">
+        <v>250</v>
+      </c>
+      <c r="P601" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q601" t="b">
+        <v>0</v>
+      </c>
+      <c r="R601" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="602" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>969</v>
+      </c>
+      <c r="B602" t="s">
+        <v>19</v>
+      </c>
+      <c r="C602" t="s">
+        <v>57</v>
+      </c>
+      <c r="D602" t="s">
+        <v>21</v>
+      </c>
+      <c r="E602" t="s">
+        <v>523</v>
+      </c>
+      <c r="F602" t="s">
+        <v>524</v>
+      </c>
+      <c r="G602" t="s">
+        <v>410</v>
+      </c>
+      <c r="H602">
+        <v>9</v>
+      </c>
+      <c r="I602" t="s">
+        <v>21</v>
+      </c>
+      <c r="J602" t="s">
+        <v>136</v>
+      </c>
+      <c r="K602" t="s">
+        <v>21</v>
+      </c>
+      <c r="L602" t="s">
+        <v>21</v>
+      </c>
+      <c r="M602" t="s">
+        <v>970</v>
+      </c>
+      <c r="N602" t="s">
+        <v>27</v>
+      </c>
+      <c r="O602" t="s">
+        <v>250</v>
+      </c>
+      <c r="P602" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q602" t="b">
+        <v>0</v>
+      </c>
+      <c r="R602" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="603" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>971</v>
+      </c>
+      <c r="B603" t="s">
+        <v>19</v>
+      </c>
+      <c r="C603" t="s">
+        <v>57</v>
+      </c>
+      <c r="D603" t="s">
+        <v>21</v>
+      </c>
+      <c r="E603" t="s">
+        <v>58</v>
+      </c>
+      <c r="F603" t="s">
+        <v>328</v>
+      </c>
+      <c r="G603" t="s">
+        <v>60</v>
+      </c>
+      <c r="H603">
+        <v>24</v>
+      </c>
+      <c r="I603" t="s">
+        <v>21</v>
+      </c>
+      <c r="J603" t="s">
+        <v>136</v>
+      </c>
+      <c r="K603" t="s">
+        <v>21</v>
+      </c>
+      <c r="L603" t="s">
+        <v>21</v>
+      </c>
+      <c r="M603" t="s">
+        <v>972</v>
+      </c>
+      <c r="N603" t="s">
+        <v>27</v>
+      </c>
+      <c r="O603" t="s">
+        <v>250</v>
+      </c>
+      <c r="P603" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q603" t="b">
+        <v>0</v>
+      </c>
+      <c r="R603" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="604" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>971</v>
+      </c>
+      <c r="B604" t="s">
+        <v>19</v>
+      </c>
+      <c r="C604" t="s">
+        <v>57</v>
+      </c>
+      <c r="D604" t="s">
+        <v>21</v>
+      </c>
+      <c r="E604" t="s">
+        <v>58</v>
+      </c>
+      <c r="F604" t="s">
+        <v>328</v>
+      </c>
+      <c r="G604" t="s">
+        <v>60</v>
+      </c>
+      <c r="H604">
+        <v>24</v>
+      </c>
+      <c r="I604" t="s">
+        <v>211</v>
+      </c>
+      <c r="J604" t="s">
+        <v>136</v>
+      </c>
+      <c r="K604" t="s">
+        <v>21</v>
+      </c>
+      <c r="L604" t="s">
+        <v>21</v>
+      </c>
+      <c r="M604" t="s">
+        <v>972</v>
+      </c>
+      <c r="N604" t="s">
+        <v>27</v>
+      </c>
+      <c r="O604" t="s">
+        <v>232</v>
+      </c>
+      <c r="P604" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q604" t="b">
+        <v>0</v>
+      </c>
+      <c r="R604" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="605" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>973</v>
+      </c>
+      <c r="B605" t="s">
+        <v>19</v>
+      </c>
+      <c r="C605" t="s">
+        <v>57</v>
+      </c>
+      <c r="D605" t="s">
+        <v>21</v>
+      </c>
+      <c r="E605" t="s">
+        <v>974</v>
+      </c>
+      <c r="F605" t="s">
+        <v>975</v>
+      </c>
+      <c r="G605" t="s">
+        <v>658</v>
+      </c>
+      <c r="H605">
+        <v>44</v>
+      </c>
+      <c r="I605" t="s">
+        <v>21</v>
+      </c>
+      <c r="J605" t="s">
+        <v>136</v>
+      </c>
+      <c r="K605" t="s">
+        <v>21</v>
+      </c>
+      <c r="L605" t="s">
+        <v>21</v>
+      </c>
+      <c r="M605" t="s">
+        <v>976</v>
+      </c>
+      <c r="N605" t="s">
+        <v>27</v>
+      </c>
+      <c r="O605" t="s">
+        <v>250</v>
+      </c>
+      <c r="P605" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q605" t="b">
+        <v>0</v>
+      </c>
+      <c r="R605" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="606" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>973</v>
+      </c>
+      <c r="B606" t="s">
+        <v>19</v>
+      </c>
+      <c r="C606" t="s">
+        <v>57</v>
+      </c>
+      <c r="D606" t="s">
+        <v>21</v>
+      </c>
+      <c r="E606" t="s">
+        <v>974</v>
+      </c>
+      <c r="F606" t="s">
+        <v>975</v>
+      </c>
+      <c r="G606" t="s">
+        <v>658</v>
+      </c>
+      <c r="H606">
+        <v>44</v>
+      </c>
+      <c r="I606" t="s">
+        <v>21</v>
+      </c>
+      <c r="J606" t="s">
+        <v>136</v>
+      </c>
+      <c r="K606" t="s">
+        <v>21</v>
+      </c>
+      <c r="L606" t="s">
+        <v>21</v>
+      </c>
+      <c r="M606" t="s">
+        <v>976</v>
+      </c>
+      <c r="N606" t="s">
+        <v>27</v>
+      </c>
+      <c r="O606" t="s">
+        <v>250</v>
+      </c>
+      <c r="P606" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q606" t="b">
+        <v>0</v>
+      </c>
+      <c r="R606" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="607" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>973</v>
+      </c>
+      <c r="B607" t="s">
+        <v>19</v>
+      </c>
+      <c r="C607" t="s">
+        <v>57</v>
+      </c>
+      <c r="D607" t="s">
+        <v>21</v>
+      </c>
+      <c r="E607" t="s">
+        <v>49</v>
+      </c>
+      <c r="F607" t="s">
+        <v>209</v>
+      </c>
+      <c r="G607" t="s">
+        <v>51</v>
+      </c>
+      <c r="H607">
+        <v>8</v>
+      </c>
+      <c r="I607" t="s">
+        <v>280</v>
+      </c>
+      <c r="J607" t="s">
+        <v>136</v>
+      </c>
+      <c r="K607" t="s">
+        <v>21</v>
+      </c>
+      <c r="L607" t="s">
+        <v>21</v>
+      </c>
+      <c r="M607" t="s">
+        <v>977</v>
+      </c>
+      <c r="N607" t="s">
+        <v>27</v>
+      </c>
+      <c r="O607" t="s">
+        <v>185</v>
+      </c>
+      <c r="P607" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q607" t="b">
+        <v>0</v>
+      </c>
+      <c r="R607" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="608" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>973</v>
+      </c>
+      <c r="B608" t="s">
+        <v>19</v>
+      </c>
+      <c r="C608" t="s">
+        <v>149</v>
+      </c>
+      <c r="D608" t="s">
+        <v>21</v>
+      </c>
+      <c r="E608" t="s">
+        <v>49</v>
+      </c>
+      <c r="F608" t="s">
+        <v>209</v>
+      </c>
+      <c r="G608" t="s">
+        <v>51</v>
+      </c>
+      <c r="H608" t="s">
+        <v>21</v>
+      </c>
+      <c r="I608" t="s">
+        <v>280</v>
+      </c>
+      <c r="J608" t="s">
+        <v>136</v>
+      </c>
+      <c r="K608" t="s">
+        <v>21</v>
+      </c>
+      <c r="L608" t="s">
+        <v>21</v>
+      </c>
+      <c r="M608" t="s">
+        <v>977</v>
+      </c>
+      <c r="N608" t="s">
+        <v>27</v>
+      </c>
+      <c r="O608" t="s">
+        <v>978</v>
+      </c>
+      <c r="P608" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q608" t="b">
+        <v>0</v>
+      </c>
+      <c r="R608" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="609" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>973</v>
+      </c>
+      <c r="B609" t="s">
+        <v>19</v>
+      </c>
+      <c r="C609" t="s">
+        <v>57</v>
+      </c>
+      <c r="D609" t="s">
+        <v>21</v>
+      </c>
+      <c r="E609" t="s">
+        <v>150</v>
+      </c>
+      <c r="F609" t="s">
+        <v>151</v>
+      </c>
+      <c r="G609" t="s">
+        <v>152</v>
+      </c>
+      <c r="H609">
+        <v>8</v>
+      </c>
+      <c r="I609" t="s">
+        <v>21</v>
+      </c>
+      <c r="J609" t="s">
+        <v>136</v>
+      </c>
+      <c r="K609" t="s">
+        <v>21</v>
+      </c>
+      <c r="L609" t="s">
+        <v>21</v>
+      </c>
+      <c r="M609" t="s">
+        <v>979</v>
+      </c>
+      <c r="N609" t="s">
+        <v>27</v>
+      </c>
+      <c r="O609" t="s">
+        <v>232</v>
+      </c>
+      <c r="P609" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q609" t="b">
+        <v>0</v>
+      </c>
+      <c r="R609" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="610" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>973</v>
+      </c>
+      <c r="B610" t="s">
+        <v>19</v>
+      </c>
+      <c r="C610" t="s">
+        <v>57</v>
+      </c>
+      <c r="D610" t="s">
+        <v>21</v>
+      </c>
+      <c r="E610" t="s">
+        <v>150</v>
+      </c>
+      <c r="F610" t="s">
+        <v>151</v>
+      </c>
+      <c r="G610" t="s">
+        <v>152</v>
+      </c>
+      <c r="H610">
+        <v>8</v>
+      </c>
+      <c r="I610" t="s">
+        <v>21</v>
+      </c>
+      <c r="J610" t="s">
+        <v>136</v>
+      </c>
+      <c r="K610" t="s">
+        <v>21</v>
+      </c>
+      <c r="L610" t="s">
+        <v>21</v>
+      </c>
+      <c r="M610" t="s">
+        <v>979</v>
+      </c>
+      <c r="N610" t="s">
+        <v>27</v>
+      </c>
+      <c r="O610" t="s">
+        <v>250</v>
+      </c>
+      <c r="P610" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q610" t="b">
+        <v>0</v>
+      </c>
+      <c r="R610" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="611" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>973</v>
+      </c>
+      <c r="B611" t="s">
+        <v>19</v>
+      </c>
+      <c r="C611" t="s">
+        <v>57</v>
+      </c>
+      <c r="D611" t="s">
+        <v>21</v>
+      </c>
+      <c r="E611" t="s">
+        <v>49</v>
+      </c>
+      <c r="F611" t="s">
+        <v>209</v>
+      </c>
+      <c r="G611" t="s">
+        <v>51</v>
+      </c>
+      <c r="H611">
+        <v>8</v>
+      </c>
+      <c r="I611" t="s">
+        <v>280</v>
+      </c>
+      <c r="J611" t="s">
+        <v>136</v>
+      </c>
+      <c r="K611" t="s">
+        <v>21</v>
+      </c>
+      <c r="L611" t="s">
+        <v>21</v>
+      </c>
+      <c r="M611" t="s">
+        <v>977</v>
+      </c>
+      <c r="N611" t="s">
+        <v>27</v>
+      </c>
+      <c r="O611" t="s">
+        <v>250</v>
+      </c>
+      <c r="P611" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q611" t="b">
+        <v>0</v>
+      </c>
+      <c r="R611" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="612" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>973</v>
+      </c>
+      <c r="B612" t="s">
+        <v>19</v>
+      </c>
+      <c r="C612" t="s">
+        <v>57</v>
+      </c>
+      <c r="D612" t="s">
+        <v>21</v>
+      </c>
+      <c r="E612" t="s">
+        <v>974</v>
+      </c>
+      <c r="F612" t="s">
+        <v>975</v>
+      </c>
+      <c r="G612" t="s">
+        <v>658</v>
+      </c>
+      <c r="H612">
+        <v>22</v>
+      </c>
+      <c r="I612" t="s">
+        <v>21</v>
+      </c>
+      <c r="J612" t="s">
+        <v>136</v>
+      </c>
+      <c r="K612" t="s">
+        <v>21</v>
+      </c>
+      <c r="L612" t="s">
+        <v>21</v>
+      </c>
+      <c r="M612" t="s">
+        <v>980</v>
+      </c>
+      <c r="N612" t="s">
+        <v>27</v>
+      </c>
+      <c r="O612" t="s">
+        <v>140</v>
+      </c>
+      <c r="P612" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q612" t="b">
+        <v>0</v>
+      </c>
+      <c r="R612" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="613" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>973</v>
+      </c>
+      <c r="B613" t="s">
+        <v>19</v>
+      </c>
+      <c r="C613" t="s">
+        <v>57</v>
+      </c>
+      <c r="D613" t="s">
+        <v>21</v>
+      </c>
+      <c r="E613" t="s">
+        <v>974</v>
+      </c>
+      <c r="F613" t="s">
+        <v>975</v>
+      </c>
+      <c r="G613" t="s">
+        <v>658</v>
+      </c>
+      <c r="H613">
+        <v>22</v>
+      </c>
+      <c r="I613" t="s">
+        <v>21</v>
+      </c>
+      <c r="J613" t="s">
+        <v>136</v>
+      </c>
+      <c r="K613" t="s">
+        <v>21</v>
+      </c>
+      <c r="L613" t="s">
+        <v>21</v>
+      </c>
+      <c r="M613" t="s">
+        <v>980</v>
+      </c>
+      <c r="N613" t="s">
+        <v>27</v>
+      </c>
+      <c r="O613" t="s">
+        <v>250</v>
+      </c>
+      <c r="P613" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q613" t="b">
+        <v>0</v>
+      </c>
+      <c r="R613" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="614" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>981</v>
+      </c>
+      <c r="B614" t="s">
+        <v>19</v>
+      </c>
+      <c r="C614" t="s">
+        <v>57</v>
+      </c>
+      <c r="D614" t="s">
+        <v>21</v>
+      </c>
+      <c r="E614" t="s">
+        <v>110</v>
+      </c>
+      <c r="F614" t="s">
+        <v>111</v>
+      </c>
+      <c r="G614" t="s">
+        <v>112</v>
+      </c>
+      <c r="H614">
+        <v>4</v>
+      </c>
+      <c r="I614" t="s">
+        <v>21</v>
+      </c>
+      <c r="J614" t="s">
+        <v>136</v>
+      </c>
+      <c r="K614" t="s">
+        <v>21</v>
+      </c>
+      <c r="L614" t="s">
+        <v>21</v>
+      </c>
+      <c r="M614" t="s">
+        <v>982</v>
+      </c>
+      <c r="N614" t="s">
+        <v>27</v>
+      </c>
+      <c r="O614" t="s">
+        <v>250</v>
+      </c>
+      <c r="P614" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q614" t="b">
+        <v>0</v>
+      </c>
+      <c r="R614" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="615" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>981</v>
+      </c>
+      <c r="B615" t="s">
+        <v>19</v>
+      </c>
+      <c r="C615" t="s">
+        <v>57</v>
+      </c>
+      <c r="D615" t="s">
+        <v>21</v>
+      </c>
+      <c r="E615" t="s">
+        <v>110</v>
+      </c>
+      <c r="F615" t="s">
+        <v>183</v>
+      </c>
+      <c r="G615" t="s">
+        <v>112</v>
+      </c>
+      <c r="H615">
+        <v>4</v>
+      </c>
+      <c r="I615" t="s">
+        <v>21</v>
+      </c>
+      <c r="J615" t="s">
+        <v>136</v>
+      </c>
+      <c r="K615" t="s">
+        <v>21</v>
+      </c>
+      <c r="L615" t="s">
+        <v>21</v>
+      </c>
+      <c r="M615" t="s">
+        <v>982</v>
+      </c>
+      <c r="N615" t="s">
+        <v>27</v>
+      </c>
+      <c r="O615" t="s">
+        <v>67</v>
+      </c>
+      <c r="P615" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q615" t="b">
+        <v>0</v>
+      </c>
+      <c r="R615" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="616" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>983</v>
+      </c>
+      <c r="B616" t="s">
+        <v>19</v>
+      </c>
+      <c r="C616" t="s">
+        <v>57</v>
+      </c>
+      <c r="D616" t="s">
+        <v>21</v>
+      </c>
+      <c r="E616" t="s">
+        <v>69</v>
+      </c>
+      <c r="F616" t="s">
+        <v>70</v>
+      </c>
+      <c r="G616" t="s">
+        <v>71</v>
+      </c>
+      <c r="H616">
+        <v>42</v>
+      </c>
+      <c r="I616" t="s">
+        <v>892</v>
+      </c>
+      <c r="J616" t="s">
+        <v>136</v>
+      </c>
+      <c r="K616" t="s">
+        <v>21</v>
+      </c>
+      <c r="L616" t="s">
+        <v>21</v>
+      </c>
+      <c r="M616" t="s">
+        <v>984</v>
+      </c>
+      <c r="N616" t="s">
+        <v>27</v>
+      </c>
+      <c r="O616" t="s">
+        <v>250</v>
+      </c>
+      <c r="P616" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q616" t="b">
+        <v>0</v>
+      </c>
+      <c r="R616" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="617" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>983</v>
+      </c>
+      <c r="B617" t="s">
+        <v>19</v>
+      </c>
+      <c r="C617" t="s">
+        <v>57</v>
+      </c>
+      <c r="D617" t="s">
+        <v>21</v>
+      </c>
+      <c r="E617" t="s">
+        <v>69</v>
+      </c>
+      <c r="F617" t="s">
+        <v>70</v>
+      </c>
+      <c r="G617" t="s">
+        <v>71</v>
+      </c>
+      <c r="H617">
+        <v>42</v>
+      </c>
+      <c r="I617" t="s">
+        <v>892</v>
+      </c>
+      <c r="J617" t="s">
+        <v>136</v>
+      </c>
+      <c r="K617" t="s">
+        <v>21</v>
+      </c>
+      <c r="L617" t="s">
+        <v>21</v>
+      </c>
+      <c r="M617" t="s">
+        <v>984</v>
+      </c>
+      <c r="N617" t="s">
+        <v>27</v>
+      </c>
+      <c r="O617" t="s">
+        <v>250</v>
+      </c>
+      <c r="P617" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q617" t="b">
+        <v>0</v>
+      </c>
+      <c r="R617" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="618" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>985</v>
+      </c>
+      <c r="B618" t="s">
+        <v>19</v>
+      </c>
+      <c r="C618" t="s">
+        <v>57</v>
+      </c>
+      <c r="D618" t="s">
+        <v>21</v>
+      </c>
+      <c r="E618" t="s">
+        <v>110</v>
+      </c>
+      <c r="F618" t="s">
+        <v>111</v>
+      </c>
+      <c r="G618" t="s">
+        <v>112</v>
+      </c>
+      <c r="H618">
+        <v>28</v>
+      </c>
+      <c r="I618" t="s">
+        <v>21</v>
+      </c>
+      <c r="J618" t="s">
+        <v>136</v>
+      </c>
+      <c r="K618" t="s">
+        <v>21</v>
+      </c>
+      <c r="L618" t="s">
+        <v>21</v>
+      </c>
+      <c r="M618" t="s">
+        <v>986</v>
+      </c>
+      <c r="N618" t="s">
+        <v>27</v>
+      </c>
+      <c r="O618" t="s">
+        <v>250</v>
+      </c>
+      <c r="P618" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q618" t="b">
+        <v>0</v>
+      </c>
+      <c r="R618" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="619" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>985</v>
+      </c>
+      <c r="B619" t="s">
+        <v>19</v>
+      </c>
+      <c r="C619" t="s">
+        <v>57</v>
+      </c>
+      <c r="D619" t="s">
+        <v>21</v>
+      </c>
+      <c r="E619" t="s">
+        <v>110</v>
+      </c>
+      <c r="F619" t="s">
+        <v>111</v>
+      </c>
+      <c r="G619" t="s">
+        <v>112</v>
+      </c>
+      <c r="H619">
+        <v>28</v>
+      </c>
+      <c r="I619" t="s">
+        <v>21</v>
+      </c>
+      <c r="J619" t="s">
+        <v>136</v>
+      </c>
+      <c r="K619" t="s">
+        <v>21</v>
+      </c>
+      <c r="L619" t="s">
+        <v>21</v>
+      </c>
+      <c r="M619" t="s">
+        <v>986</v>
+      </c>
+      <c r="N619" t="s">
+        <v>27</v>
+      </c>
+      <c r="O619" t="s">
+        <v>250</v>
+      </c>
+      <c r="P619" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q619" t="b">
+        <v>0</v>
+      </c>
+      <c r="R619" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="620" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>987</v>
+      </c>
+      <c r="B620" t="s">
+        <v>19</v>
+      </c>
+      <c r="C620" t="s">
+        <v>57</v>
+      </c>
+      <c r="D620" t="s">
+        <v>21</v>
+      </c>
+      <c r="E620" t="s">
+        <v>639</v>
+      </c>
+      <c r="F620" t="s">
+        <v>640</v>
+      </c>
+      <c r="G620" t="s">
+        <v>24</v>
+      </c>
+      <c r="H620">
+        <v>6</v>
+      </c>
+      <c r="I620" t="s">
+        <v>21</v>
+      </c>
+      <c r="J620" t="s">
+        <v>136</v>
+      </c>
+      <c r="K620" t="s">
+        <v>21</v>
+      </c>
+      <c r="L620" t="s">
+        <v>21</v>
+      </c>
+      <c r="M620" t="s">
+        <v>988</v>
+      </c>
+      <c r="N620" t="s">
+        <v>27</v>
+      </c>
+      <c r="O620" t="s">
+        <v>185</v>
+      </c>
+      <c r="P620" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q620" t="b">
+        <v>0</v>
+      </c>
+      <c r="R620" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="621" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>987</v>
+      </c>
+      <c r="B621" t="s">
+        <v>19</v>
+      </c>
+      <c r="C621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D621" t="s">
+        <v>21</v>
+      </c>
+      <c r="E621" t="s">
+        <v>639</v>
+      </c>
+      <c r="F621" t="s">
+        <v>640</v>
+      </c>
+      <c r="G621" t="s">
+        <v>24</v>
+      </c>
+      <c r="H621">
+        <v>6</v>
+      </c>
+      <c r="I621" t="s">
+        <v>21</v>
+      </c>
+      <c r="J621" t="s">
+        <v>136</v>
+      </c>
+      <c r="K621" t="s">
+        <v>21</v>
+      </c>
+      <c r="L621" t="s">
+        <v>21</v>
+      </c>
+      <c r="M621" t="s">
+        <v>988</v>
+      </c>
+      <c r="N621" t="s">
+        <v>27</v>
+      </c>
+      <c r="O621" t="s">
+        <v>250</v>
+      </c>
+      <c r="P621" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q621" t="b">
+        <v>0</v>
+      </c>
+      <c r="R621" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="622" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>989</v>
+      </c>
+      <c r="B622" t="s">
+        <v>19</v>
+      </c>
+      <c r="C622" t="s">
+        <v>57</v>
+      </c>
+      <c r="D622" t="s">
+        <v>21</v>
+      </c>
+      <c r="E622" t="s">
+        <v>58</v>
+      </c>
+      <c r="F622" t="s">
+        <v>328</v>
+      </c>
+      <c r="G622" t="s">
+        <v>60</v>
+      </c>
+      <c r="H622">
+        <v>22</v>
+      </c>
+      <c r="I622" t="s">
+        <v>21</v>
+      </c>
+      <c r="J622" t="s">
+        <v>136</v>
+      </c>
+      <c r="K622" t="s">
+        <v>21</v>
+      </c>
+      <c r="L622" t="s">
+        <v>21</v>
+      </c>
+      <c r="M622" t="s">
+        <v>990</v>
+      </c>
+      <c r="N622" t="s">
+        <v>27</v>
+      </c>
+      <c r="O622" t="s">
+        <v>232</v>
+      </c>
+      <c r="P622" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q622" t="b">
+        <v>0</v>
+      </c>
+      <c r="R622" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="623" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>989</v>
+      </c>
+      <c r="B623" t="s">
+        <v>19</v>
+      </c>
+      <c r="C623" t="s">
+        <v>57</v>
+      </c>
+      <c r="D623" t="s">
+        <v>21</v>
+      </c>
+      <c r="E623" t="s">
+        <v>58</v>
+      </c>
+      <c r="F623" t="s">
+        <v>328</v>
+      </c>
+      <c r="G623" t="s">
+        <v>60</v>
+      </c>
+      <c r="H623">
+        <v>22</v>
+      </c>
+      <c r="I623" t="s">
+        <v>21</v>
+      </c>
+      <c r="J623" t="s">
+        <v>136</v>
+      </c>
+      <c r="K623" t="s">
+        <v>21</v>
+      </c>
+      <c r="L623" t="s">
+        <v>21</v>
+      </c>
+      <c r="M623" t="s">
+        <v>990</v>
+      </c>
+      <c r="N623" t="s">
+        <v>27</v>
+      </c>
+      <c r="O623" t="s">
+        <v>250</v>
+      </c>
+      <c r="P623" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q623" t="b">
+        <v>0</v>
+      </c>
+      <c r="R623" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="624" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>991</v>
+      </c>
+      <c r="B624" t="s">
+        <v>19</v>
+      </c>
+      <c r="C624" t="s">
+        <v>992</v>
+      </c>
+      <c r="D624" t="s">
+        <v>21</v>
+      </c>
+      <c r="E624" t="s">
+        <v>49</v>
+      </c>
+      <c r="F624" t="s">
+        <v>209</v>
+      </c>
+      <c r="G624" t="s">
+        <v>51</v>
+      </c>
+      <c r="H624">
+        <v>24</v>
+      </c>
+      <c r="I624" t="s">
+        <v>280</v>
+      </c>
+      <c r="J624" t="s">
+        <v>136</v>
+      </c>
+      <c r="K624" t="s">
+        <v>21</v>
+      </c>
+      <c r="L624" t="s">
+        <v>21</v>
+      </c>
+      <c r="M624" t="s">
+        <v>993</v>
+      </c>
+      <c r="N624" t="s">
+        <v>27</v>
+      </c>
+      <c r="O624" t="s">
+        <v>250</v>
+      </c>
+      <c r="P624" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q624" t="b">
+        <v>0</v>
+      </c>
+      <c r="R624" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="625" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>991</v>
+      </c>
+      <c r="B625" t="s">
+        <v>19</v>
+      </c>
+      <c r="C625" t="s">
+        <v>992</v>
+      </c>
+      <c r="D625" t="s">
+        <v>21</v>
+      </c>
+      <c r="E625" t="s">
+        <v>49</v>
+      </c>
+      <c r="F625" t="s">
+        <v>209</v>
+      </c>
+      <c r="G625" t="s">
+        <v>51</v>
+      </c>
+      <c r="H625">
+        <v>24</v>
+      </c>
+      <c r="I625" t="s">
+        <v>892</v>
+      </c>
+      <c r="J625" t="s">
+        <v>136</v>
+      </c>
+      <c r="K625" t="s">
+        <v>21</v>
+      </c>
+      <c r="L625" t="s">
+        <v>21</v>
+      </c>
+      <c r="M625" t="s">
+        <v>993</v>
+      </c>
+      <c r="N625" t="s">
+        <v>27</v>
+      </c>
+      <c r="O625" t="s">
+        <v>250</v>
+      </c>
+      <c r="P625" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q625" t="b">
+        <v>0</v>
+      </c>
+      <c r="R625" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="626" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>994</v>
+      </c>
+      <c r="B626" t="s">
+        <v>19</v>
+      </c>
+      <c r="C626" t="s">
+        <v>57</v>
+      </c>
+      <c r="D626" t="s">
+        <v>21</v>
+      </c>
+      <c r="E626" t="s">
+        <v>730</v>
+      </c>
+      <c r="F626" t="s">
+        <v>995</v>
+      </c>
+      <c r="G626" t="s">
+        <v>54</v>
+      </c>
+      <c r="H626">
+        <v>2</v>
+      </c>
+      <c r="I626" t="s">
+        <v>21</v>
+      </c>
+      <c r="J626" t="s">
+        <v>136</v>
+      </c>
+      <c r="K626" t="s">
+        <v>21</v>
+      </c>
+      <c r="L626" t="s">
+        <v>21</v>
+      </c>
+      <c r="M626" t="s">
+        <v>996</v>
+      </c>
+      <c r="N626" t="s">
+        <v>27</v>
+      </c>
+      <c r="O626" t="s">
+        <v>250</v>
+      </c>
+      <c r="P626" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q626" t="b">
+        <v>0</v>
+      </c>
+      <c r="R626" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="627" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>994</v>
+      </c>
+      <c r="B627" t="s">
+        <v>19</v>
+      </c>
+      <c r="C627" t="s">
+        <v>57</v>
+      </c>
+      <c r="D627" t="s">
+        <v>21</v>
+      </c>
+      <c r="E627" t="s">
+        <v>99</v>
+      </c>
+      <c r="F627" t="s">
+        <v>100</v>
+      </c>
+      <c r="G627" t="s">
+        <v>46</v>
+      </c>
+      <c r="H627">
+        <v>40</v>
+      </c>
+      <c r="I627" t="s">
+        <v>21</v>
+      </c>
+      <c r="J627" t="s">
+        <v>136</v>
+      </c>
+      <c r="K627" t="s">
+        <v>21</v>
+      </c>
+      <c r="L627" t="s">
+        <v>21</v>
+      </c>
+      <c r="M627" t="s">
+        <v>997</v>
+      </c>
+      <c r="N627" t="s">
+        <v>27</v>
+      </c>
+      <c r="O627" t="s">
+        <v>250</v>
+      </c>
+      <c r="P627" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q627" t="b">
+        <v>0</v>
+      </c>
+      <c r="R627" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="628" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>994</v>
+      </c>
+      <c r="B628" t="s">
+        <v>19</v>
+      </c>
+      <c r="C628" t="s">
+        <v>57</v>
+      </c>
+      <c r="D628" t="s">
+        <v>21</v>
+      </c>
+      <c r="E628" t="s">
+        <v>852</v>
+      </c>
+      <c r="F628" t="s">
+        <v>853</v>
+      </c>
+      <c r="G628" t="s">
+        <v>126</v>
+      </c>
+      <c r="H628">
+        <v>44</v>
+      </c>
+      <c r="I628" t="s">
+        <v>21</v>
+      </c>
+      <c r="J628" t="s">
+        <v>136</v>
+      </c>
+      <c r="K628" t="s">
+        <v>21</v>
+      </c>
+      <c r="L628" t="s">
+        <v>21</v>
+      </c>
+      <c r="M628" t="s">
+        <v>998</v>
+      </c>
+      <c r="N628" t="s">
+        <v>27</v>
+      </c>
+      <c r="O628" t="s">
+        <v>250</v>
+      </c>
+      <c r="P628" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q628" t="b">
+        <v>0</v>
+      </c>
+      <c r="R628" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="629" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>994</v>
+      </c>
+      <c r="B629" t="s">
+        <v>19</v>
+      </c>
+      <c r="C629" t="s">
+        <v>761</v>
+      </c>
+      <c r="D629" t="s">
+        <v>21</v>
+      </c>
+      <c r="E629" t="s">
+        <v>852</v>
+      </c>
+      <c r="F629" t="s">
+        <v>853</v>
+      </c>
+      <c r="G629" t="s">
+        <v>126</v>
+      </c>
+      <c r="H629">
+        <v>44</v>
+      </c>
+      <c r="I629" t="s">
+        <v>21</v>
+      </c>
+      <c r="J629" t="s">
+        <v>136</v>
+      </c>
+      <c r="K629" t="s">
+        <v>21</v>
+      </c>
+      <c r="L629" t="s">
+        <v>21</v>
+      </c>
+      <c r="M629" t="s">
+        <v>998</v>
+      </c>
+      <c r="N629" t="s">
+        <v>27</v>
+      </c>
+      <c r="O629" t="s">
+        <v>250</v>
+      </c>
+      <c r="P629" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q629" t="b">
+        <v>0</v>
+      </c>
+      <c r="R629" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="630" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>994</v>
+      </c>
+      <c r="B630" t="s">
+        <v>19</v>
+      </c>
+      <c r="C630" t="s">
+        <v>57</v>
+      </c>
+      <c r="D630" t="s">
+        <v>21</v>
+      </c>
+      <c r="E630" t="s">
+        <v>730</v>
+      </c>
+      <c r="F630" t="s">
+        <v>995</v>
+      </c>
+      <c r="G630" t="s">
+        <v>54</v>
+      </c>
+      <c r="H630">
+        <v>2</v>
+      </c>
+      <c r="I630" t="s">
+        <v>21</v>
+      </c>
+      <c r="J630" t="s">
+        <v>174</v>
+      </c>
+      <c r="K630" t="s">
+        <v>21</v>
+      </c>
+      <c r="L630" t="s">
+        <v>21</v>
+      </c>
+      <c r="M630" t="s">
+        <v>996</v>
+      </c>
+      <c r="N630" t="s">
+        <v>27</v>
+      </c>
+      <c r="O630" t="s">
+        <v>67</v>
+      </c>
+      <c r="P630" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q630" t="b">
+        <v>0</v>
+      </c>
+      <c r="R630" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="631" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>994</v>
+      </c>
+      <c r="B631" t="s">
+        <v>19</v>
+      </c>
+      <c r="C631" t="s">
+        <v>57</v>
+      </c>
+      <c r="D631" t="s">
+        <v>21</v>
+      </c>
+      <c r="E631" t="s">
+        <v>99</v>
+      </c>
+      <c r="F631" t="s">
+        <v>100</v>
+      </c>
+      <c r="G631" t="s">
+        <v>46</v>
+      </c>
+      <c r="H631">
+        <v>28</v>
+      </c>
+      <c r="I631" t="s">
+        <v>21</v>
+      </c>
+      <c r="J631" t="s">
+        <v>136</v>
+      </c>
+      <c r="K631" t="s">
+        <v>21</v>
+      </c>
+      <c r="L631" t="s">
+        <v>21</v>
+      </c>
+      <c r="M631" t="s">
+        <v>999</v>
+      </c>
+      <c r="N631" t="s">
+        <v>27</v>
+      </c>
+      <c r="O631" t="s">
+        <v>250</v>
+      </c>
+      <c r="P631" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q631" t="b">
+        <v>0</v>
+      </c>
+      <c r="R631" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="632" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>994</v>
+      </c>
+      <c r="B632" t="s">
+        <v>19</v>
+      </c>
+      <c r="C632" t="s">
+        <v>57</v>
+      </c>
+      <c r="D632" t="s">
+        <v>21</v>
+      </c>
+      <c r="E632" t="s">
+        <v>99</v>
+      </c>
+      <c r="F632" t="s">
+        <v>100</v>
+      </c>
+      <c r="G632" t="s">
+        <v>46</v>
+      </c>
+      <c r="H632">
+        <v>40</v>
+      </c>
+      <c r="I632" t="s">
+        <v>21</v>
+      </c>
+      <c r="J632" t="s">
+        <v>136</v>
+      </c>
+      <c r="K632" t="s">
+        <v>21</v>
+      </c>
+      <c r="L632" t="s">
+        <v>21</v>
+      </c>
+      <c r="M632" t="s">
+        <v>997</v>
+      </c>
+      <c r="N632" t="s">
+        <v>27</v>
+      </c>
+      <c r="O632" t="s">
+        <v>250</v>
+      </c>
+      <c r="P632" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q632" t="b">
+        <v>0</v>
+      </c>
+      <c r="R632" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="633" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>994</v>
+      </c>
+      <c r="B633" t="s">
+        <v>19</v>
+      </c>
+      <c r="C633" t="s">
+        <v>57</v>
+      </c>
+      <c r="D633" t="s">
+        <v>21</v>
+      </c>
+      <c r="E633" t="s">
+        <v>99</v>
+      </c>
+      <c r="F633" t="s">
+        <v>100</v>
+      </c>
+      <c r="G633" t="s">
+        <v>46</v>
+      </c>
+      <c r="H633">
+        <v>28</v>
+      </c>
+      <c r="I633" t="s">
+        <v>21</v>
+      </c>
+      <c r="J633" t="s">
+        <v>136</v>
+      </c>
+      <c r="K633" t="s">
+        <v>21</v>
+      </c>
+      <c r="L633" t="s">
+        <v>21</v>
+      </c>
+      <c r="M633" t="s">
+        <v>999</v>
+      </c>
+      <c r="N633" t="s">
+        <v>27</v>
+      </c>
+      <c r="O633" t="s">
+        <v>232</v>
+      </c>
+      <c r="P633" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q633" t="b">
+        <v>0</v>
+      </c>
+      <c r="R633" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="634" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B634" t="s">
+        <v>19</v>
+      </c>
+      <c r="C634" t="s">
+        <v>57</v>
+      </c>
+      <c r="D634" t="s">
+        <v>21</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F634" t="s">
+        <v>416</v>
+      </c>
+      <c r="G634" t="s">
+        <v>394</v>
+      </c>
+      <c r="H634">
+        <v>5</v>
+      </c>
+      <c r="I634" t="s">
+        <v>21</v>
+      </c>
+      <c r="J634" t="s">
+        <v>174</v>
+      </c>
+      <c r="K634" t="s">
+        <v>21</v>
+      </c>
+      <c r="L634" t="s">
+        <v>21</v>
+      </c>
+      <c r="M634" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N634" t="s">
+        <v>27</v>
+      </c>
+      <c r="O634" t="s">
+        <v>140</v>
+      </c>
+      <c r="P634" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q634" t="b">
+        <v>0</v>
+      </c>
+      <c r="R634" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="635" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B635" t="s">
+        <v>19</v>
+      </c>
+      <c r="C635" t="s">
+        <v>57</v>
+      </c>
+      <c r="D635" t="s">
+        <v>21</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F635" t="s">
+        <v>416</v>
+      </c>
+      <c r="G635" t="s">
+        <v>394</v>
+      </c>
+      <c r="H635">
+        <v>5</v>
+      </c>
+      <c r="I635" t="s">
+        <v>21</v>
+      </c>
+      <c r="J635" t="s">
+        <v>136</v>
+      </c>
+      <c r="K635" t="s">
+        <v>21</v>
+      </c>
+      <c r="L635" t="s">
+        <v>21</v>
+      </c>
+      <c r="M635" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N635" t="s">
+        <v>27</v>
+      </c>
+      <c r="O635" t="s">
+        <v>250</v>
+      </c>
+      <c r="P635" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q635" t="b">
+        <v>0</v>
+      </c>
+      <c r="R635" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="636" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B636" t="s">
+        <v>19</v>
+      </c>
+      <c r="C636" t="s">
+        <v>57</v>
+      </c>
+      <c r="D636" t="s">
+        <v>21</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F636" t="s">
+        <v>416</v>
+      </c>
+      <c r="G636" t="s">
+        <v>394</v>
+      </c>
+      <c r="H636">
+        <v>16</v>
+      </c>
+      <c r="I636" t="s">
+        <v>21</v>
+      </c>
+      <c r="J636" t="s">
+        <v>136</v>
+      </c>
+      <c r="K636" t="s">
+        <v>21</v>
+      </c>
+      <c r="L636" t="s">
+        <v>21</v>
+      </c>
+      <c r="M636" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N636" t="s">
+        <v>27</v>
+      </c>
+      <c r="O636" t="s">
+        <v>250</v>
+      </c>
+      <c r="P636" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q636" t="b">
+        <v>0</v>
+      </c>
+      <c r="R636" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="637" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B637" t="s">
+        <v>19</v>
+      </c>
+      <c r="C637" t="s">
+        <v>57</v>
+      </c>
+      <c r="D637" t="s">
+        <v>21</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F637" t="s">
+        <v>416</v>
+      </c>
+      <c r="G637" t="s">
+        <v>394</v>
+      </c>
+      <c r="H637">
+        <v>16</v>
+      </c>
+      <c r="I637" t="s">
+        <v>21</v>
+      </c>
+      <c r="J637" t="s">
+        <v>136</v>
+      </c>
+      <c r="K637" t="s">
+        <v>21</v>
+      </c>
+      <c r="L637" t="s">
+        <v>21</v>
+      </c>
+      <c r="M637" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N637" t="s">
+        <v>27</v>
+      </c>
+      <c r="O637" t="s">
+        <v>250</v>
+      </c>
+      <c r="P637" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q637" t="b">
+        <v>0</v>
+      </c>
+      <c r="R637" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="638" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B638" t="s">
+        <v>19</v>
+      </c>
+      <c r="C638" t="s">
+        <v>57</v>
+      </c>
+      <c r="D638" t="s">
+        <v>21</v>
+      </c>
+      <c r="E638" t="s">
+        <v>58</v>
+      </c>
+      <c r="F638" t="s">
+        <v>328</v>
+      </c>
+      <c r="G638" t="s">
+        <v>60</v>
+      </c>
+      <c r="H638">
+        <v>45</v>
+      </c>
+      <c r="I638" t="s">
+        <v>21</v>
+      </c>
+      <c r="J638" t="s">
+        <v>136</v>
+      </c>
+      <c r="K638" t="s">
+        <v>21</v>
+      </c>
+      <c r="L638" t="s">
+        <v>21</v>
+      </c>
+      <c r="M638" t="s">
+        <v>1006</v>
+      </c>
+      <c r="N638" t="s">
+        <v>27</v>
+      </c>
+      <c r="O638" t="s">
+        <v>232</v>
+      </c>
+      <c r="P638" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q638" t="b">
+        <v>0</v>
+      </c>
+      <c r="R638" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="639" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B639" t="s">
+        <v>19</v>
+      </c>
+      <c r="C639" t="s">
+        <v>57</v>
+      </c>
+      <c r="D639" t="s">
+        <v>21</v>
+      </c>
+      <c r="E639" t="s">
+        <v>58</v>
+      </c>
+      <c r="F639" t="s">
+        <v>328</v>
+      </c>
+      <c r="G639" t="s">
+        <v>60</v>
+      </c>
+      <c r="H639">
+        <v>45</v>
+      </c>
+      <c r="I639" t="s">
+        <v>21</v>
+      </c>
+      <c r="J639" t="s">
+        <v>136</v>
+      </c>
+      <c r="K639" t="s">
+        <v>21</v>
+      </c>
+      <c r="L639" t="s">
+        <v>21</v>
+      </c>
+      <c r="M639" t="s">
+        <v>1006</v>
+      </c>
+      <c r="N639" t="s">
+        <v>27</v>
+      </c>
+      <c r="O639" t="s">
+        <v>250</v>
+      </c>
+      <c r="P639" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q639" t="b">
+        <v>0</v>
+      </c>
+      <c r="R639" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R1"/>
   <hyperlinks>
     <hyperlink ref="R2" r:id="rId1"/>
     <hyperlink ref="R3" r:id="rId2"/>
     <hyperlink ref="R4" r:id="rId3"/>
     <hyperlink ref="R5" r:id="rId4"/>
     <hyperlink ref="R6" r:id="rId5"/>
     <hyperlink ref="R7" r:id="rId6"/>
     <hyperlink ref="R8" r:id="rId7"/>
     <hyperlink ref="R9" r:id="rId8"/>
     <hyperlink ref="R10" r:id="rId9"/>
     <hyperlink ref="R11" r:id="rId10"/>
     <hyperlink ref="R12" r:id="rId11"/>
     <hyperlink ref="R13" r:id="rId12"/>
     <hyperlink ref="R14" r:id="rId13"/>
     <hyperlink ref="R15" r:id="rId14"/>
     <hyperlink ref="R16" r:id="rId15"/>
     <hyperlink ref="R17" r:id="rId16"/>
     <hyperlink ref="R18" r:id="rId17"/>
     <hyperlink ref="R19" r:id="rId18"/>
     <hyperlink ref="R20" r:id="rId19"/>
@@ -18713,50 +39532,408 @@
     <hyperlink ref="R257" r:id="rId256"/>
     <hyperlink ref="R258" r:id="rId257"/>
     <hyperlink ref="R259" r:id="rId258"/>
     <hyperlink ref="R260" r:id="rId259"/>
     <hyperlink ref="R261" r:id="rId260"/>
     <hyperlink ref="R262" r:id="rId261"/>
     <hyperlink ref="R263" r:id="rId262"/>
     <hyperlink ref="R264" r:id="rId263"/>
     <hyperlink ref="R265" r:id="rId264"/>
     <hyperlink ref="R266" r:id="rId265"/>
     <hyperlink ref="R267" r:id="rId266"/>
     <hyperlink ref="R268" r:id="rId267"/>
     <hyperlink ref="R269" r:id="rId268"/>
     <hyperlink ref="R270" r:id="rId269"/>
     <hyperlink ref="R271" r:id="rId270"/>
     <hyperlink ref="R272" r:id="rId271"/>
     <hyperlink ref="R273" r:id="rId272"/>
     <hyperlink ref="R274" r:id="rId273"/>
     <hyperlink ref="R275" r:id="rId274"/>
     <hyperlink ref="R276" r:id="rId275"/>
     <hyperlink ref="R277" r:id="rId276"/>
     <hyperlink ref="R278" r:id="rId277"/>
     <hyperlink ref="R279" r:id="rId278"/>
     <hyperlink ref="R280" r:id="rId279"/>
     <hyperlink ref="R281" r:id="rId280"/>
+    <hyperlink ref="R282" r:id="rId281"/>
+    <hyperlink ref="R283" r:id="rId282"/>
+    <hyperlink ref="R284" r:id="rId283"/>
+    <hyperlink ref="R285" r:id="rId284"/>
+    <hyperlink ref="R286" r:id="rId285"/>
+    <hyperlink ref="R287" r:id="rId286"/>
+    <hyperlink ref="R288" r:id="rId287"/>
+    <hyperlink ref="R289" r:id="rId288"/>
+    <hyperlink ref="R290" r:id="rId289"/>
+    <hyperlink ref="R291" r:id="rId290"/>
+    <hyperlink ref="R292" r:id="rId291"/>
+    <hyperlink ref="R293" r:id="rId292"/>
+    <hyperlink ref="R294" r:id="rId293"/>
+    <hyperlink ref="R295" r:id="rId294"/>
+    <hyperlink ref="R296" r:id="rId295"/>
+    <hyperlink ref="R297" r:id="rId296"/>
+    <hyperlink ref="R298" r:id="rId297"/>
+    <hyperlink ref="R299" r:id="rId298"/>
+    <hyperlink ref="R300" r:id="rId299"/>
+    <hyperlink ref="R301" r:id="rId300"/>
+    <hyperlink ref="R302" r:id="rId301"/>
+    <hyperlink ref="R303" r:id="rId302"/>
+    <hyperlink ref="R304" r:id="rId303"/>
+    <hyperlink ref="R305" r:id="rId304"/>
+    <hyperlink ref="R306" r:id="rId305"/>
+    <hyperlink ref="R307" r:id="rId306"/>
+    <hyperlink ref="R308" r:id="rId307"/>
+    <hyperlink ref="R309" r:id="rId308"/>
+    <hyperlink ref="R310" r:id="rId309"/>
+    <hyperlink ref="R311" r:id="rId310"/>
+    <hyperlink ref="R312" r:id="rId311"/>
+    <hyperlink ref="R313" r:id="rId312"/>
+    <hyperlink ref="R314" r:id="rId313"/>
+    <hyperlink ref="R315" r:id="rId314"/>
+    <hyperlink ref="R316" r:id="rId315"/>
+    <hyperlink ref="R317" r:id="rId316"/>
+    <hyperlink ref="R318" r:id="rId317"/>
+    <hyperlink ref="R319" r:id="rId318"/>
+    <hyperlink ref="R320" r:id="rId319"/>
+    <hyperlink ref="R321" r:id="rId320"/>
+    <hyperlink ref="R322" r:id="rId321"/>
+    <hyperlink ref="R323" r:id="rId322"/>
+    <hyperlink ref="R324" r:id="rId323"/>
+    <hyperlink ref="R325" r:id="rId324"/>
+    <hyperlink ref="R326" r:id="rId325"/>
+    <hyperlink ref="R327" r:id="rId326"/>
+    <hyperlink ref="R328" r:id="rId327"/>
+    <hyperlink ref="R329" r:id="rId328"/>
+    <hyperlink ref="R330" r:id="rId329"/>
+    <hyperlink ref="R331" r:id="rId330"/>
+    <hyperlink ref="R332" r:id="rId331"/>
+    <hyperlink ref="R333" r:id="rId332"/>
+    <hyperlink ref="R334" r:id="rId333"/>
+    <hyperlink ref="R335" r:id="rId334"/>
+    <hyperlink ref="R336" r:id="rId335"/>
+    <hyperlink ref="R337" r:id="rId336"/>
+    <hyperlink ref="R338" r:id="rId337"/>
+    <hyperlink ref="R339" r:id="rId338"/>
+    <hyperlink ref="R340" r:id="rId339"/>
+    <hyperlink ref="R341" r:id="rId340"/>
+    <hyperlink ref="R342" r:id="rId341"/>
+    <hyperlink ref="R343" r:id="rId342"/>
+    <hyperlink ref="R344" r:id="rId343"/>
+    <hyperlink ref="R345" r:id="rId344"/>
+    <hyperlink ref="R346" r:id="rId345"/>
+    <hyperlink ref="R347" r:id="rId346"/>
+    <hyperlink ref="R348" r:id="rId347"/>
+    <hyperlink ref="R349" r:id="rId348"/>
+    <hyperlink ref="R350" r:id="rId349"/>
+    <hyperlink ref="R351" r:id="rId350"/>
+    <hyperlink ref="R352" r:id="rId351"/>
+    <hyperlink ref="R353" r:id="rId352"/>
+    <hyperlink ref="R354" r:id="rId353"/>
+    <hyperlink ref="R355" r:id="rId354"/>
+    <hyperlink ref="R356" r:id="rId355"/>
+    <hyperlink ref="R357" r:id="rId356"/>
+    <hyperlink ref="R358" r:id="rId357"/>
+    <hyperlink ref="R359" r:id="rId358"/>
+    <hyperlink ref="R360" r:id="rId359"/>
+    <hyperlink ref="R361" r:id="rId360"/>
+    <hyperlink ref="R362" r:id="rId361"/>
+    <hyperlink ref="R363" r:id="rId362"/>
+    <hyperlink ref="R364" r:id="rId363"/>
+    <hyperlink ref="R365" r:id="rId364"/>
+    <hyperlink ref="R366" r:id="rId365"/>
+    <hyperlink ref="R367" r:id="rId366"/>
+    <hyperlink ref="R368" r:id="rId367"/>
+    <hyperlink ref="R369" r:id="rId368"/>
+    <hyperlink ref="R370" r:id="rId369"/>
+    <hyperlink ref="R371" r:id="rId370"/>
+    <hyperlink ref="R372" r:id="rId371"/>
+    <hyperlink ref="R373" r:id="rId372"/>
+    <hyperlink ref="R374" r:id="rId373"/>
+    <hyperlink ref="R375" r:id="rId374"/>
+    <hyperlink ref="R376" r:id="rId375"/>
+    <hyperlink ref="R377" r:id="rId376"/>
+    <hyperlink ref="R378" r:id="rId377"/>
+    <hyperlink ref="R379" r:id="rId378"/>
+    <hyperlink ref="R380" r:id="rId379"/>
+    <hyperlink ref="R381" r:id="rId380"/>
+    <hyperlink ref="R382" r:id="rId381"/>
+    <hyperlink ref="R383" r:id="rId382"/>
+    <hyperlink ref="R384" r:id="rId383"/>
+    <hyperlink ref="R385" r:id="rId384"/>
+    <hyperlink ref="R386" r:id="rId385"/>
+    <hyperlink ref="R387" r:id="rId386"/>
+    <hyperlink ref="R388" r:id="rId387"/>
+    <hyperlink ref="R389" r:id="rId388"/>
+    <hyperlink ref="R390" r:id="rId389"/>
+    <hyperlink ref="R391" r:id="rId390"/>
+    <hyperlink ref="R392" r:id="rId391"/>
+    <hyperlink ref="R393" r:id="rId392"/>
+    <hyperlink ref="R394" r:id="rId393"/>
+    <hyperlink ref="R395" r:id="rId394"/>
+    <hyperlink ref="R396" r:id="rId395"/>
+    <hyperlink ref="R397" r:id="rId396"/>
+    <hyperlink ref="R398" r:id="rId397"/>
+    <hyperlink ref="R399" r:id="rId398"/>
+    <hyperlink ref="R400" r:id="rId399"/>
+    <hyperlink ref="R401" r:id="rId400"/>
+    <hyperlink ref="R402" r:id="rId401"/>
+    <hyperlink ref="R403" r:id="rId402"/>
+    <hyperlink ref="R404" r:id="rId403"/>
+    <hyperlink ref="R405" r:id="rId404"/>
+    <hyperlink ref="R406" r:id="rId405"/>
+    <hyperlink ref="R407" r:id="rId406"/>
+    <hyperlink ref="R408" r:id="rId407"/>
+    <hyperlink ref="R409" r:id="rId408"/>
+    <hyperlink ref="R410" r:id="rId409"/>
+    <hyperlink ref="R411" r:id="rId410"/>
+    <hyperlink ref="R412" r:id="rId411"/>
+    <hyperlink ref="R413" r:id="rId412"/>
+    <hyperlink ref="R414" r:id="rId413"/>
+    <hyperlink ref="R415" r:id="rId414"/>
+    <hyperlink ref="R416" r:id="rId415"/>
+    <hyperlink ref="R417" r:id="rId416"/>
+    <hyperlink ref="R418" r:id="rId417"/>
+    <hyperlink ref="R419" r:id="rId418"/>
+    <hyperlink ref="R420" r:id="rId419"/>
+    <hyperlink ref="R421" r:id="rId420"/>
+    <hyperlink ref="R422" r:id="rId421"/>
+    <hyperlink ref="R423" r:id="rId422"/>
+    <hyperlink ref="R424" r:id="rId423"/>
+    <hyperlink ref="R425" r:id="rId424"/>
+    <hyperlink ref="R426" r:id="rId425"/>
+    <hyperlink ref="R427" r:id="rId426"/>
+    <hyperlink ref="R428" r:id="rId427"/>
+    <hyperlink ref="R429" r:id="rId428"/>
+    <hyperlink ref="R430" r:id="rId429"/>
+    <hyperlink ref="R431" r:id="rId430"/>
+    <hyperlink ref="R432" r:id="rId431"/>
+    <hyperlink ref="R433" r:id="rId432"/>
+    <hyperlink ref="R434" r:id="rId433"/>
+    <hyperlink ref="R435" r:id="rId434"/>
+    <hyperlink ref="R436" r:id="rId435"/>
+    <hyperlink ref="R437" r:id="rId436"/>
+    <hyperlink ref="R438" r:id="rId437"/>
+    <hyperlink ref="R439" r:id="rId438"/>
+    <hyperlink ref="R440" r:id="rId439"/>
+    <hyperlink ref="R441" r:id="rId440"/>
+    <hyperlink ref="R442" r:id="rId441"/>
+    <hyperlink ref="R443" r:id="rId442"/>
+    <hyperlink ref="R444" r:id="rId443"/>
+    <hyperlink ref="R445" r:id="rId444"/>
+    <hyperlink ref="R446" r:id="rId445"/>
+    <hyperlink ref="R447" r:id="rId446"/>
+    <hyperlink ref="R448" r:id="rId447"/>
+    <hyperlink ref="R449" r:id="rId448"/>
+    <hyperlink ref="R450" r:id="rId449"/>
+    <hyperlink ref="R451" r:id="rId450"/>
+    <hyperlink ref="R452" r:id="rId451"/>
+    <hyperlink ref="R453" r:id="rId452"/>
+    <hyperlink ref="R454" r:id="rId453"/>
+    <hyperlink ref="R455" r:id="rId454"/>
+    <hyperlink ref="R456" r:id="rId455"/>
+    <hyperlink ref="R457" r:id="rId456"/>
+    <hyperlink ref="R458" r:id="rId457"/>
+    <hyperlink ref="R459" r:id="rId458"/>
+    <hyperlink ref="R460" r:id="rId459"/>
+    <hyperlink ref="R461" r:id="rId460"/>
+    <hyperlink ref="R462" r:id="rId461"/>
+    <hyperlink ref="R463" r:id="rId462"/>
+    <hyperlink ref="R464" r:id="rId463"/>
+    <hyperlink ref="R465" r:id="rId464"/>
+    <hyperlink ref="R466" r:id="rId465"/>
+    <hyperlink ref="R467" r:id="rId466"/>
+    <hyperlink ref="R468" r:id="rId467"/>
+    <hyperlink ref="R469" r:id="rId468"/>
+    <hyperlink ref="R470" r:id="rId469"/>
+    <hyperlink ref="R471" r:id="rId470"/>
+    <hyperlink ref="R472" r:id="rId471"/>
+    <hyperlink ref="R473" r:id="rId472"/>
+    <hyperlink ref="R474" r:id="rId473"/>
+    <hyperlink ref="R475" r:id="rId474"/>
+    <hyperlink ref="R476" r:id="rId475"/>
+    <hyperlink ref="R477" r:id="rId476"/>
+    <hyperlink ref="R478" r:id="rId477"/>
+    <hyperlink ref="R479" r:id="rId478"/>
+    <hyperlink ref="R480" r:id="rId479"/>
+    <hyperlink ref="R481" r:id="rId480"/>
+    <hyperlink ref="R482" r:id="rId481"/>
+    <hyperlink ref="R483" r:id="rId482"/>
+    <hyperlink ref="R484" r:id="rId483"/>
+    <hyperlink ref="R485" r:id="rId484"/>
+    <hyperlink ref="R486" r:id="rId485"/>
+    <hyperlink ref="R487" r:id="rId486"/>
+    <hyperlink ref="R488" r:id="rId487"/>
+    <hyperlink ref="R489" r:id="rId488"/>
+    <hyperlink ref="R490" r:id="rId489"/>
+    <hyperlink ref="R491" r:id="rId490"/>
+    <hyperlink ref="R492" r:id="rId491"/>
+    <hyperlink ref="R493" r:id="rId492"/>
+    <hyperlink ref="R494" r:id="rId493"/>
+    <hyperlink ref="R495" r:id="rId494"/>
+    <hyperlink ref="R496" r:id="rId495"/>
+    <hyperlink ref="R497" r:id="rId496"/>
+    <hyperlink ref="R498" r:id="rId497"/>
+    <hyperlink ref="R499" r:id="rId498"/>
+    <hyperlink ref="R500" r:id="rId499"/>
+    <hyperlink ref="R501" r:id="rId500"/>
+    <hyperlink ref="R502" r:id="rId501"/>
+    <hyperlink ref="R503" r:id="rId502"/>
+    <hyperlink ref="R504" r:id="rId503"/>
+    <hyperlink ref="R505" r:id="rId504"/>
+    <hyperlink ref="R506" r:id="rId505"/>
+    <hyperlink ref="R507" r:id="rId506"/>
+    <hyperlink ref="R508" r:id="rId507"/>
+    <hyperlink ref="R509" r:id="rId508"/>
+    <hyperlink ref="R510" r:id="rId509"/>
+    <hyperlink ref="R511" r:id="rId510"/>
+    <hyperlink ref="R512" r:id="rId511"/>
+    <hyperlink ref="R513" r:id="rId512"/>
+    <hyperlink ref="R514" r:id="rId513"/>
+    <hyperlink ref="R515" r:id="rId514"/>
+    <hyperlink ref="R516" r:id="rId515"/>
+    <hyperlink ref="R517" r:id="rId516"/>
+    <hyperlink ref="R518" r:id="rId517"/>
+    <hyperlink ref="R519" r:id="rId518"/>
+    <hyperlink ref="R520" r:id="rId519"/>
+    <hyperlink ref="R521" r:id="rId520"/>
+    <hyperlink ref="R522" r:id="rId521"/>
+    <hyperlink ref="R523" r:id="rId522"/>
+    <hyperlink ref="R524" r:id="rId523"/>
+    <hyperlink ref="R525" r:id="rId524"/>
+    <hyperlink ref="R526" r:id="rId525"/>
+    <hyperlink ref="R527" r:id="rId526"/>
+    <hyperlink ref="R528" r:id="rId527"/>
+    <hyperlink ref="R529" r:id="rId528"/>
+    <hyperlink ref="R530" r:id="rId529"/>
+    <hyperlink ref="R531" r:id="rId530"/>
+    <hyperlink ref="R532" r:id="rId531"/>
+    <hyperlink ref="R533" r:id="rId532"/>
+    <hyperlink ref="R534" r:id="rId533"/>
+    <hyperlink ref="R535" r:id="rId534"/>
+    <hyperlink ref="R536" r:id="rId535"/>
+    <hyperlink ref="R537" r:id="rId536"/>
+    <hyperlink ref="R538" r:id="rId537"/>
+    <hyperlink ref="R539" r:id="rId538"/>
+    <hyperlink ref="R540" r:id="rId539"/>
+    <hyperlink ref="R541" r:id="rId540"/>
+    <hyperlink ref="R542" r:id="rId541"/>
+    <hyperlink ref="R543" r:id="rId542"/>
+    <hyperlink ref="R544" r:id="rId543"/>
+    <hyperlink ref="R545" r:id="rId544"/>
+    <hyperlink ref="R546" r:id="rId545"/>
+    <hyperlink ref="R547" r:id="rId546"/>
+    <hyperlink ref="R548" r:id="rId547"/>
+    <hyperlink ref="R549" r:id="rId548"/>
+    <hyperlink ref="R550" r:id="rId549"/>
+    <hyperlink ref="R551" r:id="rId550"/>
+    <hyperlink ref="R552" r:id="rId551"/>
+    <hyperlink ref="R553" r:id="rId552"/>
+    <hyperlink ref="R554" r:id="rId553"/>
+    <hyperlink ref="R555" r:id="rId554"/>
+    <hyperlink ref="R556" r:id="rId555"/>
+    <hyperlink ref="R557" r:id="rId556"/>
+    <hyperlink ref="R558" r:id="rId557"/>
+    <hyperlink ref="R559" r:id="rId558"/>
+    <hyperlink ref="R560" r:id="rId559"/>
+    <hyperlink ref="R561" r:id="rId560"/>
+    <hyperlink ref="R562" r:id="rId561"/>
+    <hyperlink ref="R563" r:id="rId562"/>
+    <hyperlink ref="R564" r:id="rId563"/>
+    <hyperlink ref="R565" r:id="rId564"/>
+    <hyperlink ref="R566" r:id="rId565"/>
+    <hyperlink ref="R567" r:id="rId566"/>
+    <hyperlink ref="R568" r:id="rId567"/>
+    <hyperlink ref="R569" r:id="rId568"/>
+    <hyperlink ref="R570" r:id="rId569"/>
+    <hyperlink ref="R571" r:id="rId570"/>
+    <hyperlink ref="R572" r:id="rId571"/>
+    <hyperlink ref="R573" r:id="rId572"/>
+    <hyperlink ref="R574" r:id="rId573"/>
+    <hyperlink ref="R575" r:id="rId574"/>
+    <hyperlink ref="R576" r:id="rId575"/>
+    <hyperlink ref="R577" r:id="rId576"/>
+    <hyperlink ref="R578" r:id="rId577"/>
+    <hyperlink ref="R579" r:id="rId578"/>
+    <hyperlink ref="R580" r:id="rId579"/>
+    <hyperlink ref="R581" r:id="rId580"/>
+    <hyperlink ref="R582" r:id="rId581"/>
+    <hyperlink ref="R583" r:id="rId582"/>
+    <hyperlink ref="R584" r:id="rId583"/>
+    <hyperlink ref="R585" r:id="rId584"/>
+    <hyperlink ref="R586" r:id="rId585"/>
+    <hyperlink ref="R587" r:id="rId586"/>
+    <hyperlink ref="R588" r:id="rId587"/>
+    <hyperlink ref="R589" r:id="rId588"/>
+    <hyperlink ref="R590" r:id="rId589"/>
+    <hyperlink ref="R591" r:id="rId590"/>
+    <hyperlink ref="R592" r:id="rId591"/>
+    <hyperlink ref="R593" r:id="rId592"/>
+    <hyperlink ref="R594" r:id="rId593"/>
+    <hyperlink ref="R595" r:id="rId594"/>
+    <hyperlink ref="R596" r:id="rId595"/>
+    <hyperlink ref="R597" r:id="rId596"/>
+    <hyperlink ref="R598" r:id="rId597"/>
+    <hyperlink ref="R599" r:id="rId598"/>
+    <hyperlink ref="R600" r:id="rId599"/>
+    <hyperlink ref="R601" r:id="rId600"/>
+    <hyperlink ref="R602" r:id="rId601"/>
+    <hyperlink ref="R603" r:id="rId602"/>
+    <hyperlink ref="R604" r:id="rId603"/>
+    <hyperlink ref="R605" r:id="rId604"/>
+    <hyperlink ref="R606" r:id="rId605"/>
+    <hyperlink ref="R607" r:id="rId606"/>
+    <hyperlink ref="R608" r:id="rId607"/>
+    <hyperlink ref="R609" r:id="rId608"/>
+    <hyperlink ref="R610" r:id="rId609"/>
+    <hyperlink ref="R611" r:id="rId610"/>
+    <hyperlink ref="R612" r:id="rId611"/>
+    <hyperlink ref="R613" r:id="rId612"/>
+    <hyperlink ref="R614" r:id="rId613"/>
+    <hyperlink ref="R615" r:id="rId614"/>
+    <hyperlink ref="R616" r:id="rId615"/>
+    <hyperlink ref="R617" r:id="rId616"/>
+    <hyperlink ref="R618" r:id="rId617"/>
+    <hyperlink ref="R619" r:id="rId618"/>
+    <hyperlink ref="R620" r:id="rId619"/>
+    <hyperlink ref="R621" r:id="rId620"/>
+    <hyperlink ref="R622" r:id="rId621"/>
+    <hyperlink ref="R623" r:id="rId622"/>
+    <hyperlink ref="R624" r:id="rId623"/>
+    <hyperlink ref="R625" r:id="rId624"/>
+    <hyperlink ref="R626" r:id="rId625"/>
+    <hyperlink ref="R627" r:id="rId626"/>
+    <hyperlink ref="R628" r:id="rId627"/>
+    <hyperlink ref="R629" r:id="rId628"/>
+    <hyperlink ref="R630" r:id="rId629"/>
+    <hyperlink ref="R631" r:id="rId630"/>
+    <hyperlink ref="R632" r:id="rId631"/>
+    <hyperlink ref="R633" r:id="rId632"/>
+    <hyperlink ref="R634" r:id="rId633"/>
+    <hyperlink ref="R635" r:id="rId634"/>
+    <hyperlink ref="R636" r:id="rId635"/>
+    <hyperlink ref="R637" r:id="rId636"/>
+    <hyperlink ref="R638" r:id="rId637"/>
+    <hyperlink ref="R639" r:id="rId638"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ridglan shipments</vt:lpstr>
     </vt:vector>